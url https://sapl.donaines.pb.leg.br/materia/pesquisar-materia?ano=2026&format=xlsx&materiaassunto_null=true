--- v0 (2026-03-04)
+++ v1 (2026-04-21)
@@ -10,218 +10,239 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="240" uniqueCount="120">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="520" uniqueCount="249">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4000</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>MPV</t>
   </si>
   <si>
     <t>Medida Provisória</t>
   </si>
   <si>
     <t>PREFEITO MUNICIPAL</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/4000/medida_provisoria_01-2026.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/4000/medida_provisoria_01-2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão anual do salário base dos servidores efetivos, comissionados e membros do conselho tutelar, na forma do art. 37, X da Constituição Federal.</t>
   </si>
   <si>
     <t>4025</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/4025/medida_provisoria_no_02_de_2026_-_altera_a_lei_1045_2025.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/4025/medida_provisoria_no_02_de_2026_-_altera_a_lei_1045_2025.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Bolsas de Apoio Educacional no âmbito da Secretaria Municipal de Educação, e dá outras providências.</t>
   </si>
   <si>
     <t>4012</t>
   </si>
   <si>
     <t>MSG</t>
   </si>
   <si>
     <t>Mensagem</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/</t>
+    <t>http://sapl.donaines.pb.leg.br/media/</t>
   </si>
   <si>
     <t>Medida Provisória n°. 01/2026, DISPÕE SOBRE A REVISÃO ANUAL DO SALÁRIO BASE DOS SERVIDORES EFETIVOS, COMISSIONADOS E MEMBROS DO CONSELHO TUTELAR, NA FORMA DO ART. 37, X DA CONSTITUIÇÃO FEDERAL.</t>
   </si>
   <si>
     <t>4013</t>
   </si>
   <si>
     <t>Submeto à apreciação desta Câmara Municipal o Projeto de Lei a seguir, que DISPÕE SOBRE A CRIAÇÃO DO ENCTRO DE REFERÊNCIA DA PESSOA COM TRANSTORNO DO ESPECTRO AUTISTA(TEA), DENOMINADO "ESPAÇO TEAMO" - TERAPIA, EDUCAÇÃO E ATENÇÃO MULTIDISCIPLINAR ORIENTADA, NO MUNICÍPIO DE DONA INÊS-PB, E DÁ OUTARS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4023</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/4023/mensagem-12-02-2026.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/4023/mensagem-12-02-2026.pdf</t>
   </si>
   <si>
     <t>Pela presente, submeto à apreciação desta Câmara Municipal o Projeto de Lei a seguir, que PRORROGA A VIGÊNCIA DO PLANO MUNICIPAL DE EDUCAÇÃO DO MUNICÍPIO DE DONA INÊS/PB E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4024</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/4024/mensagem-20-02-2026.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/4024/mensagem-20-02-2026.pdf</t>
   </si>
   <si>
     <t>Tenho a honra de submeter à elevada apreciação dessa Egrégia Câmara Municipal o incluso Projeto de Emenda à Lei Orgânica do Município de Dona Inês, que estabelece novas regras para o Regime Próprio de Previdência Social - RPPS, adequando-o às disposições da Emenda Constitucional nº 103, de 2019. A matéria disciplina, entre outros pontos, os critérios de cálculo dos benefícios previdenciários, fixa parâmetros para as regras de transição e estabelece normas relativas à aposentadoria da pessoa com deficiência vinculada ao regime próprio, observando a legislação federal aplicável até que sobrevenha regulamentação municipal específica.</t>
   </si>
   <si>
     <t>4016</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>RHUAN RIBEIRO</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Inesense e dá outras providências.</t>
   </si>
   <si>
+    <t>4038</t>
+  </si>
+  <si>
+    <t>DAMÁSIO BERTO</t>
+  </si>
+  <si>
+    <t>4049</t>
+  </si>
+  <si>
+    <t>GIVANILDO DE ARAÚJO (VAN MACENA)</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadão e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4050</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre o pronunciamento da Câmara Municipal de Dona Inês, acerca do parecer prévio do Tribunal de Contas do Estado da Paraíba, nos autos do processo TC n°02415/2024, acordão APL 0462/2025, e dá outras providências."</t>
+  </si>
+  <si>
     <t>4018</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Estabelecem Regras do Regime Próprio de Previdência do Município de Dona Inês, de acordo com a Emenda Constitucional N.º 103 de 2019.</t>
   </si>
   <si>
     <t>3997</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/3997/pl_no_001-2026_-_credito_especial.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/3997/pl_no_001-2026_-_credito_especial.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Especial no Orçamento do exercício de 2026 e dá outras Providencias.</t>
   </si>
   <si>
     <t>4001</t>
   </si>
   <si>
     <t>MESA DA CÂMARA</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/4001/projeto_de_lei_no_001-2026_-_mesa_diretora.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/4001/projeto_de_lei_no_001-2026_-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual dos subsídios do Presidente da Câmara e dos vereadores, bem como dos vencimentos dos Servidores Efetivos e Comissionados da Câmara Municipal de Dona Inês/PB, e dá outras providências.</t>
   </si>
   <si>
     <t>4002</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/4002/projeto_de_lei_n_02.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/4002/projeto_de_lei_n_02.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do centro de referência da pessoa com Transtorno do Espectro Autista (TEA), denominado "Espaço TEAMO - Terapia, Educação e Atenção Multidisciplinar Orientada", no Município de Dona Inês-PB, e dá outras providências.</t>
   </si>
   <si>
     <t>4003</t>
   </si>
   <si>
     <t>JEOVÁ HORÁCIO</t>
   </si>
   <si>
     <t>Institui o Programa de costura de enxovais, e dá outras providências.</t>
   </si>
   <si>
     <t>4004</t>
   </si>
   <si>
     <t>Institui o curso de canto nas escolas municipais e dá outras providências.</t>
   </si>
   <si>
     <t>4005</t>
   </si>
   <si>
     <t>5</t>
   </si>
@@ -231,189 +252,555 @@
   <si>
     <t>4006</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Institui o Programa de Capacitação de Professores de línguas estrangeiras e dá outras providências.</t>
   </si>
   <si>
     <t>4007</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Institui o Ensino de Língua Inglesa desde a educação infantil nas Escolas municipais e dá outras providências.</t>
   </si>
   <si>
     <t>4019</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/4019/pl_prorroga_vigencia_do_pme.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/4019/pl_prorroga_vigencia_do_pme.pdf</t>
   </si>
   <si>
     <t>Prorroga a vigência do Plano Municipal de Educação do Município de Dona Inês/PB e dá outras providências.</t>
   </si>
   <si>
     <t>4017</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/4017/projeto_de_lei_n_09-2026.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/4017/projeto_de_lei_n_09-2026.pdf</t>
   </si>
   <si>
     <t>Denomina de Maria das Mercês de Oliveira (Dona Mercês), a via pública na Chã do Brejinho na PB-103, Dona Inês-PB, e dá outras providências.</t>
   </si>
   <si>
+    <t>4031</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/4031/projeto_de_lei_no_010-2026_-_rhuan_ribeiro.pdf</t>
+  </si>
+  <si>
+    <t>Denomina de Rua José Pereira de Sousa, a Rua localizada no Bairro Jardim Primavera, tendo como ponto de referência a oficina do Senhor Lula Camelo, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4057</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>Institui o “Dia Municipal de Combate às Drogas e Vícios” no calendário oficial do Município de Dona Inês – PB, com ênfase em prevenção a jogos de azar, e dá outras providências.</t>
+  </si>
+  <si>
     <t>3999</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/3999/requerimento_no_001-2026_-_rhuan_ribeiro_-_cursinho_preparatorio_para_o_enem.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/3999/requerimento_no_001-2026_-_rhuan_ribeiro_-_cursinho_preparatorio_para_o_enem.pdf</t>
   </si>
   <si>
     <t>Solicita a criação de um cursinho preparatório para o ENEM.</t>
   </si>
   <si>
     <t>4008</t>
   </si>
   <si>
-    <t>DAMÁSIO BERTO</t>
-[...2 lines deleted...]
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/4008/requerimento_no_002-2026_-_damasio_berto_-_cerca_para_lagoa_no_sitio_lagoa_do_braz.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/4008/requerimento_no_002-2026_-_damasio_berto_-_cerca_para_lagoa_no_sitio_lagoa_do_braz.pdf</t>
   </si>
   <si>
     <t>Solicita a Prefeitura à limpeza e a construção de cerca com arame farpado na lagoa do Sítio Lagoa do Braz.</t>
   </si>
   <si>
     <t>4014</t>
   </si>
   <si>
     <t>DENILSON ALVES</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/4014/requerimento_n_03.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/4014/requerimento_n_03.pdf</t>
   </si>
   <si>
     <t>Solicita o calçamento da ladeira do Sítio Mulungu, próximo a Marquinho.</t>
   </si>
   <si>
     <t>4015</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/4015/requerimento_n_04.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/4015/requerimento_n_04.pdf</t>
   </si>
   <si>
     <t>Solicita o calçamento no Sítio Lajedo Preto, tendo início próximo ao Senhor Chico Duca e seu fim nas proximidades do Senhor Jurandir Sulina.</t>
   </si>
   <si>
     <t>4020</t>
   </si>
   <si>
     <t>ROSINHA BOLACHINHA</t>
   </si>
   <si>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/4020/requerimento_no_005-2026_-_rosilene_ferreira.pdf</t>
+  </si>
+  <si>
     <t>Solicita um tambor/coletor de lixo na entrada próximo a casa da senhora Felicidade, no Sítio Tapuio.</t>
   </si>
   <si>
     <t>4021</t>
   </si>
   <si>
+    <t>Solicita a substituição de poste na Rua João Quirino de Oliveira, Dona Inês/PB.</t>
+  </si>
+  <si>
+    <t>4022</t>
+  </si>
+  <si>
+    <t>ROGÉRIO MOREIRA</t>
+  </si>
+  <si>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/4022/requerimento_no_007-2026_-_rogerio_moreira.pdf</t>
+  </si>
+  <si>
+    <t>Solicita uma balança digital para o Matadouro Público.</t>
+  </si>
+  <si>
+    <t>4026</t>
+  </si>
+  <si>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/4026/requerimento_no_008-2026_-_rogerio_moreira.pdf</t>
+  </si>
+  <si>
+    <t>Solicita uma lombada em frente à escola Maria Ferreira da Costa Oliveira, no Distrito de Cozinha.</t>
+  </si>
+  <si>
+    <t>4027</t>
+  </si>
+  <si>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/4027/requerimento_no_009-2026_-_rogerio_moreira.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a instalação de duas lombadas, uma em cada via ao lado da Igreja Mãe.</t>
+  </si>
+  <si>
+    <t>4028</t>
+  </si>
+  <si>
     <t>Solicita o roço do mato da Rodovia PB-103, sentido Dona Inês ao Bilinguim.</t>
   </si>
   <si>
-    <t>4022</t>
-[...2 lines deleted...]
-    <t>Solicita a substituição de poste na Rua João Quirino de Oliveira, Dona Inês/PB.</t>
+    <t>4029</t>
+  </si>
+  <si>
+    <t>Solicita a disponibilização de um trator para a Associação dos Trabalhadores Rurais do Assentamento Zé Paz II, Dona Inês/PB.</t>
+  </si>
+  <si>
+    <t>4032</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/4032/requerimento_no_012-2026_-_rogerio_moreira.pdf</t>
+  </si>
+  <si>
+    <t>Solicita calçamento para Sítio Várzea Grande.</t>
+  </si>
+  <si>
+    <t>4033</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/4033/requerimento_no_013-2026_-_rogerio_moreira.pdf</t>
+  </si>
+  <si>
+    <t>Solicita calçamento no Sítio Queimadas, tendo início próximo ao Senhor Luiz Anão até o Senhor Geraldo Paulino.</t>
+  </si>
+  <si>
+    <t>4034</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/4034/requerimento_no_014-2026_-_denilson_alves.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a disponibilização do Odonto Móvel para o Município de Dona Inês-PB.</t>
+  </si>
+  <si>
+    <t>4035</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/4035/requerimento_no_015-2026_-_denilson_alves.pdf</t>
+  </si>
+  <si>
+    <t>Solicita o calçamento no Distrito de Cozinha, tendo início na saída para o Sítio Pinhões até nas proximidades do Senhor Tico Joel.</t>
+  </si>
+  <si>
+    <t>4036</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/4036/requerimento_no_016-2026_-_damasio_berto.pdf</t>
+  </si>
+  <si>
+    <t>Solicita calçamento para o Sítio Serra do Sítio, tendo início próximo ao Senhor Tiba até o Mata-burro.</t>
+  </si>
+  <si>
+    <t>4037</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/4037/requerimento_no_017-2026_-_damasio_berto.pdf</t>
+  </si>
+  <si>
+    <t>Solicita calçamento da Vila ao lado da igreja, no Sítio Serra do Sítio.</t>
+  </si>
+  <si>
+    <t>4040</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/4040/requerimento_no_018-2026_-_rogerio_moreira_-_realizacao_de_calcamento_na_vila_do_assentamento_tanques.pdf</t>
+  </si>
+  <si>
+    <t>Solicita calçamento na Vila do Assentamento Tanques, no Assentamento Tanques.</t>
+  </si>
+  <si>
+    <t>4041</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/4041/requerimento_no_019-2026_-_damasio_berto_-_disponibilizacao_de_um_carro_fumace.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a disponibilização de um carro fumacê  para o Município de Dona Inês/PB.</t>
+  </si>
+  <si>
+    <t>4042</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/4042/requerimento_no_020-2026_-_damasio_berto_-_calcamento_na_rua_delegado_clodoval_justino_de_araujo.pdf</t>
+  </si>
+  <si>
+    <t>Solicita calçamento na Rua Delegado Clodoval Justino de Araújo, no Bairro Glória.</t>
+  </si>
+  <si>
+    <t>4043</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/4043/requerimento_no_021-2026_-_damasio_berto_-_calcamento_na_rua_benedito_francisco_alves.pdf</t>
+  </si>
+  <si>
+    <t>Solicita calçamento na Rua Benedito Francisco Alves, no Bairro Nova Conquista.</t>
+  </si>
+  <si>
+    <t>4044</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>EDIMILSON JOSÉ (NISSINHO)</t>
+  </si>
+  <si>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/4044/requerimento_no_022-2026_-_edimilson_jose_-__revitalizacao_da_rua_maria_rita_da_conceicao.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a revitalização da Rua Maria Rita da Conceição, no Bairro José Maranhão.</t>
+  </si>
+  <si>
+    <t>4045</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/4045/requerimento_no_023-2026_-_edimilson_jose_-_instalacao_de_manilhas_na_rua_juiz_de_direito_manoel_alves_irmao.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a instalação de manilhas na Rua Juiz de Direito Manoel Alves Irmão, no Bairro José Maranhão.</t>
+  </si>
+  <si>
+    <t>4046</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/4046/requerimento_no_024-2026_-_edimilson_jose_-_revitalizacao_na_estrada_da_comunidade_cruz_da_menina.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a revitalização na estrada da Comunidade Cruz da Menina.</t>
+  </si>
+  <si>
+    <t>4047</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/4047/requerimento_no_025-2026_-_edimilson_jose_-_recuperacao_da_estrada_vicinal_do_sitio_serra_do_sitio_ii.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a recuperação da estrada vicinal do Sítio Serra do Sítio II, próximo ao Senhor Piu.</t>
+  </si>
+  <si>
+    <t>4048</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/4048/requerimento_no_026-2026_-_jeova_horacio_-_criacao_e_implementacao_de_uma_selecao_municipal_voleibol.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a criação da seleção municipal de voleibol.</t>
+  </si>
+  <si>
+    <t>4051</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/4051/requerimento_no_027-2026_-_damasio_berto.pdf</t>
+  </si>
+  <si>
+    <t>Solicita construção de bueira no riacho próximo a Tico Justino, no Sítio Mela Bode.</t>
+  </si>
+  <si>
+    <t>4052</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/4052/requerimento_no_028-2026_-_damasio_berto.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a revitalização da estrada vicinal do Sítio Mela Bode ao Sítio Olho D’Água.</t>
+  </si>
+  <si>
+    <t>4053</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/4053/requerimento_no_029-2026_-_damasio_berto.pdf</t>
+  </si>
+  <si>
+    <t>Solicita o roço dos matos da estrada vicinal do Sítio Serra do Sítio ao Sítio Oiticica.</t>
+  </si>
+  <si>
+    <t>4054</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>Solicita plantação de gramado no campo de futebol do Sítio Serra do Sítio.</t>
+  </si>
+  <si>
+    <t>4055</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/4055/requerimento_no_031-2026_-_givanildo_araujo.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a aquisição de um veículo limpa-fossas para o Munícipio.</t>
+  </si>
+  <si>
+    <t>4056</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>Solicita rede elétrica para a Rua Severino Gomes de Araújo, no Bairro Jardim Primavera, no Munícipio de Dona Inês/PB.</t>
   </si>
   <si>
     <t>3998</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
     <t>Leis</t>
   </si>
   <si>
     <t>Lei Ordinária Municipal</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/3998/lei-no-1077-projeto-de-credito-especial_removed.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/3998/lei-no-1077-projeto-de-credito-especial_removed.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura do Crédito Especial no Orçamento do exercício de 2026 e dá outras Providencias.</t>
   </si>
   <si>
     <t>4009</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/4009/lei-ordinaria-no-1078-cria-espaco-teamo.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/4009/lei-ordinaria-no-1078-cria-espaco-teamo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CENTRO DE REFERÊNCIA DA PESSOA COM TRANSTORNO DO ESPECTRO AUTISTA (TEA), DENOMINADO “ESPAÇO TEAMO – TERAPIA, EDUCAÇÃO E ATENÇÃO MULTIDISCIPLINAR ORIENTADA”, NO MUNICÍPIO DE DONA INÊS-PB, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4010</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/4010/lei-ordinaria-no-1079-revisao-anual-salario.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/4010/lei-ordinaria-no-1079-revisao-anual-salario.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO ANUAL DO SALÁRIO BASE DOS SERVIDORES EFETIVOS, COMISSIONADOS E MEMBROS DO CONSELHO TUTELAR, NA FORMA DO ART. 37, X DA CONSTITUIÇÃO FEDERAL.</t>
   </si>
   <si>
     <t>4011</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/4011/lei-ordinaria-no-1080-revisao-anual-salario-servidores-camara.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/4011/lei-ordinaria-no-1080-revisao-anual-salario-servidores-camara.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS SUBSÍDIOS DO PRESIDENTE DA CÂMARA E DOS VEREADORES, BEM COMO DOS VENCIMENTOS DOS SERVIDORES EFETIVOS E COMISSIONADOS DA CÂMARA MUNICIPAL DE DONA INÊS/PB, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>4039</t>
+  </si>
+  <si>
+    <t>1081</t>
+  </si>
+  <si>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/4039/lei-no-1081-2026-prorroga-vigencia-do-pme.pdf</t>
+  </si>
+  <si>
+    <t>PRORROGA A VIGÊNCIA DO PLANO MUNICIPAL DE EDUCAÇÃO DO MUNICÍPIO DE DONA INÊS/PB E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>4059</t>
+  </si>
+  <si>
+    <t>1082</t>
+  </si>
+  <si>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/4059/lei-no-1082-2026-nstitui-o-programa-municipal-de-bolsas-de-apoio-educacional.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O PROGRAMA MUNICIPAL DE BOLSAS DE APOIO EDUCACIONAL NO ÂMBITO DA SECRETARIA MUNICIPAL DE EDUCAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>4060</t>
+  </si>
+  <si>
+    <t>1083</t>
+  </si>
+  <si>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/4060/lei-no-1083-2026-denomina-de-maria-das-merces-de-oliveira-dona-merces-a-cha-do-brejinho.pdf</t>
+  </si>
+  <si>
+    <t>DENOMINA DE MARIA DAS MERCÊS DE OLIVEIRA (DONA MERCÊS), A CHÃ DO BREJINHO NA RODOVIA PB-103, DONA INÊS/PB, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>4061</t>
+  </si>
+  <si>
+    <t>1084</t>
+  </si>
+  <si>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/4061/lei-no-1084-2026-denomina-de-rua-jose-pereira-de-sousa-a-rua-localizada-no-bairro-jardim.pdf</t>
+  </si>
+  <si>
+    <t>4058</t>
+  </si>
+  <si>
+    <t>PELO</t>
+  </si>
+  <si>
+    <t>Projeto de Emenda a Lei Orgânica</t>
+  </si>
+  <si>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/4058/emenda_a_lei_organica..pdf</t>
+  </si>
+  <si>
+    <t>Estabelecem Regras do Regime Próprio de Previdência do Município de Dona Inês, de acordo com a Emenda Constitucional N.º 103, de 2019.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -717,67 +1104,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/4000/medida_provisoria_01-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/4025/medida_provisoria_no_02_de_2026_-_altera_a_lei_1045_2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/4023/mensagem-12-02-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/4024/mensagem-20-02-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/3997/pl_no_001-2026_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/4001/projeto_de_lei_no_001-2026_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/4002/projeto_de_lei_n_02.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/4019/pl_prorroga_vigencia_do_pme.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/4017/projeto_de_lei_n_09-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/3999/requerimento_no_001-2026_-_rhuan_ribeiro_-_cursinho_preparatorio_para_o_enem.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/4008/requerimento_no_002-2026_-_damasio_berto_-_cerca_para_lagoa_no_sitio_lagoa_do_braz.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/4014/requerimento_n_03.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/4015/requerimento_n_04.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/3998/lei-no-1077-projeto-de-credito-especial_removed.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/4009/lei-ordinaria-no-1078-cria-espaco-teamo.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/4010/lei-ordinaria-no-1079-revisao-anual-salario.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/4011/lei-ordinaria-no-1080-revisao-anual-salario-servidores-camara.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/4000/medida_provisoria_01-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/4025/medida_provisoria_no_02_de_2026_-_altera_a_lei_1045_2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/4023/mensagem-12-02-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/4024/mensagem-20-02-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/3997/pl_no_001-2026_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/4001/projeto_de_lei_no_001-2026_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/4002/projeto_de_lei_n_02.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/4019/pl_prorroga_vigencia_do_pme.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/4017/projeto_de_lei_n_09-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/4031/projeto_de_lei_no_010-2026_-_rhuan_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/3999/requerimento_no_001-2026_-_rhuan_ribeiro_-_cursinho_preparatorio_para_o_enem.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/4008/requerimento_no_002-2026_-_damasio_berto_-_cerca_para_lagoa_no_sitio_lagoa_do_braz.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/4014/requerimento_n_03.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/4015/requerimento_n_04.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/4020/requerimento_no_005-2026_-_rosilene_ferreira.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/4022/requerimento_no_007-2026_-_rogerio_moreira.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/4026/requerimento_no_008-2026_-_rogerio_moreira.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/4027/requerimento_no_009-2026_-_rogerio_moreira.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/4032/requerimento_no_012-2026_-_rogerio_moreira.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/4033/requerimento_no_013-2026_-_rogerio_moreira.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/4034/requerimento_no_014-2026_-_denilson_alves.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/4035/requerimento_no_015-2026_-_denilson_alves.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/4036/requerimento_no_016-2026_-_damasio_berto.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/4037/requerimento_no_017-2026_-_damasio_berto.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/4040/requerimento_no_018-2026_-_rogerio_moreira_-_realizacao_de_calcamento_na_vila_do_assentamento_tanques.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/4041/requerimento_no_019-2026_-_damasio_berto_-_disponibilizacao_de_um_carro_fumace.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/4042/requerimento_no_020-2026_-_damasio_berto_-_calcamento_na_rua_delegado_clodoval_justino_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/4043/requerimento_no_021-2026_-_damasio_berto_-_calcamento_na_rua_benedito_francisco_alves.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/4044/requerimento_no_022-2026_-_edimilson_jose_-__revitalizacao_da_rua_maria_rita_da_conceicao.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/4045/requerimento_no_023-2026_-_edimilson_jose_-_instalacao_de_manilhas_na_rua_juiz_de_direito_manoel_alves_irmao.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/4046/requerimento_no_024-2026_-_edimilson_jose_-_revitalizacao_na_estrada_da_comunidade_cruz_da_menina.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/4047/requerimento_no_025-2026_-_edimilson_jose_-_recuperacao_da_estrada_vicinal_do_sitio_serra_do_sitio_ii.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/4048/requerimento_no_026-2026_-_jeova_horacio_-_criacao_e_implementacao_de_uma_selecao_municipal_voleibol.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/4051/requerimento_no_027-2026_-_damasio_berto.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/4052/requerimento_no_028-2026_-_damasio_berto.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/4053/requerimento_no_029-2026_-_damasio_berto.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/4055/requerimento_no_031-2026_-_givanildo_araujo.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/3998/lei-no-1077-projeto-de-credito-especial_removed.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/4009/lei-ordinaria-no-1078-cria-espaco-teamo.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/4010/lei-ordinaria-no-1079-revisao-anual-salario.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/4011/lei-ordinaria-no-1080-revisao-anual-salario-servidores-camara.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/4039/lei-no-1081-2026-prorroga-vigencia-do-pme.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/4059/lei-no-1082-2026-nstitui-o-programa-municipal-de-bolsas-de-apoio-educacional.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/4060/lei-no-1083-2026-denomina-de-maria-das-merces-de-oliveira-dona-merces-a-cha-do-brejinho.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/4061/lei-no-1084-2026-denomina-de-rua-jose-pereira-de-sousa-a-rua-localizada-no-bairro-jardim.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2026/4058/emenda_a_lei_organica..pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H30"/>
+  <dimension ref="A1:H65"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="21.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="156.85546875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="35.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="181.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -953,645 +1340,1590 @@
       </c>
       <c r="D8" t="s">
         <v>36</v>
       </c>
       <c r="E8" t="s">
         <v>37</v>
       </c>
       <c r="F8" t="s">
         <v>38</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H8" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>40</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D9" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" t="s">
+        <v>37</v>
+      </c>
+      <c r="F9" t="s">
         <v>41</v>
-      </c>
-[...4 lines deleted...]
-        <v>13</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H9" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
+        <v>42</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>28</v>
+      </c>
+      <c r="D10" t="s">
+        <v>36</v>
+      </c>
+      <c r="E10" t="s">
+        <v>37</v>
+      </c>
+      <c r="F10" t="s">
+        <v>43</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H10" t="s">
         <v>44</v>
-      </c>
-[...19 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>10</v>
+        <v>32</v>
       </c>
       <c r="D11" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" t="s">
+        <v>37</v>
+      </c>
+      <c r="F11" t="s">
+        <v>38</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H11" t="s">
         <v>46</v>
-      </c>
-[...10 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D12" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="E12" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="F12" t="s">
         <v>13</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>55</v>
+        <v>23</v>
       </c>
       <c r="H12" t="s">
-        <v>56</v>
+        <v>50</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>28</v>
+        <v>52</v>
       </c>
       <c r="D13" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="E13" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="F13" t="s">
-        <v>58</v>
+        <v>13</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="H13" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>32</v>
+        <v>10</v>
       </c>
       <c r="D14" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="E14" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="F14" t="s">
         <v>58</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>23</v>
+        <v>59</v>
       </c>
       <c r="H14" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
+        <v>61</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>17</v>
+      </c>
+      <c r="D15" t="s">
+        <v>53</v>
+      </c>
+      <c r="E15" t="s">
+        <v>54</v>
+      </c>
+      <c r="F15" t="s">
+        <v>13</v>
+      </c>
+      <c r="G15" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="B15" t="s">
-[...2 lines deleted...]
-      <c r="C15" t="s">
+      <c r="H15" t="s">
         <v>63</v>
-      </c>
-[...13 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
+        <v>64</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>28</v>
+      </c>
+      <c r="D16" t="s">
+        <v>53</v>
+      </c>
+      <c r="E16" t="s">
+        <v>54</v>
+      </c>
+      <c r="F16" t="s">
         <v>65</v>
-      </c>
-[...13 lines deleted...]
-        <v>58</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H16" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>69</v>
+        <v>32</v>
       </c>
       <c r="D17" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="E17" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="F17" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H17" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
+        <v>69</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>70</v>
+      </c>
+      <c r="D18" t="s">
+        <v>53</v>
+      </c>
+      <c r="E18" t="s">
+        <v>54</v>
+      </c>
+      <c r="F18" t="s">
+        <v>65</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H18" t="s">
         <v>71</v>
-      </c>
-[...19 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="D19" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="E19" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="F19" t="s">
-        <v>38</v>
+        <v>65</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>77</v>
+        <v>23</v>
       </c>
       <c r="H19" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>10</v>
+        <v>76</v>
       </c>
       <c r="D20" t="s">
-        <v>80</v>
+        <v>53</v>
       </c>
       <c r="E20" t="s">
-        <v>81</v>
+        <v>54</v>
       </c>
       <c r="F20" t="s">
-        <v>38</v>
+        <v>65</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>82</v>
+        <v>23</v>
       </c>
       <c r="H20" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>17</v>
+        <v>79</v>
       </c>
       <c r="D21" t="s">
+        <v>53</v>
+      </c>
+      <c r="E21" t="s">
+        <v>54</v>
+      </c>
+      <c r="F21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G21" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="E21" t="s">
+      <c r="H21" t="s">
         <v>81</v>
-      </c>
-[...7 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>28</v>
+        <v>83</v>
       </c>
       <c r="D22" t="s">
-        <v>80</v>
+        <v>53</v>
       </c>
       <c r="E22" t="s">
-        <v>81</v>
+        <v>54</v>
       </c>
       <c r="F22" t="s">
-        <v>89</v>
+        <v>38</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
       <c r="H22" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>92</v>
+        <v>86</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>32</v>
+        <v>87</v>
       </c>
       <c r="D23" t="s">
-        <v>80</v>
+        <v>53</v>
       </c>
       <c r="E23" t="s">
-        <v>81</v>
+        <v>54</v>
       </c>
       <c r="F23" t="s">
+        <v>38</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="H23" t="s">
         <v>89</v>
-      </c>
-[...4 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>95</v>
+        <v>90</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>63</v>
+        <v>91</v>
       </c>
       <c r="D24" t="s">
-        <v>80</v>
+        <v>53</v>
       </c>
       <c r="E24" t="s">
-        <v>81</v>
+        <v>54</v>
       </c>
       <c r="F24" t="s">
-        <v>96</v>
+        <v>65</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H24" t="s">
-        <v>97</v>
+        <v>92</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>98</v>
+        <v>93</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>66</v>
+        <v>10</v>
       </c>
       <c r="D25" t="s">
-        <v>80</v>
+        <v>94</v>
       </c>
       <c r="E25" t="s">
-        <v>81</v>
+        <v>95</v>
       </c>
       <c r="F25" t="s">
         <v>38</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>23</v>
+        <v>96</v>
       </c>
       <c r="H25" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
+        <v>98</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>17</v>
+      </c>
+      <c r="D26" t="s">
+        <v>94</v>
+      </c>
+      <c r="E26" t="s">
+        <v>95</v>
+      </c>
+      <c r="F26" t="s">
+        <v>41</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="H26" t="s">
         <v>100</v>
-      </c>
-[...19 lines deleted...]
-        <v>101</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
+        <v>101</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>28</v>
+      </c>
+      <c r="D27" t="s">
+        <v>94</v>
+      </c>
+      <c r="E27" t="s">
+        <v>95</v>
+      </c>
+      <c r="F27" t="s">
         <v>102</v>
       </c>
-      <c r="B27" t="s">
-[...2 lines deleted...]
-      <c r="C27" t="s">
+      <c r="G27" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="D27" t="s">
+      <c r="H27" t="s">
         <v>104</v>
-      </c>
-[...10 lines deleted...]
-        <v>107</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>109</v>
+        <v>32</v>
       </c>
       <c r="D28" t="s">
-        <v>104</v>
+        <v>94</v>
       </c>
       <c r="E28" t="s">
-        <v>105</v>
+        <v>95</v>
       </c>
       <c r="F28" t="s">
-        <v>13</v>
+        <v>102</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="H28" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>113</v>
+        <v>70</v>
       </c>
       <c r="D29" t="s">
-        <v>104</v>
+        <v>94</v>
       </c>
       <c r="E29" t="s">
-        <v>105</v>
+        <v>95</v>
       </c>
       <c r="F29" t="s">
-        <v>13</v>
+        <v>109</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="H29" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
+        <v>112</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>73</v>
+      </c>
+      <c r="D30" t="s">
+        <v>94</v>
+      </c>
+      <c r="E30" t="s">
+        <v>95</v>
+      </c>
+      <c r="F30" t="s">
+        <v>41</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H30" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>114</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>76</v>
+      </c>
+      <c r="D31" t="s">
+        <v>94</v>
+      </c>
+      <c r="E31" t="s">
+        <v>95</v>
+      </c>
+      <c r="F31" t="s">
+        <v>115</v>
+      </c>
+      <c r="G31" s="1" t="s">
         <v>116</v>
       </c>
-      <c r="B30" t="s">
-[...2 lines deleted...]
-      <c r="C30" t="s">
+      <c r="H31" t="s">
         <v>117</v>
       </c>
-      <c r="D30" t="s">
-[...5 lines deleted...]
-      <c r="F30" t="s">
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>118</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>79</v>
+      </c>
+      <c r="D32" t="s">
+        <v>94</v>
+      </c>
+      <c r="E32" t="s">
+        <v>95</v>
+      </c>
+      <c r="F32" t="s">
+        <v>115</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="H32" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>121</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>83</v>
+      </c>
+      <c r="D33" t="s">
+        <v>94</v>
+      </c>
+      <c r="E33" t="s">
+        <v>95</v>
+      </c>
+      <c r="F33" t="s">
+        <v>115</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="H33" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>124</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>87</v>
+      </c>
+      <c r="D34" t="s">
+        <v>94</v>
+      </c>
+      <c r="E34" t="s">
+        <v>95</v>
+      </c>
+      <c r="F34" t="s">
+        <v>38</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H34" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>126</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>91</v>
+      </c>
+      <c r="D35" t="s">
+        <v>94</v>
+      </c>
+      <c r="E35" t="s">
+        <v>95</v>
+      </c>
+      <c r="F35" t="s">
+        <v>38</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H35" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>128</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>129</v>
+      </c>
+      <c r="D36" t="s">
+        <v>94</v>
+      </c>
+      <c r="E36" t="s">
+        <v>95</v>
+      </c>
+      <c r="F36" t="s">
+        <v>115</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="H36" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>132</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>133</v>
+      </c>
+      <c r="D37" t="s">
+        <v>94</v>
+      </c>
+      <c r="E37" t="s">
+        <v>95</v>
+      </c>
+      <c r="F37" t="s">
+        <v>115</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="H37" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>136</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>137</v>
+      </c>
+      <c r="D38" t="s">
+        <v>94</v>
+      </c>
+      <c r="E38" t="s">
+        <v>95</v>
+      </c>
+      <c r="F38" t="s">
+        <v>102</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="H38" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>140</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>141</v>
+      </c>
+      <c r="D39" t="s">
+        <v>94</v>
+      </c>
+      <c r="E39" t="s">
+        <v>95</v>
+      </c>
+      <c r="F39" t="s">
+        <v>102</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H39" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>144</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>145</v>
+      </c>
+      <c r="D40" t="s">
+        <v>94</v>
+      </c>
+      <c r="E40" t="s">
+        <v>95</v>
+      </c>
+      <c r="F40" t="s">
+        <v>41</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="H40" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>148</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>149</v>
+      </c>
+      <c r="D41" t="s">
+        <v>94</v>
+      </c>
+      <c r="E41" t="s">
+        <v>95</v>
+      </c>
+      <c r="F41" t="s">
+        <v>41</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="H41" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>152</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>153</v>
+      </c>
+      <c r="D42" t="s">
+        <v>94</v>
+      </c>
+      <c r="E42" t="s">
+        <v>95</v>
+      </c>
+      <c r="F42" t="s">
+        <v>115</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="H42" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>156</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>157</v>
+      </c>
+      <c r="D43" t="s">
+        <v>94</v>
+      </c>
+      <c r="E43" t="s">
+        <v>95</v>
+      </c>
+      <c r="F43" t="s">
+        <v>41</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="H43" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>160</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>161</v>
+      </c>
+      <c r="D44" t="s">
+        <v>94</v>
+      </c>
+      <c r="E44" t="s">
+        <v>95</v>
+      </c>
+      <c r="F44" t="s">
+        <v>41</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H44" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>164</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>165</v>
+      </c>
+      <c r="D45" t="s">
+        <v>94</v>
+      </c>
+      <c r="E45" t="s">
+        <v>95</v>
+      </c>
+      <c r="F45" t="s">
+        <v>41</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="H45" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>168</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>169</v>
+      </c>
+      <c r="D46" t="s">
+        <v>94</v>
+      </c>
+      <c r="E46" t="s">
+        <v>95</v>
+      </c>
+      <c r="F46" t="s">
+        <v>170</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="H46" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>173</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>174</v>
+      </c>
+      <c r="D47" t="s">
+        <v>94</v>
+      </c>
+      <c r="E47" t="s">
+        <v>95</v>
+      </c>
+      <c r="F47" t="s">
+        <v>170</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="H47" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>177</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>178</v>
+      </c>
+      <c r="D48" t="s">
+        <v>94</v>
+      </c>
+      <c r="E48" t="s">
+        <v>95</v>
+      </c>
+      <c r="F48" t="s">
+        <v>170</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="H48" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>181</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>182</v>
+      </c>
+      <c r="D49" t="s">
+        <v>94</v>
+      </c>
+      <c r="E49" t="s">
+        <v>95</v>
+      </c>
+      <c r="F49" t="s">
+        <v>170</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="H49" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>185</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>186</v>
+      </c>
+      <c r="D50" t="s">
+        <v>94</v>
+      </c>
+      <c r="E50" t="s">
+        <v>95</v>
+      </c>
+      <c r="F50" t="s">
+        <v>65</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="H50" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>189</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>190</v>
+      </c>
+      <c r="D51" t="s">
+        <v>94</v>
+      </c>
+      <c r="E51" t="s">
+        <v>95</v>
+      </c>
+      <c r="F51" t="s">
+        <v>41</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="H51" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>193</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>194</v>
+      </c>
+      <c r="D52" t="s">
+        <v>94</v>
+      </c>
+      <c r="E52" t="s">
+        <v>95</v>
+      </c>
+      <c r="F52" t="s">
+        <v>41</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="H52" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>197</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>198</v>
+      </c>
+      <c r="D53" t="s">
+        <v>94</v>
+      </c>
+      <c r="E53" t="s">
+        <v>95</v>
+      </c>
+      <c r="F53" t="s">
+        <v>41</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="H53" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>201</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>202</v>
+      </c>
+      <c r="D54" t="s">
+        <v>94</v>
+      </c>
+      <c r="E54" t="s">
+        <v>95</v>
+      </c>
+      <c r="F54" t="s">
+        <v>41</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H54" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>204</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>205</v>
+      </c>
+      <c r="D55" t="s">
+        <v>94</v>
+      </c>
+      <c r="E55" t="s">
+        <v>95</v>
+      </c>
+      <c r="F55" t="s">
+        <v>43</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="H55" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>208</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>209</v>
+      </c>
+      <c r="D56" t="s">
+        <v>94</v>
+      </c>
+      <c r="E56" t="s">
+        <v>95</v>
+      </c>
+      <c r="F56" t="s">
+        <v>38</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H56" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>211</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>212</v>
+      </c>
+      <c r="D57" t="s">
+        <v>213</v>
+      </c>
+      <c r="E57" t="s">
+        <v>214</v>
+      </c>
+      <c r="F57" t="s">
         <v>13</v>
       </c>
-      <c r="G30" s="1" t="s">
-[...3 lines deleted...]
-        <v>119</v>
+      <c r="G57" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="H57" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>217</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>218</v>
+      </c>
+      <c r="D58" t="s">
+        <v>213</v>
+      </c>
+      <c r="E58" t="s">
+        <v>214</v>
+      </c>
+      <c r="F58" t="s">
+        <v>13</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="H58" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>221</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>222</v>
+      </c>
+      <c r="D59" t="s">
+        <v>213</v>
+      </c>
+      <c r="E59" t="s">
+        <v>214</v>
+      </c>
+      <c r="F59" t="s">
+        <v>13</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="H59" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>225</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>226</v>
+      </c>
+      <c r="D60" t="s">
+        <v>213</v>
+      </c>
+      <c r="E60" t="s">
+        <v>214</v>
+      </c>
+      <c r="F60" t="s">
+        <v>13</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="H60" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>229</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>230</v>
+      </c>
+      <c r="D61" t="s">
+        <v>213</v>
+      </c>
+      <c r="E61" t="s">
+        <v>214</v>
+      </c>
+      <c r="F61" t="s">
+        <v>13</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="H61" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>233</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>234</v>
+      </c>
+      <c r="D62" t="s">
+        <v>213</v>
+      </c>
+      <c r="E62" t="s">
+        <v>214</v>
+      </c>
+      <c r="F62" t="s">
+        <v>13</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="H62" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>237</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>238</v>
+      </c>
+      <c r="D63" t="s">
+        <v>213</v>
+      </c>
+      <c r="E63" t="s">
+        <v>214</v>
+      </c>
+      <c r="F63" t="s">
+        <v>13</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="H63" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>241</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>242</v>
+      </c>
+      <c r="D64" t="s">
+        <v>213</v>
+      </c>
+      <c r="E64" t="s">
+        <v>214</v>
+      </c>
+      <c r="F64" t="s">
+        <v>13</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="H64" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>244</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>10</v>
+      </c>
+      <c r="D65" t="s">
+        <v>245</v>
+      </c>
+      <c r="E65" t="s">
+        <v>246</v>
+      </c>
+      <c r="F65" t="s">
+        <v>13</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="H65" t="s">
+        <v>248</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>