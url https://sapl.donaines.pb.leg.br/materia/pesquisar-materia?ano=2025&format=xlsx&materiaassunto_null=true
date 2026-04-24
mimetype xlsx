--- v0 (2026-01-21)
+++ v1 (2026-04-24)
@@ -10,474 +10,474 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2303" uniqueCount="1057">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2303" uniqueCount="1058">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2953</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EADIT</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
     <t>CCJR - COMISSÃO DE CONSTITUIÇÃO,JUSTIÇA E REDAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2953/emenda_aditiva_01_2025.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2953/emenda_aditiva_01_2025.pdf</t>
   </si>
   <si>
     <t>"EMENDA ADITIVA AO PROJETO DE LEI N° 01/2025 ORIUNDO DO PODER EXECUTIVO, DISPÕE SOBRE A CRIAÇÃO, A ORGANIZAÇÃO E A ESTRUTURA DO CONSELHO MUNICIPAL DE SEGURANÇA PÚBLICA — CONSEMP E O FUNDO MUNICIPAL DE SEGURANÇA PÚBLICA FUMSEP DE DONA INÊS - PB E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>3912</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>CCJR - COMISSÃO DE CONSTITUIÇÃO,JUSTIÇA E REDAÇÃO, COF - COMISSÃO DE ORÇAMENTOS E FINANÇAS</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3912/emenda_aditiva_n_02-2025.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3912/emenda_aditiva_n_02-2025.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA AO PROJETO DE LEI N° 035/2025 ORIUNDO DO PODER EXECUTIVO, DISPÕE SOBRE O USO DE BENS PÚBLICOS POR TERCEIROS NA FORMA DO ART. 6° DA LEI ORGÂNICA MUNICIPAL DE 04 DE ABRIL DE 1990 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3846</t>
   </si>
   <si>
     <t>EMOD</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3846/emenda_modificativa_01_2025-1.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3846/emenda_modificativa_01_2025-1.pdf</t>
   </si>
   <si>
     <t>"Altera a redação do artigo 1° do Projeto de Lei n° 032/2025, de iniciativa do Poder Legislativo Municipal, que "Denomina de Rua José Rodrigues da Silva a rua projetada 'F' localizada no Loteamento Glória situado no Bairro Glória, e dá outras providências".</t>
   </si>
   <si>
     <t>2951</t>
   </si>
   <si>
     <t>MPV</t>
   </si>
   <si>
     <t>Medida Provisória</t>
   </si>
   <si>
     <t>PREFEITO MUNICIPAL</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2951/medida_provisoria_no_01-2025.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2951/medida_provisoria_no_01-2025.pdf</t>
   </si>
   <si>
     <t>ALTERA A ESTRUTURA ADMINISTRATIVA COM O OBJETIVO DE OTIMIZAR PROCESSO DE EFICIÊNCIA E REDUÇÃO DE CUSTO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2952</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2952/medida_provisoria_n_02-2025.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2952/medida_provisoria_n_02-2025.pdf</t>
   </si>
   <si>
     <t>CRIA VAGA NO QUADRO DE SERVIDORES EFETIVOS, ALTERA ATRIBUIÇÕES E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2967</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2967/medida_provisoria_n_03-2025.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2967/medida_provisoria_n_03-2025.pdf</t>
   </si>
   <si>
     <t>ALTERA AS ESTRUTURA DA SECRETARIA DE SAÚDE, CRIA VAGA NO QUADRO DE SERVIDORES COMISSIONADOS, COM AS DEVIDAS ATRIBUIÇÕES E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>3077</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3077/medida_provisoria_n_04-2025.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3077/medida_provisoria_n_04-2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal 925/2022 que define as diretrizes gerais a serem observadas na implantação da política de educação em escola de tempo integral.</t>
   </si>
   <si>
     <t>3931</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3931/medida_provisoria_05_-_regulamenta_o_procedimento_de_cessao_e_de_permuta_entre_servidores_publico.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3931/medida_provisoria_05_-_regulamenta_o_procedimento_de_cessao_e_de_permuta_entre_servidores_publico.pdf</t>
   </si>
   <si>
     <t>Regulamenta o procedimento de cessão e de permuta entre Servidores Públicos do Município de Dona Inês-PB e outros órgãos dos Poderes Executivo, Legislativo ou Judiciário, da União dos Estados, do Distrito Federal e dos Municípios, e dá outras providências.</t>
   </si>
   <si>
     <t>3963</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/</t>
+    <t>http://sapl.donaines.pb.leg.br/media/</t>
   </si>
   <si>
     <t>Fixa o piso salarial com jornada máxima de trabalho de vinte horas semanais para os ocupantes de cargos de Odontólogos e/ou Cirurgiões Dentistas do Município de Dona Inês-PB.</t>
   </si>
   <si>
     <t>3062</t>
   </si>
   <si>
     <t>MSG</t>
   </si>
   <si>
     <t>Mensagem</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3062/mesangem_1.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3062/mesangem_1.pdf</t>
   </si>
   <si>
     <t>MEDIDA PROVISÓRIA N° 01/2025, QUE ALTERA A ESTRUTURA ADMINISTRATIVA COM O OBJETIVO DE OTIMIZAR PROCESSOS DE EFICIÊNCIA E REDUÇÃO DE CUSTOS DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3063</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3063/mesangem_2-1.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3063/mesangem_2-1.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE ALTERA A LEI MUNICIPAL N°. 421/2004, QUE TRATA DO ESTATUTO DO SERVIDOR PÚBLICO MUNICIPAL. A ALTERAÇÃO É NECESSÁRIA PARA ADEQUAÇÃO DA LEGISLAÇÃO COM AS EMENDAS À CONSTITUIÇÃO FEDERAL.</t>
   </si>
   <si>
     <t>3064</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3064/mesangem_2-2.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3064/mesangem_2-2.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE ALTERA A LEI MUNICIPAL N°. 730/2016, QUE DISPÕE SOBRE O PLANO DE CARREIRA DO SERVIDOR PÚBLICO MUNICIPAL. A ALTERAÇÃO É NECESSÁRIA PARA ADEQUAÇÃO DA LEGISLAÇÃO COM AS EMENDAS À CONSTITUIÇÃO FEDERAL.</t>
   </si>
   <si>
     <t>3065</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3065/mensagem_3.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3065/mensagem_3.pdf</t>
   </si>
   <si>
     <t>CONVOCAÇÃO EXTRAORDINARIAMENTE A CÂMARA MUNICIPAL PARA APRECIAR PROPOSITURA DO PODER EXECUTIVO MUNICIPAL:_x000D_
 PROJETO DE LEI QUE ATUALIZA A LEI MUNICIPAL N°. 689/2024; PROJETO DE LEI QUE ALTERA A LEI MUNICIPAL N°421/2024; PROJETO DE LEI QUE ABRE CRÉDITO ESPECIAL. PROJETO DE LEI QUE ALTERA A LEI 730/2016.</t>
   </si>
   <si>
     <t>3092</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3092/mensagem_cria_a_a_guarda_municipal.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3092/mensagem_cria_a_a_guarda_municipal.pdf</t>
   </si>
   <si>
     <t>ATUALIZA A LEI MUNICIPAL N° 689/2014 QUE CRIA A GUARDA MUNICIPAL DE DONA INÊS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3066</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3066/mensagem_4.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3066/mensagem_4.pdf</t>
   </si>
   <si>
     <t>MEDIDA PROVISÓRIA N° 02/2025, QUE CRIA VAGA NO QUADRO DE SERVIDORES EFETIVOS, ALTERA ATRIBUIÇÕES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3067</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3067/mensagem_5.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3067/mensagem_5.pdf</t>
   </si>
   <si>
     <t>3068</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3068/mensagem_6.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3068/mensagem_6.pdf</t>
   </si>
   <si>
     <t>MEDIDA PROVISÓRIA N° 03/2025, 03 DE FEVEREIRO DE 2025, QUE ALTERA AS ESTRUTURA DA SECRETARIA DE SAÚDE, CRIA VAGA NO QUADRO DE SERVIDORES COMISSIONADOS, COM AS DEVIDAS ATRIBUIÇÕES E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>3069</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3069/mensagem_7.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3069/mensagem_7.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE AUTORIZA O CHEFE DO EXECUTIVO CELEBRAR CONVENIO COM A FUNDAÇÃO NAPOLEÃO LAUREANO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>3070</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3070/mensagem_8.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3070/mensagem_8.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR N° 013/2025, DE 17 DE FEVEREIRO DE 2025, QUE DISPÕE SOBRE ATUALIZAÇÃO DO SISTEMA MUNICIPAL DE EDUCAÇÃO DO MUNICÍPIO DE DONA INÊS E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>3071</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3071/mensagem_9.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3071/mensagem_9.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA DA ALFABETIZAÇÃO NO MUNICÍPIO DE DONA INÊS, A SER COMEMORADO EM 14 DE NOVEMBRO, E ESTABELECE DIRETRIZES PARA A PROMOÇÃO DE BOAS PRÁTICAS EDUCACIONAIS VOLTADAS À ALFABETIZAÇÃO NA REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>3072</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3072/mensagem_10.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3072/mensagem_10.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI, DISPÕE SOBRE A CRIAÇÃO DO SISTEMA DE AVALIAÇÃO MUNICIPAL DE DONA INÊS (SAMDI) PARA O ENSINO FUNDAMENTAL, NO MUNICÍPIO DE DONA INÊS/PB, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>3093</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3093/mensagem-11.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3093/mensagem-11.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE INSTITUI A CAMPANHA "AMIGO DA NA TUREZA" NO MUNICÍPIO DE DONA INÊS.</t>
   </si>
   <si>
     <t>3873</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3873/mensagem_14.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3873/mensagem_14.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE ESTABELECE AS DIRETRIZES PARA ELABORAÇÃO DO ORÇAMENTO GERAL DO MUNICÍPIO PARA O EXERCÍCIO DE 2026.</t>
   </si>
   <si>
     <t>3874</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3874/mensagem_15.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3874/mensagem_15.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE INSTITUI A POLÍTICA DE FOMENTO À ECONOMIA SOLIDÁRIA NO MUNICÍPIO DE DONA INÊS-PB.</t>
   </si>
   <si>
     <t>3875</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3875/mensagem_16.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3875/mensagem_16.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE CRIA O SISTEMA MUNICIPAL DE ESTRADAS E RODAGENS, VISANDO LEGALIZAR O CONJUNTO DE INFRAESTRUTURA VIÁRIA QUE COMPREENDE AS ESTRADAS E RODOVIAS SOB A RESPONSABILIDADE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3876</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3876/mensagem_17.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3876/mensagem_17.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE ALTERA OS INCISOS II E IV DA LEI MUNICIPAL N°. 1043/2025, PARA MELHORAR CLAREZA DAS REGRAS DO SISTEMA MUNICIPAL DE EDUCAÇÃO.</t>
   </si>
   <si>
     <t>3877</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3877/mensagem_18.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3877/mensagem_18.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI AUTORIZA NO ÂMBITO DO MUNICÍPIO, NOS TERMOS DA POLÍTICA NACIONAL DA ATENÇÃO PRIMARIA À SAÚDE, O INCENTIVO FINANCEIRO VARIÁVEL POR DESEMPENHO PARA AS EQUIPES DE SAÚDE BUCAL (ESB) E EQUIPES DE SAÚDE DA FAMÍLIA (ESF), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3878</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3878/mensagem_19.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3878/mensagem_19.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE INSTITUI O PLANO MUNICIPAL DE POLÍTICA PARA MULHERES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3892</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3892/mensagem_20.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3892/mensagem_20.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE ALTERA A LEI MUNICIPAL DE N ° 916, DE 19 DE MAIO DE 2022, A QUAL DISPÕE SOBRE A CONSTITUIÇÃO DO SERVIÇO DE INSPEÇÃO MUNICIPAL E OS PROCEDIMENTOS DE INSPEÇÃO SANITÁRIA EM ESTABELECIMENTOS QUE PRODUZAM PRODUTOS DE ORIGEM ANIMAL E VEGETAL NO MUNICÍPIO DE DONA INÊS-PB.</t>
   </si>
   <si>
     <t>3893</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3893/mensagem_21.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3893/mensagem_21.pdf</t>
   </si>
   <si>
     <t>O PROJETO DE LEI QUE DELIMITA O PERÍMETRO URBANO DO MUNICÍPIO DE DONA INÊS-PB, NA FORMA DAS COORDENADAS GEOGRÁFICAS CONSTATE DO MEMORIAL DESCRITIVO. E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3958</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3958/mensagem_n_22.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3958/mensagem_n_22.pdf</t>
   </si>
   <si>
     <t>O PROJETO DE LEI INSTITUI DA POLÍTICA MUNICIPAL DA JUVENTUDE NO MUNICÍPIO DE DONA INÊS - PB, VISSANDO À CRIAÇÃO, ESTRUTURAÇÃO E IMPLEMENTAÇÃO DE AÇÕES, PROGRAMAS E MECANISMOS DE PARTICIPAÇÃO SOCIAL VOLTADOS AO DESENENVOLVIMENTO INTEGRAL DA JUVENTUDE SOCIAL LOCAL, COM BASE EM PREINCÍPIOS DE CIDADANIA, INCLUSÃO SOCIAL, DIVERSIDADE, EDUCAÇÃO, CULTURAS, TRABALHO, SAÚDE, ESPORTE E DIREITOS HUMANOS</t>
   </si>
   <si>
     <t>3959</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3959/mensagem_n_23.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3959/mensagem_n_23.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI TEM COMO FINALIDADE ESTABELECER AS DIRETRIZES PARA A IMPLANTAÇÃO DO BANCO SOLIDÁRIO MUNICIPAL, INCLUINDO A CRIAÇÃO DE UMA MOEDA SOCIAL PRÓPRIA, COM O PROPÓSITO DE FINANCIAR PEQUENOS ARRANJOS PRODUTIVOS LOCAIS, FOMENTAR A ECONOMIA SOLIDÁRIA E PROMOVER O DESENVOLVIMENTO ECONÔMICO E SOCIAL DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3921</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3921/mensagem_22.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3921/mensagem_22.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei que ESTABELECE QUE O CARGO DE SECRETÁRIO MUNICIPAL E SECRETÁRIO ADJUNTO É DE NATUREZA POLÍTICA, DE CONFIANÇA E DE LIVRE ESCOLHA DO CHEFE DO EXECUTIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3957</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>MEDIDA PROVISÓRIA N° 05/2025, DE 17 DE SETEMBRO DE 2025, QUE REGULAMENTA O PROCEDIMENTO DE CESSÃO E DE PERMUTA ENTRE SERVIDORES PÚBLICOS DO MUNICÍPIO DE DONA INÊS-PB E OUTROS ÓRGÃOS DOS PODERES EXECUTIVO, LEGISLATIVO OU JUDICIÁRIO, DA UNIÃO, DOS ESTADOS, DO DISTRITO FEDERAL E DOS MUNICÍPIOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3978</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>O PREFEITO DO MUNICÍPIO DE DONA INÊS, Estado da Paraíba, submete, por intermédio de Vossa Excelência, à apreciação desta Egrégia Câmara Municipal, o Projeto de Lei que dispõe sobre as O Orçamento Econômico-Financeiro para o exercício de 2026, em cumprimento a Constituição Federal e as atribuições cabíveis ao Prefeito Municipal. Observa-se que o Projeto de Lei Orçamentária em tela está de acordo com a Lei de Diretrizes Orçamentária e o PPA - Plano Plurianual de Investimentos aprovado por esta Casa Legislativa._x000D_
 A Lei Orçamentaria Anual, é o documento legal que estima as receitas e fixa as despesas do governo para o ano seguinte, detalhando os investimentos e serviços para a população em áreas como saúde, educação e transporte. A LOA é elaborada pelo Poder Executivo e aprovada pelo Poder Legislativo, servindo como uma peça fundamental para a gestão das finanças públicas e o controle o do uso do dinheiro público._x000D_
 O planejamento é uma das funções essenciais da governança no setor público.</t>
   </si>
   <si>
@@ -541,2707 +541,2710 @@
   </si>
   <si>
     <t>3996</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Projeto de Lei que DISPÕE SOBRE A CRIAÇÃO DO POLO DE APOIO PRESENCIAL DA UNIVERSIDADE ABERTA DO BRASIL - UAB PROF. VILMA ALMEIDA DA SILVA, NO MUNICÍPIO DE DONA INÊS - PB, EM PARCERIA COM A UNIVERSIADE FEDERAL DA PARAÍBA - UFPB, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 A gestão Municipal celebrará parceria com a Universidade Federal da Paraíba, visando a instalação do Polo da Universidade Aberta do Brasil - UAB que ofertará cursos da UFPB na modalidade de Educação a distância e semipresencial no Município de Dona Inês-PB._x000D_
 O Polo UAB será instalado na Escola Municipal de Ensino Fundamental Senador Humberto Lucena da rede municipal deste Município.</t>
   </si>
   <si>
     <t>3073</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>RHUAN RIBEIRO</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3073/decreto_legislativo.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3073/decreto_legislativo.pdf</t>
   </si>
   <si>
     <t>EXONERA TODOS OS SERVIDORES OCUPANTES DE CARGOS COMISSIONADOS DA CÂMARA MUNICIPAL DE DONA INÊS/PB._x000D_
 Art. 1°. Exonera todos  os servidores ocupantes de cargos comissionados da Câmara Municipal de Dona Inês/PB._x000D_
 Art. 2°. Este Decreto entrará em vigor na data de sua publicação no Diário Oficial do Município._x000D_
 Art. 3°. Revogam-se as disposições contrário.</t>
   </si>
   <si>
     <t>3536</t>
   </si>
   <si>
     <t>JEOVÁ HORÁCIO</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3536/projeto_de_decreto_legislativo_n_02-2025_-_legislativo_-_jeova_horacio.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3536/projeto_de_decreto_legislativo_n_02-2025_-_legislativo_-_jeova_horacio.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Inesense e da outras providências.</t>
   </si>
   <si>
     <t>3537</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3537/projeto_de_decreto_legislativo_n_03-2025_-_legislativo_-__jeova_horacio.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3537/projeto_de_decreto_legislativo_n_03-2025_-_legislativo_-__jeova_horacio.pdf</t>
   </si>
   <si>
     <t>3538</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3538/projeto_de_decreto_legislativo_n_04-2025_-_legislativo_-__jeova_horacio.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3538/projeto_de_decreto_legislativo_n_04-2025_-_legislativo_-__jeova_horacio.pdf</t>
   </si>
   <si>
     <t>3867</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3867/projeto_de_decreto_legislativo_n05.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3867/projeto_de_decreto_legislativo_n05.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão Inesense e da outras providências. Art. 1° - Fica concedido o Título de Cidadão Inesense a Major Allan Jones Andreza Silva, em reconhecimento pelos relevantes serviços prestados ao Município de Dona Inês-PB.</t>
   </si>
   <si>
     <t>3868</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3868/projeto_de_decreto_legislativo_n06.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3868/projeto_de_decreto_legislativo_n06.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão Inesense e da outras providências. Art. 1° - Fica concedido o Título de Cidadão Jonathas Lins Morais (Banco do Nordeste), em reconhecimento pelos relevantes serviços prestados ao Município de Dona Inês-PB.</t>
   </si>
   <si>
     <t>3869</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3869/projeto_de_decreto_legislativo_n07.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3869/projeto_de_decreto_legislativo_n07.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão Inesense e da outras providências. Art. 1° - Fica concedido o Título de Cidadão Inesense a Maria José Bezerra, em reconhecimento pelos relevantes serviços prestados ao Município de Dona Inês-PB.</t>
   </si>
   <si>
     <t>3870</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3870/projeto_de_decreto_legislativo_n08.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3870/projeto_de_decreto_legislativo_n08.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão Inesense e da outras providências._x000D_
 Art. 1° - Fica concedido o Título de Cidadão Inesense a Iran de Sousa Ferreira (Padre Iran), em reconhecimento pelos relevantes serviços prestados ao Município de Dona Inês-PB.</t>
   </si>
   <si>
     <t>3918</t>
   </si>
   <si>
     <t>DENILSON ALVES</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3918/projeto_de_decreto_legislativo_n_009-2025_-_legislativo_-_denilson_alves.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3918/projeto_de_decreto_legislativo_n_009-2025_-_legislativo_-_denilson_alves.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadão Inesense e da outras providências</t>
   </si>
   <si>
     <t>3938</t>
   </si>
   <si>
     <t>DAMÁSIO BERTO</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3938/projeto_de_decreto_legislativo_no_010-2025_-_legislativo_-_damasio_berto.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3938/projeto_de_decreto_legislativo_no_010-2025_-_legislativo_-_damasio_berto.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadão Inesense e dá outras providências.</t>
   </si>
   <si>
     <t>3992</t>
   </si>
   <si>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3992/projeto_de_lei_n_11-2025.pdf</t>
+  </si>
+  <si>
     <t>2936</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>MESA DA CÂMARA</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2936/projeto_de_lei_no_01-2025.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2936/projeto_de_lei_no_01-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO NA LEI 716/2015, COM A CRIAÇÃO DE CARGOS DE PROVIMENTO EM COMISSÃO DA CÂMARA MUNICIPAL DE DONA INÊS/PB, FIXA OS VENCIMENTOS E REMUNERAÇÃO DOS CARGOS EFETIVOS E COMISSIONADOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2937</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2937/projeto_de_lei_no_02-2025.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2937/projeto_de_lei_no_02-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO NA LEI N° 433 DE 10 DE MARÇO DE 2005, QUE "FIXA VALORES DAS DESPESAS COM DIÁRIAS E TRANSPORTE NAS VIAGENS DO PRESIDENTE, DOS VEREADORES E DOS SERVIDORES DA CÂMARA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2945</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2945/projeto_de_lei_que_atualiza_o_estatuto_da_guarda_municipal.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2945/projeto_de_lei_que_atualiza_o_estatuto_da_guarda_municipal.pdf</t>
   </si>
   <si>
     <t>ATUALIZA A LEI MUNICIPAL N°.689/2014 QUE CRIA A GUARDA MUNICIPAL DE DONA INÊS E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2938</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2938/projeto_de_lei_-_altera_a_lei_421-2004.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2938/projeto_de_lei_-_altera_a_lei_421-2004.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL 421, DE DEZESSETE DE MAIO DE 2004 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2955</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2955/projeto_de_lei_-_credito_especial.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2955/projeto_de_lei_-_credito_especial.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO DO EXERCÍCIO DE 2025 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2940</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2940/projeto_de_lei_altera_a_lei_municipal_730.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2940/projeto_de_lei_altera_a_lei_municipal_730.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N°. 730/2016 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2941</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2941/altera_a_lei_ordinaria_municipal_no527-2009_que_cria_o_fundo_municipal_de_habitacao_e_interesse_social.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2941/altera_a_lei_ordinaria_municipal_no527-2009_que_cria_o_fundo_municipal_de_habitacao_e_interesse_social.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI ORDINÁRIA MUNICIPAL N°527/2009, QUE CRIA O FUNDO MUNICIPAL DE HABITAÇÃO E INTERESSE SOCIAL E INSTITUIU CONSELHO GESTOR E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2956</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2956/cria_e_regulamenta_o_conselho_municipal_de_promocao_da_igualdade_racial.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2956/cria_e_regulamenta_o_conselho_municipal_de_promocao_da_igualdade_racial.pdf</t>
   </si>
   <si>
     <t>CRIA E REGULAMENTA O CONSELHO MUNICIPAL DE PROMOÇÃO DA IGUALDADE RACIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2943</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2943/institui_a_semana_de_enfrentamento_a_violencia_domestica_e_familiar_contra_as_mulheres.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2943/institui_a_semana_de_enfrentamento_a_violencia_domestica_e_familiar_contra_as_mulheres.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA DE ENFRENTAMENTO A VIOLÊNCIA DOMÉSTICA E FAMILIAR CONTRA AS MULHERES.</t>
   </si>
   <si>
     <t>2944</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2944/institui_no_ambito_municipal_o_mes_de_valorizacao_das_mulheres_e_enfrentamento_a_violencia_de_genero.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2944/institui_no_ambito_municipal_o_mes_de_valorizacao_das_mulheres_e_enfrentamento_a_violencia_de_genero.pdf</t>
   </si>
   <si>
     <t>INSTITUI, NO ÂMBITO MUNICIPAL, O MÊS DE VALORIZAÇÃO DAS MULHERES E ENFRENTAMENTO A VIOLÊNCIA DE GÊNERO.</t>
   </si>
   <si>
     <t>2968</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2968/projeto_de_lei_n_012.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2968/projeto_de_lei_n_012.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO EXECUTIVO CELEBRAR CONVENIO COM A FUNDAÇÃO NAPOLEÃO LAUREANO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3054</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3054/projeto_de_lei_n_013-2025.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3054/projeto_de_lei_n_013-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ATUALIZAÇÃO DO SISTEMA MUNICIPAL DE EDUCAÇÃO DO MUNICÍPIO DE DONA INÊS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3055</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3055/projeto_de_lei_n_014-2025.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3055/projeto_de_lei_n_014-2025.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA DA ALFABETIZAÇÃO NO MUNICÍPIO DE DONA INÊS, A SER COMEMORADO EM 14 DE NOVEMBRO, ESTABELECE DIRETRIZES PARA A PROMOÇÃO DE BOAS PRÁTICAS EDUCACIONAIS VOLTAS À ALFABETIZAÇÃO NA REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>3056</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3056/projeto_de_lei_n_015-2025.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3056/projeto_de_lei_n_015-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO SISTEMA DE AVALIAÇÃO MUNICIPAL DE DONA INÊS(SAMDI) PARA O ENSINO FUNDAMENTAL, NO MUNICÍPIO DE DONA INÊS/PB, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3057</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3057/projeto_de_lei_n_016-2025_damasio_berto.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3057/projeto_de_lei_n_016-2025_damasio_berto.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE PROFESSORA VILMA ALMEIDA DA SILVA, O PRÉDIO DE CEMCAP (CENTRO MUNICIPAL DE CAPACITAÇÃO DE PROFESSORES), LOCALIZADA NA PRAÇA VEREADOR NIVALDO CÂNDIDO DE ARAÚJO, NOVA CONQUISTA, DESTA CIDADE. E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3078</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3078/projeto_de_lei_n_017-2025.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3078/projeto_de_lei_n_017-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a alienação de bens móveis inservíveis a gestão pública e dá outras providências.</t>
   </si>
   <si>
     <t>3539</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3539/projeto_de_lei_n_018.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3539/projeto_de_lei_n_018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do programa “Jovem Preparado” para capacitação profissional de jovens em situação de vulnerabilidade no Município de Dona Inês/PB e dá outras providências.</t>
   </si>
   <si>
     <t>3540</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3540/projeto_de_lei_n_019.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3540/projeto_de_lei_n_019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Bolsa Atleta Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>3058</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3058/projeto_de_lei_n_020-2025_jeova_horacio.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3058/projeto_de_lei_n_020-2025_jeova_horacio.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA MÚSICA NAS ESCOLAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3541</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3541/projeto_de_lei_n_021.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3541/projeto_de_lei_n_021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de hortas escolares e hortas comunitárias e dá outras providências.</t>
   </si>
   <si>
     <t>3059</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3059/projeto_de_lei_n_022-2025_jeova_horacio.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3059/projeto_de_lei_n_022-2025_jeova_horacio.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA DO FEIRANTE NO MUNICÍPIO DE DONA INÊS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3079</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3079/projeto_de_lei_n_023-2025.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3079/projeto_de_lei_n_023-2025.pdf</t>
   </si>
   <si>
     <t>Institui a Campanha "Amigo da Natureza" que dispõe sobre medidas de preservação do meio ambiente e de educação ambiental por meio do plantio coletivo de mudas de árvores nativas.</t>
   </si>
   <si>
     <t>3080</t>
   </si>
   <si>
     <t>DENIZAR COSTA</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3080/projeto_de_lei_n_024-2025_jose_igor_denizar.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3080/projeto_de_lei_n_024-2025_jose_igor_denizar.pdf</t>
   </si>
   <si>
     <t>Institui o programa de incentivo ao comércio local e a micro e pequena empresa no Município de Dona Inês e dá outras providências.</t>
   </si>
   <si>
     <t>3085</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3085/projeto_de_lei_n_025-2025_jose_igor_denizar.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3085/projeto_de_lei_n_025-2025_jose_igor_denizar.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a garantia de participação de artistas, bandas e grupos musicais locais nas festividades do Município de Dona Inês-PB e dá outras providências.</t>
   </si>
   <si>
     <t>3086</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3086/projeto_de_lei_n_026-2025_jose_igor_denizar.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3086/projeto_de_lei_n_026-2025_jose_igor_denizar.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do programa Municipal de incentivo ao primeiro emprego para jovens e dá outras providências.</t>
   </si>
   <si>
     <t>3087</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3087/projeto_de_lei_n_027-2025.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3087/projeto_de_lei_n_027-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as aplicações dos recursos financeiros do Instituto Municipal de Previdência dos Servidores Públicos - IMPRESP, com base no inciso IV e no parágrafo único do art. 6° da lei n° 9.717, de 27 de novembro de 1998, e no art. 9°, § 7°, da emenda constitucional n° 103, de 12 de novembro de 2019, resolução CMN n° 4.963, 25 de novembro de 2021, e dá outras providencias.</t>
   </si>
   <si>
     <t>3097</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3097/reprovado_projeto_de_lei_n_28-2025.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3097/reprovado_projeto_de_lei_n_28-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre normas para a atuação de árbitros em campeonatos esportivos no âmbito do Município de Dona Inês e dá outras providências.</t>
   </si>
   <si>
     <t>3098</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3098/projeto_de_lei_n_029-2025_projeto_de_lei_-_ldo.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3098/projeto_de_lei_n_029-2025_projeto_de_lei_-_ldo.pdf</t>
   </si>
   <si>
     <t>Estabelece diretrizes para elaboração do orçamento geral do Município para o exercício de 2026 e adota outras providencias.</t>
   </si>
   <si>
     <t>3099</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3099/projeto_de_lei_n_030-2025_regulamenta_o_artigo_88_da_lei_organica_do_municipio_de_dona_ines.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3099/projeto_de_lei_n_030-2025_regulamenta_o_artigo_88_da_lei_organica_do_municipio_de_dona_ines.pdf</t>
   </si>
   <si>
     <t>Regulamenta o artigo 88 da Lei Orgânica do Município de Dona Inês para instituir a política municipal de fomento à Economia Solidária, cria o conselho municipal e o Fundo Municipal de Economia Solidária no Município de Dona Inês e dá outras providências.</t>
   </si>
   <si>
     <t>3137</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3137/projeto_de_lei_n_031-2025_.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3137/projeto_de_lei_n_031-2025_.pdf</t>
   </si>
   <si>
     <t>Cria o Sistema de Estrada Municipais que interliga ao sistema viário urbano integrado ao sistema viário Estadual e dá outras providencias.</t>
   </si>
   <si>
     <t>3138</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3138/projeto_de_lei_n_032-2025_denilson_alves.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3138/projeto_de_lei_n_032-2025_denilson_alves.pdf</t>
   </si>
   <si>
     <t>Denomina de “Rua José Rodrigues da Silva” a Rua Projetada “F”, localizada no loteamento Glória, situado no Bairro Glória, e dá outras providências.</t>
   </si>
   <si>
     <t>3139</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3139/projeto_de_lei_n_033-2025.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3139/projeto_de_lei_n_033-2025.pdf</t>
   </si>
   <si>
     <t>Altera os incisos IIe IV da Lei Municipal Nº. 1.043/2025, para melhor clareza das regras do Sistema Municipal de Educação.</t>
   </si>
   <si>
     <t>3140</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3140/projeto_de_lei_n_034-2025.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3140/projeto_de_lei_n_034-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza no âmbito do Município, nos termos da Política Nacional da atenção primaria à saúde, o incentivo financeiro variável por desempenho para as Equipes de Saúde Bucal(ESB) e Equipes de Saúde da Família (ESF), e dá outras providências.</t>
   </si>
   <si>
     <t>3872</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3872/projeto_de_lei_n_35-2025.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3872/projeto_de_lei_n_35-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o uso de bens públicos por terceiros na forma do Art. 6°. da Lei Orgânica Municipal de 04 de abril de 1990 e dá outras providências.</t>
   </si>
   <si>
     <t>3871</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3871/projeto_de_lei_n_036-2025_-_executivo_-_institui_o_plano_municipal_da_politica_para_mulheres.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3871/projeto_de_lei_n_036-2025_-_executivo_-_institui_o_plano_municipal_da_politica_para_mulheres.pdf</t>
   </si>
   <si>
     <t>Institui o Plano Municipal de Política para Mulheres e dá outras providências.</t>
   </si>
   <si>
     <t>3889</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3889/projeto_de_lei_n_037-2025_-_executivo_-_altera_a_lei_municipal_no_916_2022_de_19_de_maio_de_2022._dispoe_sobre_a_constituicao_do_servico_de_inspecao_municipal....pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3889/projeto_de_lei_n_037-2025_-_executivo_-_altera_a_lei_municipal_no_916_2022_de_19_de_maio_de_2022._dispoe_sobre_a_constituicao_do_servico_de_inspecao_municipal....pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal N° 916/2022, de 19 de maio de 2022. Dispõe sobre a Constituição do Serviço de Inspeção Municipal e os procedimentos de inspeção sanitária em estabelecimentos que produzam produtos de origem animal e vegetal no Município de Dona Inês-PB e dá outras providências.</t>
   </si>
   <si>
     <t>3888</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3888/projeto_de_lei_n38-2025.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3888/projeto_de_lei_n38-2025.pdf</t>
   </si>
   <si>
     <t>Reconhece a Língua Brasileira de Sinais – Libras como a segunda Língua Oficial do Município de Dona Inês/PB e dá outras providências.</t>
   </si>
   <si>
     <t>3890</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3890/projeto_de_lei_n39.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3890/projeto_de_lei_n39.pdf</t>
   </si>
   <si>
     <t>Delimita o perímetro urbano do Município de Dona Inês-PB, na sua forma das coordenadas geográficas constate do memorial descritivo, e dá outras providências.</t>
   </si>
   <si>
     <t>3898</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3898/projeto_de_lei_n40.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3898/projeto_de_lei_n40.pdf</t>
   </si>
   <si>
     <t>Altera a composição do Conselho Municipal de promoção da Igualdade Racial instituído pela Lei Municipal n° 1036/2025, e dá outras providências.</t>
   </si>
   <si>
     <t>3899</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3899/projeto_de_lei_n_41-2025.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3899/projeto_de_lei_n_41-2025.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA MUNICIPAL DA JUVENTUDE NO ÂMBITO DESTE MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3900</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3900/projeto_de_lei_no_042-2025_-_executivo_-institui_o_programa_de_economia_solidaria_combate_a_pobreza_e_desenvolvimentoeconomico_e_social_banco_solidariomunicipal_e_moeda_socialdo.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3900/projeto_de_lei_no_042-2025_-_executivo_-institui_o_programa_de_economia_solidaria_combate_a_pobreza_e_desenvolvimentoeconomico_e_social_banco_solidariomunicipal_e_moeda_socialdo.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Economia Solidária, Combate à Pobreza e Desenvolvimento Econômico e Social, Banco Solidário Municipal e Moeda Social do Município de Dona Inês-PB.</t>
   </si>
   <si>
     <t>3920</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3920/projeto_de_lei_municipal_n43.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3920/projeto_de_lei_municipal_n43.pdf</t>
   </si>
   <si>
     <t>Estabelece que o cargo de Secretário Municipal e Adjunto é natureza política, de confiança e de livre escolha do Chefe do Executivo.</t>
   </si>
   <si>
     <t>3925</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3925/projeto_de_lei_n_044-2025_-_damasio_berto.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3925/projeto_de_lei_n_044-2025_-_damasio_berto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reconhecimento da festa de nossa Senhora Aparecida, realizada na localidade de Serra do Sítio, como patrimônio cultural e imaterial do Município de Dona Inês/PB.</t>
   </si>
   <si>
     <t>3926</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3926/projeto_de_lei_n_045-2025_-_damasio_berto.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3926/projeto_de_lei_n_045-2025_-_damasio_berto.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal N°930/2022, de 09 de Setembro de 2022.</t>
   </si>
   <si>
     <t>3929</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3929/projeto_de_lei_n_046-2025_-_denilson_alves.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3929/projeto_de_lei_n_046-2025_-_denilson_alves.pdf</t>
   </si>
   <si>
     <t>Denomina de Manoel Ferreira da Silva, o espaço de recreação em frente ao ginásio "O BACURAU" localizado na praça Nivaldo Cândido, no bairro Nova Conquista e dá outras providências.</t>
   </si>
   <si>
     <t>3939</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3939/projeto_de_lei_no_047-2025_-_executivo.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3939/projeto_de_lei_no_047-2025_-_executivo.pdf</t>
   </si>
   <si>
     <t>Aprova o Plano Municipal de Economia Solidária do Município de Dona Inês-PB e dá outras providências.</t>
   </si>
   <si>
     <t>3940</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3940/projeto_de_lei_no_048-2025.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3940/projeto_de_lei_no_048-2025.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal do Meio Ambiente e o Sistema Municipal de proteção, controle, fiscalização, melhoria da qualidade de vida e licenciamento ambiental, cria o Fundo Municipal do Meio Ambiente e dá outras providências.</t>
   </si>
   <si>
     <t>3941</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3941/projeto_de_lei_n_049-2025_-_executivo.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3941/projeto_de_lei_n_049-2025_-_executivo.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa da Prefeitura Municipal de Dona Inês, para o exercício econômico-financeiro de 2026, e dá outras providências.</t>
   </si>
   <si>
     <t>3942</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3942/projeto_de_lei_n_050-2025_-_executivo.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3942/projeto_de_lei_n_050-2025_-_executivo.pdf</t>
   </si>
   <si>
     <t>Altera os anexos da LDO(Lei de Diretrizes Orçamentárias) para exercício de 2026 e adota outras providências.</t>
   </si>
   <si>
     <t>3943</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3943/projeto_de_lei_n_051-2025_-_executivo.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3943/projeto_de_lei_n_051-2025_-_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual de Investimentos de Município de Dona Inês para o período de 2026 a 2029, e dá outras providências.</t>
   </si>
   <si>
     <t>3973</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3973/projeto_de_lei_no_052-2025.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3973/projeto_de_lei_no_052-2025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 052/2025. AUTOR: Poder Executivo._x000D_
 ASSUNTO: Dispõe sobre o parcelamento e reparcelamento de débitos do Município de Dona Inês/PB com seu Regime Próprio de Previdência Social - RPPS, de que tratam os arts. 115 e 117 do Ato das Disposições Constitucionais Transitórias - ADCT, com a redação conferida  pela emenda constitucional nº 136, de 9 de setembro de 2025.</t>
   </si>
   <si>
     <t>3945</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3945/projeto_de_lei_n_053-2025_-_legislativo_-_jeova_horacio.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3945/projeto_de_lei_n_053-2025_-_legislativo_-_jeova_horacio.pdf</t>
   </si>
   <si>
     <t>Institui a "Semana Municipal do Idoso" no Município de Dona Inês e dá outras providências.</t>
   </si>
   <si>
     <t>3961</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3961/projeto_de_lei_no_054-2025_-_executivo.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3961/projeto_de_lei_no_054-2025_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Especial no Orçamento do exercício de 2025 e dá outras Providencias.</t>
   </si>
   <si>
     <t>3962</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3962/projeto_de_lei_n_055-2025_-_legislativo_-_jeova_horacio.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3962/projeto_de_lei_n_055-2025_-_legislativo_-_jeova_horacio.pdf</t>
   </si>
   <si>
     <t>Institui o "Dia Municipal de Conscientização e Combate à Obesidade Infantil e Adulta" no Município de Dona Inês, com foco em ações nas escolas, e dá outras providências.</t>
   </si>
   <si>
     <t>3974</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3974/projeto_de_lei_no_056-2025_-_executivo.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3974/projeto_de_lei_no_056-2025_-_executivo.pdf</t>
   </si>
   <si>
     <t>Instituí o Programa Bolsa Escola Municipal no âmbito do Município de Dona Inês-PB e dá outras providências.</t>
   </si>
   <si>
     <t>3993</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3993/projeto_de_lei_no_057-2025_-_executivo.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3993/projeto_de_lei_no_057-2025_-_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do polo de apoio presencial da Universidade Aberta do Brasil - UAB PROFA. Vilma Almeida da Silva, no Município de Dona Inês - PB, em parceria com a Universidade Federal da Paraíba - UFPB, e dá outras providências.</t>
   </si>
   <si>
     <t>3535</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Dispõe sobre a realização de sessões de forma híbrida na Câmara Municipal de Dona Inês e dá outras providências.</t>
   </si>
   <si>
     <t>3919</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3919/projeto_de_resolucao_n_002-2025_-_mesa_diretora.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3919/projeto_de_resolucao_n_002-2025_-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>sobre a implantação de sistema de ponto eletrônico para controle de     frequência dos servidores da Câmara Municipal de Dona Inês e dá outras providências.</t>
   </si>
   <si>
     <t>3930</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3930/projeto_de_resolucao_n_003-2025_-_mesa_diretora.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3930/projeto_de_resolucao_n_003-2025_-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a doação de bens móveis inservíveis da Câmara Municipal de Dona Inês e dá outras providências.</t>
   </si>
   <si>
     <t>2914</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2914/requerimento_n_001_denilson_alves.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2914/requerimento_n_001_denilson_alves.pdf</t>
   </si>
   <si>
     <t>SOLICITA A RETIRADA DE UMA PEDRA NA LAGOA DO BRÁS MUNICÍPIO DE DONA INÊS, SENDO NAS IMEDIAÇÕES DO SENHOR MANOEL FLOR.</t>
   </si>
   <si>
     <t>2915</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2915/requerimento_n_002_denilson_alves.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2915/requerimento_n_002_denilson_alves.pdf</t>
   </si>
   <si>
     <t>SOLICITA O ALARGAMENTO DA ENTRADA, PRÓXIMO A GALEGO JUSTINO ATÉ SEVERINO DA FARMÁCIA.</t>
   </si>
   <si>
     <t>2916</t>
   </si>
   <si>
     <t>GIVANILDO DE ARAÚJO (VAN MACENA)</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2916/requerimento_no_003_givanildo_araujo_.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2916/requerimento_no_003_givanildo_araujo_.pdf</t>
   </si>
   <si>
     <t>SOLICITA UM QUEBRA-MOLAS NA RUA PROFESSOR JOSÉ TOMAZ DE AQUINO EM FRENTE A ROBINHO DA PIZZARIA.</t>
   </si>
   <si>
     <t>2917</t>
   </si>
   <si>
     <t>EDIMILSON JOSÉ (NISSINHO)</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2917/requerimento_n_004_edimilson_jose.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2917/requerimento_n_004_edimilson_jose.pdf</t>
   </si>
   <si>
     <t>SOLICITA UM CURRAL PARA O GADO NO MUNICÍPIO DE DONA INÊS-PB.</t>
   </si>
   <si>
     <t>2918</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2918/requerimento_n_005_edimilson_jose.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2918/requerimento_n_005_edimilson_jose.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A REDE DE DISTRIBUIÇÃO DE ÁGUA (CAGEPA) QUE ABASTECE A COMUNIDADE CRUZ DA MENINA POSSA VIR DIRETAMENTE DO PONTO DE DISTRIBUIÇÃO.</t>
   </si>
   <si>
     <t>2919</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2919/requerimento_no_006_rhuan_ribeiro.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2919/requerimento_no_006_rhuan_ribeiro.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REDE DE EXTENSÃO DE ÁGUA PARA O BAIRRO GLÓRIA, NOVA CONQUISTA, JOSÉ MARANHÃO E TAPUIO.</t>
   </si>
   <si>
     <t>2920</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2920/requerimento_no_007_rhuan_ribeiro.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2920/requerimento_no_007_rhuan_ribeiro.pdf</t>
   </si>
   <si>
     <t>SOLICITA UMA LOMBADA NA AVENIDA MANOEL PEDRO NAS PROXIMIDADES DE JOSÉ MAIA E ANA DE SOUZA DE MACIEL NAS PROXIMIDADES DA PROFESSORA MARLEIDE.</t>
   </si>
   <si>
     <t>2921</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2921/requerimento_no_008_damasio_berto_.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2921/requerimento_no_008_damasio_berto_.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE NOVO MATADOURO PÚBLICO.</t>
   </si>
   <si>
     <t>2922</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2922/requerimento_no_009_damasio_berto_.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2922/requerimento_no_009_damasio_berto_.pdf</t>
   </si>
   <si>
     <t>MELHORAMENTO NA ILUMINAÇÃO PÚBLICA NA RUA JOSÉ RODRIGUES DE LIMA, NOVA CONQUISTA, DESTA CIDADE DONA INÊS/PB.</t>
   </si>
   <si>
     <t>2923</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2923/requerimento_no_010_damasio_berto_.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2923/requerimento_no_010_damasio_berto_.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO E CONSTRUÇÃO DE PRAÇA EM FRENTE DA ESCOLA MUNICIPAL ANA LÚCIA DA SILVA FERNANDES, NO POVOADO DE SERRA DO SÍTIO, DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2924</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2924/requerimento_no_011_damasio_berto_.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2924/requerimento_no_011_damasio_berto_.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE PARADAS (PONTOS DE ÔNIBUS) NAS PRAÇAS DO TRABALHADOR E JOSÉ MATIAS.</t>
   </si>
   <si>
     <t>2925</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2925/requerimento_no_012_jeova_horacio.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2925/requerimento_no_012_jeova_horacio.pdf</t>
   </si>
   <si>
     <t>SOLICITA O PROJETO DE ESCOLINHAS MUNICIPAIS DE ARTES MARCIAIS EM DONA INÊS/PB.</t>
   </si>
   <si>
     <t>2926</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2926/requerimento_no_013_jeova_horacio.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2926/requerimento_no_013_jeova_horacio.pdf</t>
   </si>
   <si>
     <t>SOLICITA A PAVIMENTAÇÃO DO CALÇAMENTO COM PARALELEPÍPEDO DO ASSENTAMENTO VÁRZEA GRANDE MUNICÍPIO DE DONA INÊS/PB.</t>
   </si>
   <si>
     <t>2927</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2927/requerimento_no_014_jeova_horacio.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2927/requerimento_no_014_jeova_horacio.pdf</t>
   </si>
   <si>
     <t>SOLICITA O RESGATE DO DESFILE DAS EQUIPES DE FUTEBOL DO MUNICÍPIO DE DONA INÊS/PB.</t>
   </si>
   <si>
     <t>2928</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2928/requerimento_no_015_jeova_horacio.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2928/requerimento_no_015_jeova_horacio.pdf</t>
   </si>
   <si>
     <t>SOLICITA A PAVIMENTAÇÃO ASFÁLTICA DAS RUAS ANTÔNIO TOSCANO E JOSÉ PAULINO.</t>
   </si>
   <si>
     <t>2929</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2929/requerimento_no_016_jeova_horacio.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2929/requerimento_no_016_jeova_horacio.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REFORMA DE TODAS AS BARRACAS DA PEDREIRA E CONSTRUÇÃO DE BANHEIROS.</t>
   </si>
   <si>
     <t>2930</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2930/requerimento_no_017_jeova_horacio.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2930/requerimento_no_017_jeova_horacio.pdf</t>
   </si>
   <si>
     <t>SOLICITA TRADICIONALIZAR A FESTA DE PASSAGEM DE ANO (RÉVEILLON).</t>
   </si>
   <si>
     <t>2931</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2931/requerimento_no_018_jeova_horacio.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2931/requerimento_no_018_jeova_horacio.pdf</t>
   </si>
   <si>
     <t>SOLICITA RESGATAR O FESTIVAL DE QUADRILHAS.</t>
   </si>
   <si>
     <t>2932</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2932/requerimento_no_019_jeova_horacio.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2932/requerimento_no_019_jeova_horacio.pdf</t>
   </si>
   <si>
     <t>SOLICITA FOMENTAR A CULTURA DANDO TODA ESTRUTURA NECESSÁRIA PARA A JUNINA QUE IRÁ REPRESENTAR O MUNICÍPIO DE DONA INÊS/PB.</t>
   </si>
   <si>
     <t>2933</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2933/requerimento_no_020_rhuan_ribeiro.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2933/requerimento_no_020_rhuan_ribeiro.pdf</t>
   </si>
   <si>
     <t>SOLICITA O CALÇAMENTO DA RUA QUE DÁ ACESSO A CRECHE NOVA.</t>
   </si>
   <si>
     <t>2946</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2946/requerimento_n_021_edimilson_jose.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2946/requerimento_n_021_edimilson_jose.pdf</t>
   </si>
   <si>
     <t>SOLICITA UM CALÇAMENTO PARA RUA GABRIEL BENTO, PRÓXIMO À NOVA BRASÍLIA.</t>
   </si>
   <si>
     <t>2947</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2947/requerimento_n_022_edimilson_jose.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2947/requerimento_n_022_edimilson_jose.pdf</t>
   </si>
   <si>
     <t>SOLICITA UMA LOMBADA NA AVENIDA MANOEL PEDRO, PRÓXIMO À IGREJA MÃE.</t>
   </si>
   <si>
     <t>2974</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2974/requerimento_n_23-2025_denilson_alves.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2974/requerimento_n_23-2025_denilson_alves.pdf</t>
   </si>
   <si>
     <t>Solicita uma lombada na Chã do Brejinho, próximo ao bar do Maluco.</t>
   </si>
   <si>
     <t>2948</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2948/requerimento_n_024_denilson_alves.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2948/requerimento_n_024_denilson_alves.pdf</t>
   </si>
   <si>
     <t>SOLICITA UMA LOMBADA EM FRENTE À ESCOLA SENADOR HUMBERTO LUCENA.</t>
   </si>
   <si>
     <t>2949</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2949/requerimento_n_025_edimilson_jose.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2949/requerimento_n_025_edimilson_jose.pdf</t>
   </si>
   <si>
     <t>SOLICITA O CALÇAMENTO PARA A RUA ANTÔNIO JOAQUIM SILVESTRE (ANTÔNIO GRANDE) NO BAIRRO TERRA PROMETIDA.</t>
   </si>
   <si>
     <t>2950</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2950/requerimento_n_026_damasio_berto.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2950/requerimento_n_026_damasio_berto.pdf</t>
   </si>
   <si>
     <t>SOLICITA A AQUISIÇÃO OU CONTRATAÇÃO DE UM CAMINHÃO OU DE UM TANQUE DE SUCÇÃO PARA LIMPEZA DE FOSSA PARA O MUNICÍPIO.</t>
   </si>
   <si>
     <t>2973</t>
   </si>
   <si>
     <t>Solicita a Mesa Diretora da Câmara Municipal de Dona Inês, projeto de alteração no seu Regimento Interno (mudança no dia e horário das sessões ordinárias).</t>
   </si>
   <si>
     <t>2957</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2957/requerimento_n_028_denizar_costa.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2957/requerimento_n_028_denizar_costa.pdf</t>
   </si>
   <si>
     <t>Solicita a disponibilização de mais 01 (um) ônibus escolar para o transporte dos estudantes no turno da noite com o destino a cidade de Guarabira.</t>
   </si>
   <si>
     <t>2958</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2958/requerimento_n_029_denizar_costa.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2958/requerimento_n_029_denizar_costa.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de 01 (um) quebra molas na Av. Major Augusto Bezerra nas imediações do Cile Supermercado.</t>
   </si>
   <si>
     <t>2959</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2959/requerimento_n_030_edimilson_jose.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2959/requerimento_n_030_edimilson_jose.pdf</t>
   </si>
   <si>
     <t>Solicita uma balança digital para o matadouro.</t>
   </si>
   <si>
     <t>2960</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2960/requerimento_n_031_edimilson_jose.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2960/requerimento_n_031_edimilson_jose.pdf</t>
   </si>
   <si>
     <t>Solicita uma passagem molhada no Sítio Caco, próximo a Luciano.</t>
   </si>
   <si>
     <t>2961</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2961/requerimento_n_032_edimilson_jose.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2961/requerimento_n_032_edimilson_jose.pdf</t>
   </si>
   <si>
     <t>Solicita uma quadra de esportes com vestiários, no Sítio Zé Paz II.</t>
   </si>
   <si>
     <t>2962</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2962/requerimento_n_033_damasio_berto.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2962/requerimento_n_033_damasio_berto.pdf</t>
   </si>
   <si>
     <t>Calçamento da Rua Benedito Francisco Alves, Nova Conquista, deste Município.</t>
   </si>
   <si>
     <t>2963</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2963/requerimento_n_034_damasio_berto.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2963/requerimento_n_034_damasio_berto.pdf</t>
   </si>
   <si>
     <t>Construção de uma passagem, bueira, passarela ou ponte, para a passagem de pessoas no sangrador do Açude do Mulungu, Zona Rural, deste Município.</t>
   </si>
   <si>
     <t>2964</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2964/requerimento_n_035_damasio_berto.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2964/requerimento_n_035_damasio_berto.pdf</t>
   </si>
   <si>
     <t>Construção da proteção da cabeça da bueira, da Estrada Vicinal, localizada no riacho próximo a residência do Senhor Pifita, e como também seja colocado piçarro o trecho da descida de Paulo de Seu Zezé até chegar encontro do entroncamento com a outra vicinal no Sítio Queimadas, Zona Rural deste Município.</t>
   </si>
   <si>
     <t>2975</t>
   </si>
   <si>
-    <t>ROSINHA BOLACHINHA</t>
-[...2 lines deleted...]
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2975/requerimento_n_36-2025_rosilene_ferreira_de_lima.pdf</t>
+    <t>ROSILENE FERREIRA (ROSINHA)</t>
+  </si>
+  <si>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2975/requerimento_n_36-2025_rosilene_ferreira_de_lima.pdf</t>
   </si>
   <si>
     <t>Solicita uma cobertura para a Escola Governador Antônio Mariz.</t>
   </si>
   <si>
     <t>2976</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2976/requerimento_n_37-2025_rosilene_ferreira.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2976/requerimento_n_37-2025_rosilene_ferreira.pdf</t>
   </si>
   <si>
     <t>Solicita transporte escolar para a região do Sítio Tapuio, próximo a Felicidade.</t>
   </si>
   <si>
     <t>2965</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2965/requerimento_n_038_denizar_costa.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2965/requerimento_n_038_denizar_costa.pdf</t>
   </si>
   <si>
     <t>Solicita ao Gabinete do Deputado Federal Agnaldo Ribeiro, a viabilização de Recursos através de Emedas destinados ao Município de Dona Inês, para a construção de um campo Society.</t>
   </si>
   <si>
     <t>2966</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2966/requerimento_n_039_denizar_costa.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2966/requerimento_n_039_denizar_costa.pdf</t>
   </si>
   <si>
     <t>Solicita ao Gabinete do Deputado Federal Agnaldo Ribeiro, a viabilização de Recursos através de Emedas destinados ao Município de Dona Inês, para revitalização dos campos de pelada situado na zona rural do nosso Município.</t>
   </si>
   <si>
     <t>2969</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2969/requerimento_n_040_denislon_alves.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2969/requerimento_n_040_denislon_alves.pdf</t>
   </si>
   <si>
     <t>Solicita dois mata-burros, um no Sítio Tapuio na propriedade de Kia e outro próximo a Nena de Louredo.</t>
   </si>
   <si>
     <t>2970</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2970/requerimento_n_041_rhuan_ribeiro.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2970/requerimento_n_041_rhuan_ribeiro.pdf</t>
   </si>
   <si>
     <t>Solicita ao Paraíba Pet uma ação do Castra Móvel para Dona Inês-PB.</t>
   </si>
   <si>
     <t>2971</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2971/requerimento_n_042_rhuan_ribeiro.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2971/requerimento_n_042_rhuan_ribeiro.pdf</t>
   </si>
   <si>
     <t>Solicita o calçamento da Rua José Roberto Idalino.</t>
   </si>
   <si>
     <t>2972</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2972/requerimento_n_043_edimilson_jose.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2972/requerimento_n_043_edimilson_jose.pdf</t>
   </si>
   <si>
     <t>Solicita um ponto com cobertura para os mototáxis e taxista.</t>
   </si>
   <si>
     <t>2977</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2977/requerimento_n44-2025_damasio.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2977/requerimento_n44-2025_damasio.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento da Sra. Vilma Almeida da Silva, professora, advogada, ex-primeira-dama, e ex-secretária de educação, deste Município de Dona Inês/PB.</t>
   </si>
   <si>
     <t>3027</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3027/requerimento_n_045-2025.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3027/requerimento_n_045-2025.pdf</t>
   </si>
   <si>
     <t>Solicita cursos para jovens da Secretaria de Juventude da Paraíba.</t>
   </si>
   <si>
     <t>3028</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3028/requerimento_n_046-2025.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3028/requerimento_n_046-2025.pdf</t>
   </si>
   <si>
     <t>Solicita asfalto para as Ruas Pedro Paulino, José Tomaz de Aquino, José Paulino, José Carolino e Pedro Teixeira.</t>
   </si>
   <si>
     <t>3026</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3026/requerimento_n_047_damasio_berto.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3026/requerimento_n_047_damasio_berto.pdf</t>
   </si>
   <si>
     <t>Solicita a construção da bueira no riacho da estrada do Sítio Mela Bode.</t>
   </si>
   <si>
     <t>3029</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3029/requerimento_n_048-2025.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3029/requerimento_n_048-2025.pdf</t>
   </si>
   <si>
     <t>Solicitação de Unidade Móvel Odontológica para o Município.</t>
   </si>
   <si>
     <t>3039</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3039/requerimento_n_049_givanildo_araujo.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3039/requerimento_n_049_givanildo_araujo.pdf</t>
   </si>
   <si>
     <t>Solicita uma máquina de forragem.</t>
   </si>
   <si>
     <t>3040</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3040/requerimento_n_050_edimilson_jose.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3040/requerimento_n_050_edimilson_jose.pdf</t>
   </si>
   <si>
     <t>Solicita energia elétrica para as barracas da pedreira.</t>
   </si>
   <si>
     <t>3041</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3041/requerimento_n_051_edimilson_jose.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3041/requerimento_n_051_edimilson_jose.pdf</t>
   </si>
   <si>
     <t>Solicita reforma e piçarra na estrada do Sítio Zé Paz I, próximo à entrada de Ailton.</t>
   </si>
   <si>
     <t>3042</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3042/requerimento_n_052_rhuan_ribeiro.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3042/requerimento_n_052_rhuan_ribeiro.pdf</t>
   </si>
   <si>
     <t>Solicita a construção da praça em frente ao Luizão</t>
   </si>
   <si>
     <t>3043</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3043/requerimento_n_053_rhuan_ribeiro.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3043/requerimento_n_053_rhuan_ribeiro.pdf</t>
   </si>
   <si>
     <t>Solicita atendimento no complexo de educação inclusiva.</t>
   </si>
   <si>
     <t>3045</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3045/requerimento_n_054_damasio_berto.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3045/requerimento_n_054_damasio_berto.pdf</t>
   </si>
   <si>
     <t>Solicita a abertura de estrada vicinal do Sítio Lajedo Preto para o Sítio Olho D'água do Gregório, deste Município.</t>
   </si>
   <si>
     <t>3044</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3044/requerimento_n_055_edimilson_jose.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3044/requerimento_n_055_edimilson_jose.pdf</t>
   </si>
   <si>
     <t>Solicita a disponibilização de lonas para cobertura dos veículos de coleta de lixo do Município de Dona Inês-PB.</t>
   </si>
   <si>
     <t>3081</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3081/requerimento_n_056-2025_rhuan_ribeiro.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3081/requerimento_n_056-2025_rhuan_ribeiro.pdf</t>
   </si>
   <si>
     <t>Solicita a abertura da Rua Ernesto Ramos e Rua Padre Luiz Deodato, no Bairro Tapuio.</t>
   </si>
   <si>
     <t>3082</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3082/requerimento_n_057-2025_rhuan_ribeiro.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3082/requerimento_n_057-2025_rhuan_ribeiro.pdf</t>
   </si>
   <si>
     <t>Solicita uma rampa de acessibilidade na calçada da Secretaria de Saúde, próximo a faixa de pedestre.</t>
   </si>
   <si>
     <t>3083</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3083/requerimento_n_058-2025_edimilson_jose.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3083/requerimento_n_058-2025_edimilson_jose.pdf</t>
   </si>
   <si>
     <t>Solicita piçarro na estrada do Sítio Lajedo Preto, próximo a Marli.</t>
   </si>
   <si>
     <t>3094</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3094/requerimento_n_059_rhuan_ribeiro.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3094/requerimento_n_059_rhuan_ribeiro.pdf</t>
   </si>
   <si>
     <t>Solicita um posto de saúde âncora para o Sítio Pimenta.</t>
   </si>
   <si>
     <t>3095</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3095/requerimento_n_060_rhuan_ribeiro.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3095/requerimento_n_060_rhuan_ribeiro.pdf</t>
   </si>
   <si>
     <t>Solicita o calçamento da Rua Juiz de Direito Doutor Neneu Ramos.</t>
   </si>
   <si>
     <t>3096</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3096/requerimento_n_061_damasio_berto.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3096/requerimento_n_061_damasio_berto.pdf</t>
   </si>
   <si>
     <t>Solicita a Reforma da Praça 17 de Novembro, localizada em frente à Escola Municipal Senador Humberto Lucena.</t>
   </si>
   <si>
     <t>3534</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3534/requerimento_62-2025.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3534/requerimento_62-2025.pdf</t>
   </si>
   <si>
     <t>Solicita uma lombada, próximo a João Barbosa no Sítio Queimadas na PB-103.</t>
   </si>
   <si>
     <t>3542</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3542/requerimento_n_063-2025_rhuan_ribeiro.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3542/requerimento_n_063-2025_rhuan_ribeiro.pdf</t>
   </si>
   <si>
     <t>Solicita a melhoria nos campos dos Sítios Queimadas e Lagoa do Braz.</t>
   </si>
   <si>
     <t>3143</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3143/requerimento_64-2025.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3143/requerimento_64-2025.pdf</t>
   </si>
   <si>
     <t>Solicita a estadualização da estrada que liga  Dona Inês /PB à cacimba de Dentro/PB.</t>
   </si>
   <si>
     <t>3132</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3132/requerimento_n_065-2025_edimilson_jose.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3132/requerimento_n_065-2025_edimilson_jose.pdf</t>
   </si>
   <si>
     <t>Solicita uma lombada na Rua Agenor de Azevedo Maia.</t>
   </si>
   <si>
     <t>3133</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3133/requerimento_n_066-2025_edimilson_jose.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3133/requerimento_n_066-2025_edimilson_jose.pdf</t>
   </si>
   <si>
     <t>Solicita calçamento para Rua Benedito Francisco Alves, no Bairro Nova Conquista.</t>
   </si>
   <si>
     <t>3134</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3134/requerimento_n_067-2025_edimilson_jose.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3134/requerimento_n_067-2025_edimilson_jose.pdf</t>
   </si>
   <si>
     <t>Solicita a reforma na estrada do Sítio Caco, próximo ao Senhor Manezinho até seu Arlindo Diogo, e piçarramento próximo ao mata burro.</t>
   </si>
   <si>
     <t>3135</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3135/requerimento_n_068-2025_edimilson_jose.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3135/requerimento_n_068-2025_edimilson_jose.pdf</t>
   </si>
   <si>
     <t>Solicita colocar proteções nos bueiros.</t>
   </si>
   <si>
     <t>3136</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3136/requerimento_n_069-2025_denilson_alves.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3136/requerimento_n_069-2025_denilson_alves.pdf</t>
   </si>
   <si>
     <t>Solicita uma cobertura para Creche Francisco Ferreira de Lima Neto.</t>
   </si>
   <si>
     <t>3530</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3530/requerimento_n_070-2025_denilson_alves.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3530/requerimento_n_070-2025_denilson_alves.pdf</t>
   </si>
   <si>
     <t>Solicita banheiro masculino e feminino, piso e vestiário no Ginásio Prefeito José Eugênio Cabral de Melo.</t>
   </si>
   <si>
     <t>3531</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3531/requerimento_n_071-2025_edimilson_jose.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3531/requerimento_n_071-2025_edimilson_jose.pdf</t>
   </si>
   <si>
     <t>Solicita a reforma na estrada do Sítio, próximo à piscina de Tico.</t>
   </si>
   <si>
     <t>3532</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3532/requerimento_n_072-2025_jeova_horacio.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3532/requerimento_n_072-2025_jeova_horacio.pdf</t>
   </si>
   <si>
     <t>Solicita-se que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito Municipal de Dona Inês, bem como à Secretaria Municipal de Infraestrutura, requerendo reforma ou construção e/ou instalação de banheiros públicos nas dependências do Estádio Municipal O Luizão localizado no Bairro Terra Prometida, neste Município.</t>
   </si>
   <si>
     <t>3533</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3533/requerimento_n_073-2025_jeova_horacio.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3533/requerimento_n_073-2025_jeova_horacio.pdf</t>
   </si>
   <si>
     <t>Solicita-se que seja encaminho ofício à Secretaria Municipal de Assistência Social e ao Excelentíssimo Senhor Prefeito Municipal de Dona Inês-PB, requerendo, com base no princípio de transparência e no direito constitucional de acesso à informação.</t>
   </si>
   <si>
     <t>3879</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3879/requerimento_n_074-2025_edimilson_jose_.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3879/requerimento_n_074-2025_edimilson_jose_.pdf</t>
   </si>
   <si>
     <t>Solicita a piçarra nas ladeiras dos Sítios Umarizinho, Pimenta e Pedra Lisa.</t>
   </si>
   <si>
     <t>3730</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3730/requerimento_075-2025_-_damasio_berto.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3730/requerimento_075-2025_-_damasio_berto.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de Portal nas entradas da cidade, pela PB 103.</t>
   </si>
   <si>
     <t>3731</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3731/requerimento_076-2025_-_damasio_berto.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3731/requerimento_076-2025_-_damasio_berto.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feita uma cobertura de piçarro, no trecho da Igreja de Serra do Sítio, até o final da estrada, no Povoado de Serra do Sítio.</t>
   </si>
   <si>
     <t>3732</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3732/requerimento_077-2025_-_damasio_berto.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3732/requerimento_077-2025_-_damasio_berto.pdf</t>
   </si>
   <si>
     <t>Solicita a melhoria no campo de futebol do Povoado de Serra do Sítio.</t>
   </si>
   <si>
     <t>3884</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3884/requerimento_78-2025.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3884/requerimento_78-2025.pdf</t>
   </si>
   <si>
     <t>Solicita Moção de pesar pelo falecimento da Sra. Lindalva Gomes Moreira.</t>
   </si>
   <si>
     <t>3885</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3885/requerimento_n_079-2025_jeova_horacio_.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3885/requerimento_n_079-2025_jeova_horacio_.pdf</t>
   </si>
   <si>
     <t>Solicita a criação da Copa Rual Comunitária no Município de Dona Inês/PB.</t>
   </si>
   <si>
     <t>3886</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3886/requerimento_n_080-2025_jeova_horacio_.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3886/requerimento_n_080-2025_jeova_horacio_.pdf</t>
   </si>
   <si>
     <t>Solicita a criação de curso de Libras para a população e capacitação continuada dos profissionais já atuantes em Libras no Município de Dona Inês/PB.</t>
   </si>
   <si>
     <t>3887</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3887/requerimento_n_081-2025_edimilson_jose.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3887/requerimento_n_081-2025_edimilson_jose.pdf</t>
   </si>
   <si>
     <t>Solicita a retirada do esgoto na Rua José Lucas de Araújo, em frente a casa de "Bone".</t>
   </si>
   <si>
     <t>3894</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3894/requerimento-82.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3894/requerimento-82.pdf</t>
   </si>
   <si>
     <t>Solicita o calçamento da Rua José Roberto Idalino</t>
   </si>
   <si>
     <t>3895</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3895/requerimento_83-2025.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3895/requerimento_83-2025.pdf</t>
   </si>
   <si>
     <t>Solicita o calçamento da Rua Delegado Clodoval Justino de Araújo.</t>
   </si>
   <si>
     <t>3896</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3896/requerimento_84-2025.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3896/requerimento_84-2025.pdf</t>
   </si>
   <si>
     <t>Solicita a limpeza das covas do cemitério público municipal.</t>
   </si>
   <si>
     <t>3897</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3897/requerimento_85-2025.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3897/requerimento_85-2025.pdf</t>
   </si>
   <si>
     <t>Solicita a melhoria do matadouro público municipal.</t>
   </si>
   <si>
     <t>3901</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3901/requerimento_no_086-2025_-_edimilson_jose.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3901/requerimento_no_086-2025_-_edimilson_jose.pdf</t>
   </si>
   <si>
     <t>Solicita a melhoria da Estrada do Sítio Raimundo</t>
   </si>
   <si>
     <t>3902</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3902/requerimento_no_087-2025_-_edimilson_jose.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3902/requerimento_no_087-2025_-_edimilson_jose.pdf</t>
   </si>
   <si>
     <t>Solicita o calçamento da via vicinal compreendida pelo trecho da ladeira da Pedreira, sentido Sítio Pimenta, até chegar ao Cemitério Municipal.</t>
   </si>
   <si>
     <t>3903</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>ROGÉRIO MOREIRA</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3903/requerimento_no_088-2025_-_rogerio_moreira.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3903/requerimento_no_088-2025_-_rogerio_moreira.pdf</t>
   </si>
   <si>
     <t>Solicita a execução de uma Passagem Molhada no Riacho do Sítio Pedra Lavada.</t>
   </si>
   <si>
     <t>3908</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3908/requerimento_n89-2025.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3908/requerimento_n89-2025.pdf</t>
   </si>
   <si>
     <t>Solicita a autorização da Lei 549/2010 que regulamenta as atividades insalubres</t>
   </si>
   <si>
     <t>3909</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3909/requerimento_n90-2025.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3909/requerimento_n90-2025.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de banheiros masculino e feminino para a Praça do Trabalhador.</t>
   </si>
   <si>
     <t>3910</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3910/requerimento_n91-2025.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3910/requerimento_n91-2025.pdf</t>
   </si>
   <si>
     <t>Solicita a reforma da estrada vicinal denominada estrada de Betinho da Mata (Sítio Caco).</t>
   </si>
   <si>
     <t>3911</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3911/requerimento_n92-2025.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3911/requerimento_n92-2025.pdf</t>
   </si>
   <si>
     <t>Solicita a reforma da estrada vicinal que liga Paulo Brás ao Sítio Mata.</t>
   </si>
   <si>
     <t>3913</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3913/requerimento_no_093-2025_-_edimilson_jose.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3913/requerimento_no_093-2025_-_edimilson_jose.pdf</t>
   </si>
   <si>
     <t>Solicita a melhoria do canal que tem início na Rodovia Prefeito Mozart Bezerra Cavalcanti e tendo seu fim no Açude da Serra.</t>
   </si>
   <si>
     <t>3914</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3914/requerimento_n_094-2025_rhuan_ribeiro.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3914/requerimento_n_094-2025_rhuan_ribeiro.pdf</t>
   </si>
   <si>
     <t>Solicita a disponibilidade de um ar-condicionado, um toldo e uma geladeira para a Casa de Velório, deste Município.</t>
   </si>
   <si>
     <t>3915</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3915/requerimento_n_095-2025_rhuan_ribeiro.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3915/requerimento_n_095-2025_rhuan_ribeiro.pdf</t>
   </si>
   <si>
     <t>Solicita a extensão de rede elétrica para a Rua Francisco Luiz Soares, deste Município.</t>
   </si>
   <si>
     <t>3916</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3916/requerimento_n_096-2025_rhuan_ribeiro.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3916/requerimento_n_096-2025_rhuan_ribeiro.pdf</t>
   </si>
   <si>
     <t>Solicita a reforma da praça em frente a Antônio Braz.</t>
   </si>
   <si>
     <t>3917</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3917/requerimento_n_097-2025_denilson_alves.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3917/requerimento_n_097-2025_denilson_alves.pdf</t>
   </si>
   <si>
     <t>Solicita que seja calçada a ladeira do Sítio Zé Paz, sentido Dema Henrique.</t>
   </si>
   <si>
     <t>3922</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3922/requerimento_n98.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3922/requerimento_n98.pdf</t>
   </si>
   <si>
     <t>Solicita a melhoria na estrada do Sítio Lagoa do Braz.</t>
   </si>
   <si>
     <t>3923</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3923/requerimento_n99.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3923/requerimento_n99.pdf</t>
   </si>
   <si>
     <t>Solicita a melhoria da estrada no Sítio Brejinho, inciando em frente ao Senhor Mané Mendes e tendo seu fim próximo ao Senhor Véi de Niná.</t>
   </si>
   <si>
     <t>3924</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3924/requerimento_n100.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3924/requerimento_n100.pdf</t>
   </si>
   <si>
     <t>Solicita a disponibilidade de uma viatura para a Guarda Municipal do Município de Dona Inês/PB.</t>
   </si>
   <si>
     <t>3928</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3928/requerimento_n10120250925_07492279.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3928/requerimento_n10120250925_07492279.pdf</t>
   </si>
   <si>
     <t>Solicita a canalização do esgoto da Rua Júlia Gomes, no trecho da Praça Benedita Vieira até o encontro da Rua Roberto Idalino com a Rua José Rodrigues de Lima, no bairro Nova Conquista.</t>
   </si>
   <si>
     <t>3932</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3932/requerimento_n_102-2025_-_vereadores.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3932/requerimento_n_102-2025_-_vereadores.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de lixeiras nos principais espaços públicos da cidade.</t>
   </si>
   <si>
     <t>3933</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3933/requerimento_n_103-2025_-_rhuan_ribeiro.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3933/requerimento_n_103-2025_-_rhuan_ribeiro.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de uma rede Wi-Fi pública, na Praça Nivaldo Cândido.</t>
   </si>
   <si>
     <t>3934</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3934/requerimento_n104-2025.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3934/requerimento_n104-2025.pdf</t>
   </si>
   <si>
     <t>Solicita a disponibilidade de uma linha de ônibus de Dona Inês à Campina Grande.</t>
   </si>
   <si>
     <t>3935</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3935/requerimento_n_105-2025_-_edimilson_jose.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3935/requerimento_n_105-2025_-_edimilson_jose.pdf</t>
   </si>
   <si>
     <t>Solicita melhoria dos banheiros, ampliação da cozinha e troca da caixa d'água na Escola Municipal Paulo Freire, na Comunidade Cruz da Menina.</t>
   </si>
   <si>
     <t>3936</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3936/requerimento_n106-2025.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3936/requerimento_n106-2025.pdf</t>
   </si>
   <si>
     <t>Solicita água encanada para os Bairros: Nova Conquista, Governador José Maranhão, Tapuio e Glória, desta cidade de Dona Inês/PB.</t>
   </si>
   <si>
     <t>3937</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3937/requerimento_n_107-2025_-_jeova_horacio.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3937/requerimento_n_107-2025_-_jeova_horacio.pdf</t>
   </si>
   <si>
     <t>Solicita a Instalação de banheiros e vestiários nos campos de futebol onde são realizados torneios municipais.</t>
   </si>
   <si>
     <t>3946</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3946/requerimento_n_108-2025_-_edimilson_jose.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3946/requerimento_n_108-2025_-_edimilson_jose.pdf</t>
   </si>
   <si>
     <t>Solicita a continuidade do calçamento da Rua Francisco Luiz Soares.</t>
   </si>
   <si>
     <t>3947</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3947/requerimento_n_109-2025_-_rogerio_de_araujo.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3947/requerimento_n_109-2025_-_rogerio_de_araujo.pdf</t>
   </si>
   <si>
     <t>Solicita a reforma da passagem molhada do Sítio Caiçara.</t>
   </si>
   <si>
     <t>3948</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3948/requerimento_n_110-2025_-_denilson_alves.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3948/requerimento_n_110-2025_-_denilson_alves.pdf</t>
   </si>
   <si>
     <t>Solicita que seja calçada a Rua Prefeito Francisco Avelino.</t>
   </si>
   <si>
     <t>3949</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3949/requerimento_n_111-2025_-_jeova_horacio.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3949/requerimento_n_111-2025_-_jeova_horacio.pdf</t>
   </si>
   <si>
     <t>Solicita que seja oficiado à Secretaria Municipal de Assistência Social para que implante um programa de atendimento mensal nas escolas públicas do Município, em parceria com barbeiros e cabeleireiros locais.</t>
   </si>
   <si>
     <t>3950</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3950/requerimento_n_112-2025.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3950/requerimento_n_112-2025.pdf</t>
   </si>
   <si>
     <t>Solicita o roço dos matos da PB-103, Rodovia Prefeito Mozart Bezerra.</t>
   </si>
   <si>
     <t>3960</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3960/requerimento_no_113-2025_-_edimilson_jose.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3960/requerimento_no_113-2025_-_edimilson_jose.pdf</t>
   </si>
   <si>
     <t>Solicita a revitalização da estrada da Beira do Rio em sentido Kia até Derlan, no Sítio Umarizinho.</t>
   </si>
   <si>
     <t>3964</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3964/requerimento_n_114-2025_-_rhuan_ribeiro.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3964/requerimento_n_114-2025_-_rhuan_ribeiro.pdf</t>
   </si>
   <si>
     <t>Solicita moção de aplausos para o Cabo Varela (José Varela Filho).</t>
   </si>
   <si>
     <t>3969</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>Solicita moção de aplausos às Festa de Nossa Senhora Aparecida das Comunidades de Serra do Sítio, Canafístula e Jardim Primavera.</t>
   </si>
   <si>
     <t>3970</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3970/requerimento_no_116-2025_-_denilson_alves.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3970/requerimento_no_116-2025_-_denilson_alves.pdf</t>
   </si>
   <si>
     <t>Solicita a limpeza do açude no Sítio Mela Bode, próximo a senhora Marinês.</t>
   </si>
   <si>
     <t>3975</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3975/requerimento_no_117-2025_-_jeova_horacio_.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3975/requerimento_no_117-2025_-_jeova_horacio_.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de uma ponte no Sítio Seixo zona rural deste Município ligando Dona Inês ao Município de Riachão</t>
   </si>
   <si>
     <t>3976</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3976/requerimento_no_118-2025_-_jeova_horacio_.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3976/requerimento_no_118-2025_-_jeova_horacio_.pdf</t>
   </si>
   <si>
     <t>Solicita a criação de Programa de apoia para construção de túmulos de famílias carentes.</t>
   </si>
   <si>
     <t>3977</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3977/requerimento_no_119-2025_-_jeova_horacio_.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3977/requerimento_no_119-2025_-_jeova_horacio_.pdf</t>
   </si>
   <si>
     <t>Solicita a criação do Programa Municipal do Sopão Solidário.</t>
   </si>
   <si>
     <t>3987</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3987/requerimento_no_120-2025_-_edimilson_jose.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3987/requerimento_no_120-2025_-_edimilson_jose.pdf</t>
   </si>
   <si>
     <t>Solicita a continuidade do calçamento e a encanação de água da Rua Padre Luiz Deodato.</t>
   </si>
   <si>
     <t>3988</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3988/requerimento_no_121-2025_-_edimilson_jose.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3988/requerimento_no_121-2025_-_edimilson_jose.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de uma Casa para o Senhor Antônio Babau, na Rua Ana de Sousa Maciel, deste Município.</t>
   </si>
   <si>
     <t>3989</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3989/requerimento_no_122-2025_-_edimilson_jose.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3989/requerimento_no_122-2025_-_edimilson_jose.pdf</t>
   </si>
   <si>
     <t>Solicita a colocação de barro próximo ao Tanque da Pedreira.</t>
   </si>
   <si>
     <t>3990</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3990/requerimento_no_123-2025_-_edimilson_jose.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3990/requerimento_no_123-2025_-_edimilson_jose.pdf</t>
   </si>
   <si>
     <t>Solicita a revitalização da estrada do Sítio Zé Paz da Serra.</t>
   </si>
   <si>
     <t>3991</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>Solicita a implantação de uma lombada na Rodovia Prefeito Mozart Bezerra Cavalcanti.</t>
   </si>
   <si>
     <t>3100</t>
   </si>
   <si>
     <t>VI</t>
   </si>
   <si>
     <t>Veto Integral</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3100/veto_no._01_-_projeto_de_lei_legislativo.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3100/veto_no._01_-_projeto_de_lei_legislativo.pdf</t>
   </si>
   <si>
     <t>VETA PROJETO DE LEI MUNICIPAL DE N° 20/2025, oriundo do Poder Legislativo, que institui o programa Música nas Escolas, e dá outras providências.</t>
   </si>
   <si>
     <t>3010</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
     <t>Leis</t>
   </si>
   <si>
     <t>Lei Ordinária Municipal</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3010/lei-no-1025-25-que-dispoe-sobre-a-criacao-da-corregedoria-e-ouvidoria-da-guarda-civil-municipal-de-dona-ines-pb.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3010/lei-no-1025-25-que-dispoe-sobre-a-criacao-da-corregedoria-e-ouvidoria-da-guarda-civil-municipal-de-dona-ines-pb.pdf</t>
   </si>
   <si>
     <t>Lei Municipal N° 1025/2025 – DISPÕE SOBRE A CRIAÇÃO DA CORREGEDORIA E OUVIDORIA DA GUARDA CIVIL MUNICIPAL DE DONA INÊS - PB E DÁ OUTRAS PROVIDÊNCIAS PERANTE A LEI FEDERAL Nº 13.022/14, QUE DISPÕE SOBRE O ESTATUTO GERAL DAS GUARDAS MUNICIPAIS, ASSIM COMO DEMAIS LEGISLAÇÕES VIGENTES.</t>
   </si>
   <si>
     <t>3011</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3011/lei-no-1026-25-dispoe-sobre-a-criacao-a-organizacao-e-a-estrutura-do-conselho-municipal-de-seguranca-publica.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3011/lei-no-1026-25-dispoe-sobre-a-criacao-a-organizacao-e-a-estrutura-do-conselho-municipal-de-seguranca-publica.pdf</t>
   </si>
   <si>
     <t>Lei Municipal N° 1026/2025 – DISPÕE SOBRE A CRIAÇÃO, ORGANIZAÇÃO E A ESTRUTURA DO CONSELHO MUNICIPAL DE SEGURANÇA PÚBLICA - COMSEP E O FUNDO MUNICIPAL DE SEGURANÇA PÚBLICA FUMSEP DE DONA INÊS - PB E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3012</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3012/lei-no-1027-25-altera-a-estrutura-administrativa-com-o-objetivo-de-otimizar-processo-de-eficiencia-e-reducao-de-custos.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3012/lei-no-1027-25-altera-a-estrutura-administrativa-com-o-objetivo-de-otimizar-processo-de-eficiencia-e-reducao-de-custos.pdf</t>
   </si>
   <si>
     <t>Lei Municipal N° 1027/2025 – ALTERA A ESTRUTURA ADMINISTRATIVA COM O OBJETIVO DE OTIMIZAR PROCESSO DE EFICIÊNCIA E REDUÇÃO DE CUSTOS, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3013</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3013/lei-no-1028-25-criacao-de-cargos-e-fixa-a-remuneracao-camara-municipal-3.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3013/lei-no-1028-25-criacao-de-cargos-e-fixa-a-remuneracao-camara-municipal-3.pdf</t>
   </si>
   <si>
     <t>Lei Municipal N° 1028/2025 – DISPÕE SOBRE ALTERAÇÃO NA LEI 715/2015, COM A CRIAÇÃO DE CARGOS DE PROVIMENTO EM COMISSÃO DA CÂMARA MUNICIPAL DE DONA INÊS/PB, FIXA OS VENCIMENTOS E REMUNERAÇÃO DOS CARGOS EFETIVOS E COMISSIONADOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3014</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3014/lei-no-1029-25-dispoe-sobre-alteracoes-na-lei-no-433-de-10-de-marco-de-2005-.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3014/lei-no-1029-25-dispoe-sobre-alteracoes-na-lei-no-433-de-10-de-marco-de-2005-.pdf</t>
   </si>
   <si>
     <t>Lei Municipal N° 1029/2025 – DISPÕE SOBRE ALTERAÇÕES NA LEI N°433 DE 10 DE MARÇO DE 2005, QUE "FIXA VALORES DAS DESPESAS COM DIÁRIAS E TRANSPORTE NAS VIAGENS DO PRESIDENTE, DOS VEREADORES E DOS SERVIDORES DA CÂMARA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>3015</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3015/lei-no-1030-25-atualiza-a-lei-municipal-no.-689-de-2014-que-cria-a-guarda-municipal-de-dona-ines.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3015/lei-no-1030-25-atualiza-a-lei-municipal-no.-689-de-2014-que-cria-a-guarda-municipal-de-dona-ines.pdf</t>
   </si>
   <si>
     <t>Lei Municipal N° 1030/2025 – ATUALIZA A LEI MUNICIPAL N°. 689/2014 QUE CRIA A GUARDA MUNICIPAL DE DONA INÊS E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>3016</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3016/lei-no-1031-25-altera-a-lei-municipal-421-de-dezessete-de-maio-de-2004.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3016/lei-no-1031-25-altera-a-lei-municipal-421-de-dezessete-de-maio-de-2004.pdf</t>
   </si>
   <si>
     <t>Lei Municipal N° 1031/2025 – ALTERA A LEI MUNICIPAL 421, DE DEZESSETE DE MAIO DE 2004 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>3017</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3017/lei-no-1032-25-autoriza-a-abertura-de-credito-especial.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3017/lei-no-1032-25-autoriza-a-abertura-de-credito-especial.pdf</t>
   </si>
   <si>
     <t>Lei Municipal N° 1032/2025 – AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO DO EXERCÍCIO DE 2025 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>3018</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3018/lei-no-1033-25-altera-a-lei-municipal-no.-730-de-2016-e-da-outras-providencias.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3018/lei-no-1033-25-altera-a-lei-municipal-no.-730-de-2016-e-da-outras-providencias.pdf</t>
   </si>
   <si>
     <t>Lei Municipal N° 1033/2025 – ALTERA A LEI MUNICIPAL N°. 730/2016 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>3019</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3019/lei-no-1034-2025-cria-vaga-no-quadro-de-servidores-efetivos.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3019/lei-no-1034-2025-cria-vaga-no-quadro-de-servidores-efetivos.pdf</t>
   </si>
   <si>
     <t>Lei Municipal N° 1034/2025 – CRIA VAGA NO QUADRO DE SERVIDORES EFETIVOS, ALTERA ATRIBUIÇÕES E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>3020</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3020/lei-no-1035-2025-altera-a-lei-ordinaria-municipal-no527-de-2009-que-cria-o-fundo-municipal-de-habitacao-e-interesse-social.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3020/lei-no-1035-2025-altera-a-lei-ordinaria-municipal-no527-de-2009-que-cria-o-fundo-municipal-de-habitacao-e-interesse-social.pdf</t>
   </si>
   <si>
     <t>Lei Municipal N° 1035/2025 – ALTERA A LEI ORDINÁRIA MUNICIPAL N°527/2009, QUE CRIA O FUNDO MUNICIPAL DE HABITAÇÃO E INTERESSE SOCIAL E INSTITUIU CONSELHO GESTOR E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>3021</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3021/lei-no-1036-2025-cria-e-regulamenta-o-conselho-municipal-de-promocao-da-igualdade-racial.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3021/lei-no-1036-2025-cria-e-regulamenta-o-conselho-municipal-de-promocao-da-igualdade-racial.pdf</t>
   </si>
   <si>
     <t>Lei Municipal N° 1036/2025 – CRIA E REGULAMENTA O CONSELHO MUNICIPAL DE PROMOÇÃO DA IGUALDADE RACIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3022</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3022/lei-no-1037-2025-institui-a-semana-de-enfrentamento-a-violencia-domestica-e-familiar-contra-as-mulheres.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3022/lei-no-1037-2025-institui-a-semana-de-enfrentamento-a-violencia-domestica-e-familiar-contra-as-mulheres.pdf</t>
   </si>
   <si>
     <t>Lei Municipal N° 1037/2025 – INSTITUI A SEMANA DE ENFRENTAMENTO A VIOLÊNCIA DOMÉSTICA E FAMILIAR CONTRA AS MULHERES.</t>
   </si>
   <si>
     <t>3023</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3023/lei-no-1038-2025-institui-no-ambito-municipal-o-mes-de-valorizacao-das-mulheres-e-enfrentamento-a-violencia-de-genero.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3023/lei-no-1038-2025-institui-no-ambito-municipal-o-mes-de-valorizacao-das-mulheres-e-enfrentamento-a-violencia-de-genero.pdf</t>
   </si>
   <si>
     <t>Lei Municipal N° 1038/2025 – INSTITUI, NO ÂMBITO MUNICIPAL, O MÊS DE VALORIZAÇÃO DAS MULHERES E ENFRENTAMENTO A VIOLÊNCIA DE GÊNERO.</t>
   </si>
   <si>
     <t>3024</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3024/lei-no-1039-altera-as-estruturas-da-secretaria-de-saude-cria-vaga-no-quadro-de-servidores-comissionados-com-as-devidas-atribuicoes-e-da-outras-providencias.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3024/lei-no-1039-altera-as-estruturas-da-secretaria-de-saude-cria-vaga-no-quadro-de-servidores-comissionados-com-as-devidas-atribuicoes-e-da-outras-providencias.pdf</t>
   </si>
   <si>
     <t>Lei Municipal N° 1039/2025 – ALTERA AS ESTRUTURAS DA SECRETARIA DE SAUDE, CRIA VAGA NO QUADRO DE SERVIDORES COMISSIONADOS, COM AS DEVIDAS ATRIBUIÇÕES E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>3025</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3025/lei-no-1040-autoriza-o-chefe-do-executivo-celebrar-convenio-com-a-fundacao-napoleao-laureano-e-da-outras-providencias.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3025/lei-no-1040-autoriza-o-chefe-do-executivo-celebrar-convenio-com-a-fundacao-napoleao-laureano-e-da-outras-providencias.pdf</t>
   </si>
   <si>
     <t>Lei Municipal N° 1040/2025 – AUTORIZA O CHEFE DO EXECUTIVO CELEBRAR CONVENIO COM A FUNDAÇÃO NAPOLEÃO LAUREANO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3074</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3074/lei-no-1041-cria-samdi.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3074/lei-no-1041-cria-samdi.pdf</t>
   </si>
   <si>
     <t>Lei Municipal N° 1041/2025 – DISPÕE SOBRE A CRIAÇÃO DO SISTEMA DE AVALIAÇÃO MUNICIPAL DE DONA INÊS (SAMDI) PARA O ENSINO FUNDAMENTAL, NO MUNICÍPIO DE DONA INÊS/PB, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3075</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3075/lei-no-1042-institui-o-dia-da-alfabetizacao-no-municipio-de-dona-ines.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3075/lei-no-1042-institui-o-dia-da-alfabetizacao-no-municipio-de-dona-ines.pdf</t>
   </si>
   <si>
     <t>Lei Municipal N° 1042/2025 – INSTITUI O DIA DA ALFABETIZAÇÃO NO MUNICÍPIO DE DONA INÊS, A SER COMEMORADO EM 14 DE NOVEMBRO, E ESTABELECE DIRETRIZES PARA A PROMOÇÃO DE BOAS PRÁTICAS EDUCACIONAIS VOLTADAS À ALFABETIZAÇÃO NA REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>3076</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3076/lei-no-1043-atualiza-o-sistema-municipal-de-educacao.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3076/lei-no-1043-atualiza-o-sistema-municipal-de-educacao.pdf</t>
   </si>
   <si>
     <t>Lei Municipal N° 1043/2025 – DISPÕE SOBRE A ATUALIZAÇÃO DO SISTEMA MUNICIPAL DE EDUCAÇÃO DO MUNICÍPIO DE DONA INÊS E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>3084</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3084/lei-no-1044-denomina-de-professora-vilma-almeida-de-araujo-o-predio-do-cemcap-centro-municipal-de-capacitacao-de-professores-2.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3084/lei-no-1044-denomina-de-professora-vilma-almeida-de-araujo-o-predio-do-cemcap-centro-municipal-de-capacitacao-de-professores-2.pdf</t>
   </si>
   <si>
     <t>Lei Municipal N° 1044/2025 – DENOMINA DE PROFESSORA VILMA ALMEIDA DA SILVA, O PRÉDIO DO CEMCAP (CENTRO MUNICIPAL DE CAPACITAÇÃO DE PROFESSORES) LOCALIZADO NA PRAÇA VEREADOR NIVALDO CÂNDIDO DE ARAÚJO, NO BAIRRO NOVA CONQUISTA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3088</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3088/lei-no-1045-altera-a-lei-municipal-925-2022.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3088/lei-no-1045-altera-a-lei-municipal-925-2022.pdf</t>
   </si>
   <si>
     <t>Lei Municipal N° 1045/2025 – ALTERA A LEI MUNICIPAL 925/2022 QUE DEFINE AS DIRETRIZES GERAIS A SEREM OBSERVADAS NA IMPLANTAÇÃO DA POLÍTICA DE EDUCAÇÃO EM ESCOLA DE TEMPO INTEGRAL.</t>
   </si>
   <si>
     <t>3089</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3089/lei-no-1046-autoriza-a-alienacao-bens-moveis-inserviveis-a-gestao-publica-municipal-e-da-outras-providencias.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3089/lei-no-1046-autoriza-a-alienacao-bens-moveis-inserviveis-a-gestao-publica-municipal-e-da-outras-providencias.pdf</t>
   </si>
   <si>
     <t>Lei Municipal N° 1046/2025 – AUTORIZA A ALIENAÇÃO BENS MOVEIS INSERVÍVEIS A GESTÃO PÚBLICA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3090</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3090/lei-no-1047-amigo-da-natureza.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3090/lei-no-1047-amigo-da-natureza.pdf</t>
   </si>
   <si>
     <t>Lei Municipal N° 1047/2025 – INSTITUI A CAMPANHA "AMIGO DA NATUREZA" QUE DISPÕE SOBRE MEDIDAS DE PRESERVAÇÃO DO MEIO AMBIENTE E DE EDUCAÇÃO AMBIENTAL POR MEIO DO PLANTIO COLETIVO DE MUDAS DE ÁRVORES NATIVAS.</t>
   </si>
   <si>
     <t>3091</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3091/lei-no-1048-dispoe-sobre-as-aplicacoes-dos-recursos-financeiros-do-instituto-municipal-de-previdencia-dos-servidores-publicos--impresp.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3091/lei-no-1048-dispoe-sobre-as-aplicacoes-dos-recursos-financeiros-do-instituto-municipal-de-previdencia-dos-servidores-publicos--impresp.pdf</t>
   </si>
   <si>
     <t>Lei Municipal N° 1048/2025 – DISPÕE SOBRE AS APLICAÇÕES DOS RECURSOS FINANCEIROS DOS SERVIDORES PÚBLICOS - IMPRESP, COM BASE NO INCISO IV E NO PARÁGRAFO ÚNICO DO ART. 6° DA LEI N 9.717, DE 27 DE NOVEMBRO DE 1998, E NO ART. 9°, § 7°, DA EMENDA CONSTITUCIONAL N° 103, DE 12 DE NOVEMBRO DE 2019, RESOLUÇÃO CMN N° 4.963, DE 25 DE NOVEMBRO DE 2021, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>3141</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3141/lei-no-1049-regulamenta-o-artigo-88-da-lei-organica-do-municipio-de-dona-ines-para-instituir-a-politica-municipal-de-fomento-a-economia-solidaria-1.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3141/lei-no-1049-regulamenta-o-artigo-88-da-lei-organica-do-municipio-de-dona-ines-para-instituir-a-politica-municipal-de-fomento-a-economia-solidaria-1.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O ARTIGO 88 DA LEI ORGÂNICA DO MUNICÍPIO DE DONA INÊS PARA INSTITUIR A POLÍTICA MUNICIPAL DE FOMENTO À ECONOMIA SOLIDÁRIA, CRIA O CONSELHO MUNICIPAL E O FUNDO MUNICIPAL DE ECONOMIA SOLIDÁRIA NO MUNICÍPIO DE DONA INÊS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3142</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3142/lei-no-1050.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3142/lei-no-1050.pdf</t>
   </si>
   <si>
     <t>ESTABELECE DIRETRIZES PARA ELABORAÇÃO DO ORÇAMENTO GERAL DO MUNICÍPIO PARA O EXERCÍCIO DE 2026 E ADOTA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>3880</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3880/lei_municipal_1051.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3880/lei_municipal_1051.pdf</t>
   </si>
   <si>
     <t>AUTORIZA NO ÂMBITO DO MUNICÍPIO, NOS TERMOS DA POLÍTICA NACIONAL DA ATENÇÃO PRIMARIA À SAÚDE, O INCENTIVO FINANCEIRO VARIÁVEL POR DESEMPENHO PARA AS EQUIPES DE SAÚDE BUCAL (ESB) E EQUIPES DE SAÚDE DA FAMÍLIA (ESF), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3881</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3881/lei-no-1052-cria-o-sistema-de-estrada-municipais-que-interliga-ao-sistema-viario-urbano-integrado-ao-sistema-viario-estadual-e-da-outras-providencias.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3881/lei-no-1052-cria-o-sistema-de-estrada-municipais-que-interliga-ao-sistema-viario-urbano-integrado-ao-sistema-viario-estadual-e-da-outras-providencias.pdf</t>
   </si>
   <si>
     <t>CRIA O SISTEMA DE ESTRADAS MUNICIPAIS QUE INTERLIGA AO SISTEMA VIÁRIO URBANO INTEGRADO AO SISTEMA VARIO ESTADUAL E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>3882</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3882/lei-complementar-no-1053-atividade-docente-60-minutos.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3882/lei-complementar-no-1053-atividade-docente-60-minutos.pdf</t>
   </si>
   <si>
     <t>O PREFEITO DO MUNICÍPIO DE DONA INÊS, Estado da Paraíba, no uso das atribuições legais conferidas pelo Art. 18 da Lei Orgânica Municipal, faço saber que a Câmara Municipal aprovou e eu sanciono a seguinte Lei:_x000D_
 Art. 1º. Os Inciso II e IV do Art. 147. da Lei Complementar Municipal nº. 1.043/2025, passam vigorar com a seguinte redação._x000D_
 II. O tempo destinado às atividades docentes será mensurado em horas de 60 (sessenta) minutos._x000D_
 IV – hora-aula integrante aquela remanescente, destinada a complementação da carga horaria semanal, cujo cumprimento obrigatoriamente se dará na unidade educacional, sob a forma de hora aula, a ser definida pelo gestor da Secretaria Municipal de Educação atendida as necessidades da unidade._x000D_
 Art. 2º. Esta Lei entrará em vigor na data de sua publicação._x000D_
 Art. 3º. Revogam-se as disposições em contrário.</t>
   </si>
   <si>
     <t>3883</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3883/lei-complementar-no-1054.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3883/lei-complementar-no-1054.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO MUNICIPAL DE POLÍTICA PARA MULHERES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3891</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3891/lei-no-1055-altera-a-lei-municipal-no-916-2022-de-19-de-maio-de-2022.-dispoe-sobre-a-constituicao-do-servico-de-inspecao-municipal.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3891/lei-no-1055-altera-a-lei-municipal-no-916-2022-de-19-de-maio-de-2022.-dispoe-sobre-a-constituicao-do-servico-de-inspecao-municipal.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N°916/2022, DE 19 DE MAIO DE 2022. DISPÕE SOBRE A CONSTITUIÇÃO DO SERVIÇO DE INSPEÇÃO MUNICIPAL E OS PROCEDIMENTOS DE INSPEÇÃO SANITÁRIA EM ESTABELECIMENTOS QUE PRODUZAM PRODUTOS DE ORIGEM ANIMAL E VEGETAL NO MUNICÍPIO DE DONA INÊS-PB E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3904</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3904/lei-no-1056-de-2025-dispoe-sobre-o-uso-de-bens-publicos-por-terceiros-na-forma-do-art.-6o.-da-lei-organica-municipal-de-04-de-abril-de-1990-e-da-outras-providencias.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3904/lei-no-1056-de-2025-dispoe-sobre-o-uso-de-bens-publicos-por-terceiros-na-forma-do-art.-6o.-da-lei-organica-municipal-de-04-de-abril-de-1990-e-da-outras-providencias.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O USO DE BENS PÚBLICOS POR TERCEIROS NA FORMA DO ART. 6º. DA LEI ORGÂNICA MUNICIPAL DE 04 DE ABRIL DE 1990 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3905</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3905/lei-no-1057-de-2025-altera-a-composicao-do-conselho-municipal-de-promocao-da-igualdade-racial.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3905/lei-no-1057-de-2025-altera-a-composicao-do-conselho-municipal-de-promocao-da-igualdade-racial.pdf</t>
   </si>
   <si>
     <t>Altera a composição do Conselho Municipal de Promoção da Igualdade Racial, instituído pela Lei Municipal nº 1036/2025, e dá outras providências.</t>
   </si>
   <si>
     <t>3906</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3906/lei-no-1058-de-2025-institui-a-politica-municipal-da-juventude-no-ambito-deste-municipio-e-da-outras-providencias.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3906/lei-no-1058-de-2025-institui-a-politica-municipal-da-juventude-no-ambito-deste-municipio-e-da-outras-providencias.pdf</t>
   </si>
   <si>
     <t>3907</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3907/lei-no-1059-de-2025-institui-o-programa-de-economia-solidaria-combate-a-pobreza-e-desenvolvimento-economico-e-social-2.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3907/lei-no-1059-de-2025-institui-o-programa-de-economia-solidaria-combate-a-pobreza-e-desenvolvimento-economico-e-social-2.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE ECONOMIA SOLIDÁRIA, COMBATE À POBREZA E DESENVOLVIMENTO ECONÔMICO E SOCIAL, O BANCO SOLIDÁRIO MUNICIPAL E A MOEDA SOCIAL DO MUNICÍPIO DE DONA INÊS-PB</t>
   </si>
   <si>
     <t>3927</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3927/lei-no-1060-delimita-o-perimetro-urbano-do-municipio-de-dona-ines-pb-na-forma-das-coordenadas-geograficas-constante-do-memorial-descritivo.-e-da-outras-providencias.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3927/lei-no-1060-delimita-o-perimetro-urbano-do-municipio-de-dona-ines-pb-na-forma-das-coordenadas-geograficas-constante-do-memorial-descritivo.-e-da-outras-providencias.pdf</t>
   </si>
   <si>
     <t>DELIMITA O PERÍMETRO URBANO DO MUNICÍPIO DE DONA INÊS-PB, NA FORMA DAS COORDENADAS GEOGRÁFICAS CONSTANTE DO MEMORIAL DESCRITIVO. E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3951</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3951/lei-no-1061-dispoe-sobre-o-reconhecimento-da-festa-de-nossa-senhora-aparecida-realizada-na-localidade-de-serra-do-sitio.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3951/lei-no-1061-dispoe-sobre-o-reconhecimento-da-festa-de-nossa-senhora-aparecida-realizada-na-localidade-de-serra-do-sitio.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O RECONHECIMENTO DA FESTA DE NOSSA SENHORA APARECIDA, REALIZADA NA LOCALIDADE DE SERRA DO SÍTIO, COMO PATRIMÔNIO CULTURAL E IMATERIAL DO MUNÍCIPIO DE DONA INÊS/PB.</t>
   </si>
   <si>
     <t>3952</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3952/lei-no-1062-altera-a-lei-municipal-no-930-2022-de-09-de-setembro-de-2022.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3952/lei-no-1062-altera-a-lei-municipal-no-930-2022-de-09-de-setembro-de-2022.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N° 930/2022, DE 09 DE SETEMBRO DE 2022.</t>
   </si>
   <si>
     <t>3953</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3953/lei-no-1063-reconhece-a-lingua-brasileira-de-sinais-como-segunda-no-municipio.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3953/lei-no-1063-reconhece-a-lingua-brasileira-de-sinais-como-segunda-no-municipio.pdf</t>
   </si>
   <si>
     <t>“RECONHECE A LÍNGUA BRASILEIRA DE SINAIS – LIBRAS COMO A SEGUNDA LÍNGUA OFICIAL NO MUNICÍPIO DE DONA INÊS E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>3954</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3954/lei-no-1064-estabelece-que-o-cargo-de-secretario-municipal-e-adjunto-e-natureza-politica-de-confianca-e-de-livre-escolha.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3954/lei-no-1064-estabelece-que-o-cargo-de-secretario-municipal-e-adjunto-e-natureza-politica-de-confianca-e-de-livre-escolha.pdf</t>
   </si>
   <si>
     <t>ESTABELECE QUE O CARGO DE SECRETÁRIO MUNICIPAL E ADJUNTO É NATUREZA POLÍTICA, DE CONFIANÇA E DE LIVRE ESCOLHA DO CHEFE DO EXECUTIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3955</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3955/lei-no-1065-regulamenta-o-procedimento-de-cessao-e-de-permuta-entre-servidores-publicos-do-municipio-de-dona-ines-pb-e-outros-orgaos-dos-poderes-executivo-legislativo-ou-judiciario.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3955/lei-no-1065-regulamenta-o-procedimento-de-cessao-e-de-permuta-entre-servidores-publicos-do-municipio-de-dona-ines-pb-e-outros-orgaos-dos-poderes-executivo-legislativo-ou-judiciario.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O PROCEDIMENTE DE CESSÃO E DE PERMUTA ENTRE OS SERVIDORES PÚBLICOS DO MUNICÍPIO DE DONA INÊS-PB E OUTROS ÓRGÃOS DOS PODERES EXECUTIVO, LEGISLATIVO OU JUDICIÁRIO, DA UNIÃO, DOS ESTADOS, DO DISTRITO FEDERAL E DOS MUNICÍPIOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3956</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3956/lei-no-1066-denomina-de-manoel-ferreira-da-silva-o-espaco-de-recreacao-em-frente-ao-ginasio-o-bacurau.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3956/lei-no-1066-denomina-de-manoel-ferreira-da-silva-o-espaco-de-recreacao-em-frente-ao-ginasio-o-bacurau.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE MANOEL FERREIRA DA SILVA, O ESPAÇO DE RECREAÇÃO EM FRENTE AO GINÁSIO "O BACURAU" LOCALIZADO NA PRAÇA NIVALDO CÂNDIDO, NO BAIRRO NOVA CONQUISTA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3965</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3965/lei-no-1067-altera-os-anexos-da-ldo-1.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3965/lei-no-1067-altera-os-anexos-da-ldo-1.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ANEXOS DA LDO PARA EXERCÍCIO DE 2026 E ADOTA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>3966</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3966/lei-no-1068-estima-a-receita-e-fixa-a-despesa-da-prefeitura-2026-1.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3966/lei-no-1068-estima-a-receita-e-fixa-a-despesa-da-prefeitura-2026-1.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DA PREFEITURA MUNICIPAL DE DONA INÊS, PARA O EXERCÍCIO ECONOMICO- FINANCEIRO DE 2026, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3967</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3967/lei-no-1069-ppa-2026-2029-1.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3967/lei-no-1069-ppa-2026-2029-1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual de Investimentos do Município de Dona Inês para o período de 2026 a 2029, e dá outras providencias.</t>
   </si>
   <si>
     <t>3971</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3971/lei-no-1070-de-2025-aprova-o-plano-municipal-de-economia-solidaria-do-municipio.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3971/lei-no-1070-de-2025-aprova-o-plano-municipal-de-economia-solidaria-do-municipio.pdf</t>
   </si>
   <si>
     <t>Aprova o Plano Municipal de Economia Solidária do Município de Dona Inês-PB e dá outras Providências.</t>
   </si>
   <si>
     <t>3981</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3981/lei-no-1072-de-2025-institui-a-politica-municipal-do-meio-ambiente-e-o-sistema-municipal-de-protecao-controle-fiscalizacao.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3981/lei-no-1072-de-2025-institui-a-politica-municipal-do-meio-ambiente-e-o-sistema-municipal-de-protecao-controle-fiscalizacao.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA MUNICIPAL DO MEIO AMBIENTE E O SISTEMA MUNICIPAL DE PROTEÇÃO, CONTROLE, FISCALIZAÇÃO, MELHORIA DE QUALIDADE DE VIDA E LICENCIAMENTO AMBIENTAL, CRIA O FUNDO MUNICIPAL DO MEIO AMBIENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3982</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3982/lei-no-1073-de-2025-dispoe-sobre-o-parcelamento-e-reparcelamento-de-debitos-do-municipio-de-dona-ines.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3982/lei-no-1073-de-2025-dispoe-sobre-o-parcelamento-e-reparcelamento-de-debitos-do-municipio-de-dona-ines.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PARCELAMNTO E REPARCELAMENTO DE DÉBITOS DO MUNICÍPIO DE DONA INÊS/PB COM SEU REGIME PRÓPRIO DE PRECIDÊNCIA SOCIAL - RPPS, DE QUE TRATAM OS ARTS. 115 E 117 DO ATO DAS DISPOSIÇÕES CONSTITUCIONAIS TRANSITÓRIAS - ADCT, COM A REDAÇÃO CONFERIDA PELA EMENDA CONSTITUCIONAL N° 136, DE 9 DE SETEMBR DE 2025.</t>
   </si>
   <si>
     <t>3983</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3983/lei-no-1074-de-2025-credito-especial-emprestimo-rpps.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3983/lei-no-1074-de-2025-credito-especial-emprestimo-rpps.pdf</t>
   </si>
   <si>
     <t>3994</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3994/lei-no-1076-2025-dispoe-sobre-a-criacao-do-polo-de-apoio-presencial-da-universidade-aberta-do-brasil-uab.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3994/lei-no-1076-2025-dispoe-sobre-a-criacao-do-polo-de-apoio-presencial-da-universidade-aberta-do-brasil-uab.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO POLO DE APOIO PRESENCIAL DA UNIVERSIDADE ABERTA DO BRASIL - UAB PROFA. VILMA ALMEIDA DA SILVA, NO MUNICÍPIO DE DONA INÊS - PB, EM PARCERIA COM A UNIVERSIDADE FEDERAL DA PARAÍBA - UFPB, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3548,67 +3551,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2953/emenda_aditiva_01_2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3912/emenda_aditiva_n_02-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3846/emenda_modificativa_01_2025-1.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2951/medida_provisoria_no_01-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2952/medida_provisoria_n_02-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2967/medida_provisoria_n_03-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3077/medida_provisoria_n_04-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3931/medida_provisoria_05_-_regulamenta_o_procedimento_de_cessao_e_de_permuta_entre_servidores_publico.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3062/mesangem_1.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3063/mesangem_2-1.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3064/mesangem_2-2.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3065/mensagem_3.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3092/mensagem_cria_a_a_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3066/mensagem_4.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3067/mensagem_5.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3068/mensagem_6.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3069/mensagem_7.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3070/mensagem_8.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3071/mensagem_9.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3072/mensagem_10.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3093/mensagem-11.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3873/mensagem_14.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3874/mensagem_15.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3875/mensagem_16.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3876/mensagem_17.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3877/mensagem_18.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3878/mensagem_19.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3892/mensagem_20.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3893/mensagem_21.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3958/mensagem_n_22.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3959/mensagem_n_23.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3921/mensagem_22.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3073/decreto_legislativo.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3536/projeto_de_decreto_legislativo_n_02-2025_-_legislativo_-_jeova_horacio.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3537/projeto_de_decreto_legislativo_n_03-2025_-_legislativo_-__jeova_horacio.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3538/projeto_de_decreto_legislativo_n_04-2025_-_legislativo_-__jeova_horacio.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3867/projeto_de_decreto_legislativo_n05.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3868/projeto_de_decreto_legislativo_n06.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3869/projeto_de_decreto_legislativo_n07.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3870/projeto_de_decreto_legislativo_n08.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3918/projeto_de_decreto_legislativo_n_009-2025_-_legislativo_-_denilson_alves.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3938/projeto_de_decreto_legislativo_no_010-2025_-_legislativo_-_damasio_berto.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2936/projeto_de_lei_no_01-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2937/projeto_de_lei_no_02-2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2945/projeto_de_lei_que_atualiza_o_estatuto_da_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2938/projeto_de_lei_-_altera_a_lei_421-2004.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2955/projeto_de_lei_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2940/projeto_de_lei_altera_a_lei_municipal_730.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2941/altera_a_lei_ordinaria_municipal_no527-2009_que_cria_o_fundo_municipal_de_habitacao_e_interesse_social.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2956/cria_e_regulamenta_o_conselho_municipal_de_promocao_da_igualdade_racial.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2943/institui_a_semana_de_enfrentamento_a_violencia_domestica_e_familiar_contra_as_mulheres.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2944/institui_no_ambito_municipal_o_mes_de_valorizacao_das_mulheres_e_enfrentamento_a_violencia_de_genero.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2968/projeto_de_lei_n_012.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3054/projeto_de_lei_n_013-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3055/projeto_de_lei_n_014-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3056/projeto_de_lei_n_015-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3057/projeto_de_lei_n_016-2025_damasio_berto.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3078/projeto_de_lei_n_017-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3539/projeto_de_lei_n_018.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3540/projeto_de_lei_n_019.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3058/projeto_de_lei_n_020-2025_jeova_horacio.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3541/projeto_de_lei_n_021.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3059/projeto_de_lei_n_022-2025_jeova_horacio.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3079/projeto_de_lei_n_023-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3080/projeto_de_lei_n_024-2025_jose_igor_denizar.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3085/projeto_de_lei_n_025-2025_jose_igor_denizar.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3086/projeto_de_lei_n_026-2025_jose_igor_denizar.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3087/projeto_de_lei_n_027-2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3097/reprovado_projeto_de_lei_n_28-2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3098/projeto_de_lei_n_029-2025_projeto_de_lei_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3099/projeto_de_lei_n_030-2025_regulamenta_o_artigo_88_da_lei_organica_do_municipio_de_dona_ines.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3137/projeto_de_lei_n_031-2025_.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3138/projeto_de_lei_n_032-2025_denilson_alves.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3139/projeto_de_lei_n_033-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3140/projeto_de_lei_n_034-2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3872/projeto_de_lei_n_35-2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3871/projeto_de_lei_n_036-2025_-_executivo_-_institui_o_plano_municipal_da_politica_para_mulheres.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3889/projeto_de_lei_n_037-2025_-_executivo_-_altera_a_lei_municipal_no_916_2022_de_19_de_maio_de_2022._dispoe_sobre_a_constituicao_do_servico_de_inspecao_municipal....pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3888/projeto_de_lei_n38-2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3890/projeto_de_lei_n39.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3898/projeto_de_lei_n40.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3899/projeto_de_lei_n_41-2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3900/projeto_de_lei_no_042-2025_-_executivo_-institui_o_programa_de_economia_solidaria_combate_a_pobreza_e_desenvolvimentoeconomico_e_social_banco_solidariomunicipal_e_moeda_socialdo.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3920/projeto_de_lei_municipal_n43.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3925/projeto_de_lei_n_044-2025_-_damasio_berto.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3926/projeto_de_lei_n_045-2025_-_damasio_berto.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3929/projeto_de_lei_n_046-2025_-_denilson_alves.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3939/projeto_de_lei_no_047-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3940/projeto_de_lei_no_048-2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3941/projeto_de_lei_n_049-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3942/projeto_de_lei_n_050-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3943/projeto_de_lei_n_051-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3973/projeto_de_lei_no_052-2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3945/projeto_de_lei_n_053-2025_-_legislativo_-_jeova_horacio.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3961/projeto_de_lei_no_054-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3962/projeto_de_lei_n_055-2025_-_legislativo_-_jeova_horacio.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3974/projeto_de_lei_no_056-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3993/projeto_de_lei_no_057-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3919/projeto_de_resolucao_n_002-2025_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3930/projeto_de_resolucao_n_003-2025_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2914/requerimento_n_001_denilson_alves.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2915/requerimento_n_002_denilson_alves.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2916/requerimento_no_003_givanildo_araujo_.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2917/requerimento_n_004_edimilson_jose.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2918/requerimento_n_005_edimilson_jose.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2919/requerimento_no_006_rhuan_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2920/requerimento_no_007_rhuan_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2921/requerimento_no_008_damasio_berto_.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2922/requerimento_no_009_damasio_berto_.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2923/requerimento_no_010_damasio_berto_.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2924/requerimento_no_011_damasio_berto_.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2925/requerimento_no_012_jeova_horacio.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2926/requerimento_no_013_jeova_horacio.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2927/requerimento_no_014_jeova_horacio.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2928/requerimento_no_015_jeova_horacio.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2929/requerimento_no_016_jeova_horacio.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2930/requerimento_no_017_jeova_horacio.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2931/requerimento_no_018_jeova_horacio.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2932/requerimento_no_019_jeova_horacio.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2933/requerimento_no_020_rhuan_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2946/requerimento_n_021_edimilson_jose.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2947/requerimento_n_022_edimilson_jose.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2974/requerimento_n_23-2025_denilson_alves.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2948/requerimento_n_024_denilson_alves.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2949/requerimento_n_025_edimilson_jose.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2950/requerimento_n_026_damasio_berto.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2957/requerimento_n_028_denizar_costa.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2958/requerimento_n_029_denizar_costa.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2959/requerimento_n_030_edimilson_jose.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2960/requerimento_n_031_edimilson_jose.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2961/requerimento_n_032_edimilson_jose.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2962/requerimento_n_033_damasio_berto.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2963/requerimento_n_034_damasio_berto.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2964/requerimento_n_035_damasio_berto.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2975/requerimento_n_36-2025_rosilene_ferreira_de_lima.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2976/requerimento_n_37-2025_rosilene_ferreira.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2965/requerimento_n_038_denizar_costa.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2966/requerimento_n_039_denizar_costa.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2969/requerimento_n_040_denislon_alves.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2970/requerimento_n_041_rhuan_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2971/requerimento_n_042_rhuan_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2972/requerimento_n_043_edimilson_jose.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2977/requerimento_n44-2025_damasio.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3027/requerimento_n_045-2025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3028/requerimento_n_046-2025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3026/requerimento_n_047_damasio_berto.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3029/requerimento_n_048-2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3039/requerimento_n_049_givanildo_araujo.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3040/requerimento_n_050_edimilson_jose.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3041/requerimento_n_051_edimilson_jose.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3042/requerimento_n_052_rhuan_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3043/requerimento_n_053_rhuan_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3045/requerimento_n_054_damasio_berto.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3044/requerimento_n_055_edimilson_jose.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3081/requerimento_n_056-2025_rhuan_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3082/requerimento_n_057-2025_rhuan_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3083/requerimento_n_058-2025_edimilson_jose.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3094/requerimento_n_059_rhuan_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3095/requerimento_n_060_rhuan_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3096/requerimento_n_061_damasio_berto.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3534/requerimento_62-2025.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3542/requerimento_n_063-2025_rhuan_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3143/requerimento_64-2025.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3132/requerimento_n_065-2025_edimilson_jose.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3133/requerimento_n_066-2025_edimilson_jose.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3134/requerimento_n_067-2025_edimilson_jose.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3135/requerimento_n_068-2025_edimilson_jose.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3136/requerimento_n_069-2025_denilson_alves.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3530/requerimento_n_070-2025_denilson_alves.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3531/requerimento_n_071-2025_edimilson_jose.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3532/requerimento_n_072-2025_jeova_horacio.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3533/requerimento_n_073-2025_jeova_horacio.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3879/requerimento_n_074-2025_edimilson_jose_.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3730/requerimento_075-2025_-_damasio_berto.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3731/requerimento_076-2025_-_damasio_berto.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3732/requerimento_077-2025_-_damasio_berto.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3884/requerimento_78-2025.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3885/requerimento_n_079-2025_jeova_horacio_.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3886/requerimento_n_080-2025_jeova_horacio_.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3887/requerimento_n_081-2025_edimilson_jose.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3894/requerimento-82.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3895/requerimento_83-2025.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3896/requerimento_84-2025.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3897/requerimento_85-2025.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3901/requerimento_no_086-2025_-_edimilson_jose.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3902/requerimento_no_087-2025_-_edimilson_jose.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3903/requerimento_no_088-2025_-_rogerio_moreira.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3908/requerimento_n89-2025.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3909/requerimento_n90-2025.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3910/requerimento_n91-2025.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3911/requerimento_n92-2025.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3913/requerimento_no_093-2025_-_edimilson_jose.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3914/requerimento_n_094-2025_rhuan_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3915/requerimento_n_095-2025_rhuan_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3916/requerimento_n_096-2025_rhuan_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3917/requerimento_n_097-2025_denilson_alves.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3922/requerimento_n98.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3923/requerimento_n99.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3924/requerimento_n100.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3928/requerimento_n10120250925_07492279.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3932/requerimento_n_102-2025_-_vereadores.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3933/requerimento_n_103-2025_-_rhuan_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3934/requerimento_n104-2025.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3935/requerimento_n_105-2025_-_edimilson_jose.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3936/requerimento_n106-2025.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3937/requerimento_n_107-2025_-_jeova_horacio.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3946/requerimento_n_108-2025_-_edimilson_jose.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3947/requerimento_n_109-2025_-_rogerio_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3948/requerimento_n_110-2025_-_denilson_alves.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3949/requerimento_n_111-2025_-_jeova_horacio.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3950/requerimento_n_112-2025.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3960/requerimento_no_113-2025_-_edimilson_jose.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3964/requerimento_n_114-2025_-_rhuan_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3970/requerimento_no_116-2025_-_denilson_alves.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3975/requerimento_no_117-2025_-_jeova_horacio_.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3976/requerimento_no_118-2025_-_jeova_horacio_.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3977/requerimento_no_119-2025_-_jeova_horacio_.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3987/requerimento_no_120-2025_-_edimilson_jose.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3988/requerimento_no_121-2025_-_edimilson_jose.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3989/requerimento_no_122-2025_-_edimilson_jose.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3990/requerimento_no_123-2025_-_edimilson_jose.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3100/veto_no._01_-_projeto_de_lei_legislativo.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3010/lei-no-1025-25-que-dispoe-sobre-a-criacao-da-corregedoria-e-ouvidoria-da-guarda-civil-municipal-de-dona-ines-pb.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3011/lei-no-1026-25-dispoe-sobre-a-criacao-a-organizacao-e-a-estrutura-do-conselho-municipal-de-seguranca-publica.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3012/lei-no-1027-25-altera-a-estrutura-administrativa-com-o-objetivo-de-otimizar-processo-de-eficiencia-e-reducao-de-custos.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3013/lei-no-1028-25-criacao-de-cargos-e-fixa-a-remuneracao-camara-municipal-3.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3014/lei-no-1029-25-dispoe-sobre-alteracoes-na-lei-no-433-de-10-de-marco-de-2005-.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3015/lei-no-1030-25-atualiza-a-lei-municipal-no.-689-de-2014-que-cria-a-guarda-municipal-de-dona-ines.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3016/lei-no-1031-25-altera-a-lei-municipal-421-de-dezessete-de-maio-de-2004.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3017/lei-no-1032-25-autoriza-a-abertura-de-credito-especial.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3018/lei-no-1033-25-altera-a-lei-municipal-no.-730-de-2016-e-da-outras-providencias.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3019/lei-no-1034-2025-cria-vaga-no-quadro-de-servidores-efetivos.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3020/lei-no-1035-2025-altera-a-lei-ordinaria-municipal-no527-de-2009-que-cria-o-fundo-municipal-de-habitacao-e-interesse-social.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3021/lei-no-1036-2025-cria-e-regulamenta-o-conselho-municipal-de-promocao-da-igualdade-racial.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3022/lei-no-1037-2025-institui-a-semana-de-enfrentamento-a-violencia-domestica-e-familiar-contra-as-mulheres.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3023/lei-no-1038-2025-institui-no-ambito-municipal-o-mes-de-valorizacao-das-mulheres-e-enfrentamento-a-violencia-de-genero.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3024/lei-no-1039-altera-as-estruturas-da-secretaria-de-saude-cria-vaga-no-quadro-de-servidores-comissionados-com-as-devidas-atribuicoes-e-da-outras-providencias.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3025/lei-no-1040-autoriza-o-chefe-do-executivo-celebrar-convenio-com-a-fundacao-napoleao-laureano-e-da-outras-providencias.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3074/lei-no-1041-cria-samdi.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3075/lei-no-1042-institui-o-dia-da-alfabetizacao-no-municipio-de-dona-ines.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3076/lei-no-1043-atualiza-o-sistema-municipal-de-educacao.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3084/lei-no-1044-denomina-de-professora-vilma-almeida-de-araujo-o-predio-do-cemcap-centro-municipal-de-capacitacao-de-professores-2.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3088/lei-no-1045-altera-a-lei-municipal-925-2022.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3089/lei-no-1046-autoriza-a-alienacao-bens-moveis-inserviveis-a-gestao-publica-municipal-e-da-outras-providencias.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3090/lei-no-1047-amigo-da-natureza.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3091/lei-no-1048-dispoe-sobre-as-aplicacoes-dos-recursos-financeiros-do-instituto-municipal-de-previdencia-dos-servidores-publicos--impresp.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3141/lei-no-1049-regulamenta-o-artigo-88-da-lei-organica-do-municipio-de-dona-ines-para-instituir-a-politica-municipal-de-fomento-a-economia-solidaria-1.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3142/lei-no-1050.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3880/lei_municipal_1051.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3881/lei-no-1052-cria-o-sistema-de-estrada-municipais-que-interliga-ao-sistema-viario-urbano-integrado-ao-sistema-viario-estadual-e-da-outras-providencias.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3882/lei-complementar-no-1053-atividade-docente-60-minutos.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3883/lei-complementar-no-1054.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3891/lei-no-1055-altera-a-lei-municipal-no-916-2022-de-19-de-maio-de-2022.-dispoe-sobre-a-constituicao-do-servico-de-inspecao-municipal.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3904/lei-no-1056-de-2025-dispoe-sobre-o-uso-de-bens-publicos-por-terceiros-na-forma-do-art.-6o.-da-lei-organica-municipal-de-04-de-abril-de-1990-e-da-outras-providencias.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3905/lei-no-1057-de-2025-altera-a-composicao-do-conselho-municipal-de-promocao-da-igualdade-racial.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3906/lei-no-1058-de-2025-institui-a-politica-municipal-da-juventude-no-ambito-deste-municipio-e-da-outras-providencias.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3907/lei-no-1059-de-2025-institui-o-programa-de-economia-solidaria-combate-a-pobreza-e-desenvolvimento-economico-e-social-2.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3927/lei-no-1060-delimita-o-perimetro-urbano-do-municipio-de-dona-ines-pb-na-forma-das-coordenadas-geograficas-constante-do-memorial-descritivo.-e-da-outras-providencias.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3951/lei-no-1061-dispoe-sobre-o-reconhecimento-da-festa-de-nossa-senhora-aparecida-realizada-na-localidade-de-serra-do-sitio.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3952/lei-no-1062-altera-a-lei-municipal-no-930-2022-de-09-de-setembro-de-2022.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3953/lei-no-1063-reconhece-a-lingua-brasileira-de-sinais-como-segunda-no-municipio.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3954/lei-no-1064-estabelece-que-o-cargo-de-secretario-municipal-e-adjunto-e-natureza-politica-de-confianca-e-de-livre-escolha.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3955/lei-no-1065-regulamenta-o-procedimento-de-cessao-e-de-permuta-entre-servidores-publicos-do-municipio-de-dona-ines-pb-e-outros-orgaos-dos-poderes-executivo-legislativo-ou-judiciario.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3956/lei-no-1066-denomina-de-manoel-ferreira-da-silva-o-espaco-de-recreacao-em-frente-ao-ginasio-o-bacurau.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3965/lei-no-1067-altera-os-anexos-da-ldo-1.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3966/lei-no-1068-estima-a-receita-e-fixa-a-despesa-da-prefeitura-2026-1.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3967/lei-no-1069-ppa-2026-2029-1.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3971/lei-no-1070-de-2025-aprova-o-plano-municipal-de-economia-solidaria-do-municipio.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3981/lei-no-1072-de-2025-institui-a-politica-municipal-do-meio-ambiente-e-o-sistema-municipal-de-protecao-controle-fiscalizacao.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3982/lei-no-1073-de-2025-dispoe-sobre-o-parcelamento-e-reparcelamento-de-debitos-do-municipio-de-dona-ines.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3983/lei-no-1074-de-2025-credito-especial-emprestimo-rpps.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3994/lei-no-1076-2025-dispoe-sobre-a-criacao-do-polo-de-apoio-presencial-da-universidade-aberta-do-brasil-uab.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2953/emenda_aditiva_01_2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3912/emenda_aditiva_n_02-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3846/emenda_modificativa_01_2025-1.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2951/medida_provisoria_no_01-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2952/medida_provisoria_n_02-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2967/medida_provisoria_n_03-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3077/medida_provisoria_n_04-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3931/medida_provisoria_05_-_regulamenta_o_procedimento_de_cessao_e_de_permuta_entre_servidores_publico.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3062/mesangem_1.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3063/mesangem_2-1.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3064/mesangem_2-2.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3065/mensagem_3.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3092/mensagem_cria_a_a_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3066/mensagem_4.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3067/mensagem_5.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3068/mensagem_6.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3069/mensagem_7.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3070/mensagem_8.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3071/mensagem_9.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3072/mensagem_10.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3093/mensagem-11.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3873/mensagem_14.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3874/mensagem_15.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3875/mensagem_16.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3876/mensagem_17.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3877/mensagem_18.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3878/mensagem_19.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3892/mensagem_20.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3893/mensagem_21.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3958/mensagem_n_22.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3959/mensagem_n_23.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3921/mensagem_22.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3073/decreto_legislativo.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3536/projeto_de_decreto_legislativo_n_02-2025_-_legislativo_-_jeova_horacio.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3537/projeto_de_decreto_legislativo_n_03-2025_-_legislativo_-__jeova_horacio.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3538/projeto_de_decreto_legislativo_n_04-2025_-_legislativo_-__jeova_horacio.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3867/projeto_de_decreto_legislativo_n05.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3868/projeto_de_decreto_legislativo_n06.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3869/projeto_de_decreto_legislativo_n07.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3870/projeto_de_decreto_legislativo_n08.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3918/projeto_de_decreto_legislativo_n_009-2025_-_legislativo_-_denilson_alves.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3938/projeto_de_decreto_legislativo_no_010-2025_-_legislativo_-_damasio_berto.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3992/projeto_de_lei_n_11-2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2936/projeto_de_lei_no_01-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2937/projeto_de_lei_no_02-2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2945/projeto_de_lei_que_atualiza_o_estatuto_da_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2938/projeto_de_lei_-_altera_a_lei_421-2004.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2955/projeto_de_lei_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2940/projeto_de_lei_altera_a_lei_municipal_730.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2941/altera_a_lei_ordinaria_municipal_no527-2009_que_cria_o_fundo_municipal_de_habitacao_e_interesse_social.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2956/cria_e_regulamenta_o_conselho_municipal_de_promocao_da_igualdade_racial.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2943/institui_a_semana_de_enfrentamento_a_violencia_domestica_e_familiar_contra_as_mulheres.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2944/institui_no_ambito_municipal_o_mes_de_valorizacao_das_mulheres_e_enfrentamento_a_violencia_de_genero.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2968/projeto_de_lei_n_012.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3054/projeto_de_lei_n_013-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3055/projeto_de_lei_n_014-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3056/projeto_de_lei_n_015-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3057/projeto_de_lei_n_016-2025_damasio_berto.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3078/projeto_de_lei_n_017-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3539/projeto_de_lei_n_018.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3540/projeto_de_lei_n_019.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3058/projeto_de_lei_n_020-2025_jeova_horacio.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3541/projeto_de_lei_n_021.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3059/projeto_de_lei_n_022-2025_jeova_horacio.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3079/projeto_de_lei_n_023-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3080/projeto_de_lei_n_024-2025_jose_igor_denizar.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3085/projeto_de_lei_n_025-2025_jose_igor_denizar.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3086/projeto_de_lei_n_026-2025_jose_igor_denizar.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3087/projeto_de_lei_n_027-2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3097/reprovado_projeto_de_lei_n_28-2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3098/projeto_de_lei_n_029-2025_projeto_de_lei_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3099/projeto_de_lei_n_030-2025_regulamenta_o_artigo_88_da_lei_organica_do_municipio_de_dona_ines.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3137/projeto_de_lei_n_031-2025_.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3138/projeto_de_lei_n_032-2025_denilson_alves.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3139/projeto_de_lei_n_033-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3140/projeto_de_lei_n_034-2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3872/projeto_de_lei_n_35-2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3871/projeto_de_lei_n_036-2025_-_executivo_-_institui_o_plano_municipal_da_politica_para_mulheres.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3889/projeto_de_lei_n_037-2025_-_executivo_-_altera_a_lei_municipal_no_916_2022_de_19_de_maio_de_2022._dispoe_sobre_a_constituicao_do_servico_de_inspecao_municipal....pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3888/projeto_de_lei_n38-2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3890/projeto_de_lei_n39.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3898/projeto_de_lei_n40.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3899/projeto_de_lei_n_41-2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3900/projeto_de_lei_no_042-2025_-_executivo_-institui_o_programa_de_economia_solidaria_combate_a_pobreza_e_desenvolvimentoeconomico_e_social_banco_solidariomunicipal_e_moeda_socialdo.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3920/projeto_de_lei_municipal_n43.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3925/projeto_de_lei_n_044-2025_-_damasio_berto.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3926/projeto_de_lei_n_045-2025_-_damasio_berto.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3929/projeto_de_lei_n_046-2025_-_denilson_alves.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3939/projeto_de_lei_no_047-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3940/projeto_de_lei_no_048-2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3941/projeto_de_lei_n_049-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3942/projeto_de_lei_n_050-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3943/projeto_de_lei_n_051-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3973/projeto_de_lei_no_052-2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3945/projeto_de_lei_n_053-2025_-_legislativo_-_jeova_horacio.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3961/projeto_de_lei_no_054-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3962/projeto_de_lei_n_055-2025_-_legislativo_-_jeova_horacio.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3974/projeto_de_lei_no_056-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3993/projeto_de_lei_no_057-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3919/projeto_de_resolucao_n_002-2025_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3930/projeto_de_resolucao_n_003-2025_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2914/requerimento_n_001_denilson_alves.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2915/requerimento_n_002_denilson_alves.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2916/requerimento_no_003_givanildo_araujo_.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2917/requerimento_n_004_edimilson_jose.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2918/requerimento_n_005_edimilson_jose.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2919/requerimento_no_006_rhuan_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2920/requerimento_no_007_rhuan_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2921/requerimento_no_008_damasio_berto_.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2922/requerimento_no_009_damasio_berto_.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2923/requerimento_no_010_damasio_berto_.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2924/requerimento_no_011_damasio_berto_.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2925/requerimento_no_012_jeova_horacio.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2926/requerimento_no_013_jeova_horacio.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2927/requerimento_no_014_jeova_horacio.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2928/requerimento_no_015_jeova_horacio.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2929/requerimento_no_016_jeova_horacio.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2930/requerimento_no_017_jeova_horacio.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2931/requerimento_no_018_jeova_horacio.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2932/requerimento_no_019_jeova_horacio.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2933/requerimento_no_020_rhuan_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2946/requerimento_n_021_edimilson_jose.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2947/requerimento_n_022_edimilson_jose.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2974/requerimento_n_23-2025_denilson_alves.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2948/requerimento_n_024_denilson_alves.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2949/requerimento_n_025_edimilson_jose.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2950/requerimento_n_026_damasio_berto.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2957/requerimento_n_028_denizar_costa.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2958/requerimento_n_029_denizar_costa.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2959/requerimento_n_030_edimilson_jose.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2960/requerimento_n_031_edimilson_jose.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2961/requerimento_n_032_edimilson_jose.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2962/requerimento_n_033_damasio_berto.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2963/requerimento_n_034_damasio_berto.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2964/requerimento_n_035_damasio_berto.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2975/requerimento_n_36-2025_rosilene_ferreira_de_lima.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2976/requerimento_n_37-2025_rosilene_ferreira.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2965/requerimento_n_038_denizar_costa.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2966/requerimento_n_039_denizar_costa.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2969/requerimento_n_040_denislon_alves.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2970/requerimento_n_041_rhuan_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2971/requerimento_n_042_rhuan_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2972/requerimento_n_043_edimilson_jose.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/2977/requerimento_n44-2025_damasio.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3027/requerimento_n_045-2025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3028/requerimento_n_046-2025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3026/requerimento_n_047_damasio_berto.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3029/requerimento_n_048-2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3039/requerimento_n_049_givanildo_araujo.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3040/requerimento_n_050_edimilson_jose.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3041/requerimento_n_051_edimilson_jose.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3042/requerimento_n_052_rhuan_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3043/requerimento_n_053_rhuan_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3045/requerimento_n_054_damasio_berto.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3044/requerimento_n_055_edimilson_jose.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3081/requerimento_n_056-2025_rhuan_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3082/requerimento_n_057-2025_rhuan_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3083/requerimento_n_058-2025_edimilson_jose.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3094/requerimento_n_059_rhuan_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3095/requerimento_n_060_rhuan_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3096/requerimento_n_061_damasio_berto.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3534/requerimento_62-2025.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3542/requerimento_n_063-2025_rhuan_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3143/requerimento_64-2025.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3132/requerimento_n_065-2025_edimilson_jose.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3133/requerimento_n_066-2025_edimilson_jose.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3134/requerimento_n_067-2025_edimilson_jose.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3135/requerimento_n_068-2025_edimilson_jose.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3136/requerimento_n_069-2025_denilson_alves.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3530/requerimento_n_070-2025_denilson_alves.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3531/requerimento_n_071-2025_edimilson_jose.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3532/requerimento_n_072-2025_jeova_horacio.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3533/requerimento_n_073-2025_jeova_horacio.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3879/requerimento_n_074-2025_edimilson_jose_.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3730/requerimento_075-2025_-_damasio_berto.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3731/requerimento_076-2025_-_damasio_berto.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3732/requerimento_077-2025_-_damasio_berto.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3884/requerimento_78-2025.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3885/requerimento_n_079-2025_jeova_horacio_.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3886/requerimento_n_080-2025_jeova_horacio_.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3887/requerimento_n_081-2025_edimilson_jose.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3894/requerimento-82.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3895/requerimento_83-2025.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3896/requerimento_84-2025.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3897/requerimento_85-2025.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3901/requerimento_no_086-2025_-_edimilson_jose.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3902/requerimento_no_087-2025_-_edimilson_jose.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3903/requerimento_no_088-2025_-_rogerio_moreira.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3908/requerimento_n89-2025.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3909/requerimento_n90-2025.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3910/requerimento_n91-2025.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3911/requerimento_n92-2025.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3913/requerimento_no_093-2025_-_edimilson_jose.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3914/requerimento_n_094-2025_rhuan_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3915/requerimento_n_095-2025_rhuan_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3916/requerimento_n_096-2025_rhuan_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3917/requerimento_n_097-2025_denilson_alves.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3922/requerimento_n98.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3923/requerimento_n99.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3924/requerimento_n100.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3928/requerimento_n10120250925_07492279.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3932/requerimento_n_102-2025_-_vereadores.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3933/requerimento_n_103-2025_-_rhuan_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3934/requerimento_n104-2025.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3935/requerimento_n_105-2025_-_edimilson_jose.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3936/requerimento_n106-2025.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3937/requerimento_n_107-2025_-_jeova_horacio.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3946/requerimento_n_108-2025_-_edimilson_jose.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3947/requerimento_n_109-2025_-_rogerio_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3948/requerimento_n_110-2025_-_denilson_alves.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3949/requerimento_n_111-2025_-_jeova_horacio.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3950/requerimento_n_112-2025.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3960/requerimento_no_113-2025_-_edimilson_jose.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3964/requerimento_n_114-2025_-_rhuan_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3970/requerimento_no_116-2025_-_denilson_alves.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3975/requerimento_no_117-2025_-_jeova_horacio_.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3976/requerimento_no_118-2025_-_jeova_horacio_.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3977/requerimento_no_119-2025_-_jeova_horacio_.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3987/requerimento_no_120-2025_-_edimilson_jose.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3988/requerimento_no_121-2025_-_edimilson_jose.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3989/requerimento_no_122-2025_-_edimilson_jose.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3990/requerimento_no_123-2025_-_edimilson_jose.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3100/veto_no._01_-_projeto_de_lei_legislativo.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3010/lei-no-1025-25-que-dispoe-sobre-a-criacao-da-corregedoria-e-ouvidoria-da-guarda-civil-municipal-de-dona-ines-pb.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3011/lei-no-1026-25-dispoe-sobre-a-criacao-a-organizacao-e-a-estrutura-do-conselho-municipal-de-seguranca-publica.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3012/lei-no-1027-25-altera-a-estrutura-administrativa-com-o-objetivo-de-otimizar-processo-de-eficiencia-e-reducao-de-custos.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3013/lei-no-1028-25-criacao-de-cargos-e-fixa-a-remuneracao-camara-municipal-3.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3014/lei-no-1029-25-dispoe-sobre-alteracoes-na-lei-no-433-de-10-de-marco-de-2005-.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3015/lei-no-1030-25-atualiza-a-lei-municipal-no.-689-de-2014-que-cria-a-guarda-municipal-de-dona-ines.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3016/lei-no-1031-25-altera-a-lei-municipal-421-de-dezessete-de-maio-de-2004.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3017/lei-no-1032-25-autoriza-a-abertura-de-credito-especial.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3018/lei-no-1033-25-altera-a-lei-municipal-no.-730-de-2016-e-da-outras-providencias.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3019/lei-no-1034-2025-cria-vaga-no-quadro-de-servidores-efetivos.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3020/lei-no-1035-2025-altera-a-lei-ordinaria-municipal-no527-de-2009-que-cria-o-fundo-municipal-de-habitacao-e-interesse-social.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3021/lei-no-1036-2025-cria-e-regulamenta-o-conselho-municipal-de-promocao-da-igualdade-racial.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3022/lei-no-1037-2025-institui-a-semana-de-enfrentamento-a-violencia-domestica-e-familiar-contra-as-mulheres.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3023/lei-no-1038-2025-institui-no-ambito-municipal-o-mes-de-valorizacao-das-mulheres-e-enfrentamento-a-violencia-de-genero.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3024/lei-no-1039-altera-as-estruturas-da-secretaria-de-saude-cria-vaga-no-quadro-de-servidores-comissionados-com-as-devidas-atribuicoes-e-da-outras-providencias.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3025/lei-no-1040-autoriza-o-chefe-do-executivo-celebrar-convenio-com-a-fundacao-napoleao-laureano-e-da-outras-providencias.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3074/lei-no-1041-cria-samdi.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3075/lei-no-1042-institui-o-dia-da-alfabetizacao-no-municipio-de-dona-ines.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3076/lei-no-1043-atualiza-o-sistema-municipal-de-educacao.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3084/lei-no-1044-denomina-de-professora-vilma-almeida-de-araujo-o-predio-do-cemcap-centro-municipal-de-capacitacao-de-professores-2.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3088/lei-no-1045-altera-a-lei-municipal-925-2022.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3089/lei-no-1046-autoriza-a-alienacao-bens-moveis-inserviveis-a-gestao-publica-municipal-e-da-outras-providencias.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3090/lei-no-1047-amigo-da-natureza.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3091/lei-no-1048-dispoe-sobre-as-aplicacoes-dos-recursos-financeiros-do-instituto-municipal-de-previdencia-dos-servidores-publicos--impresp.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3141/lei-no-1049-regulamenta-o-artigo-88-da-lei-organica-do-municipio-de-dona-ines-para-instituir-a-politica-municipal-de-fomento-a-economia-solidaria-1.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3142/lei-no-1050.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3880/lei_municipal_1051.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3881/lei-no-1052-cria-o-sistema-de-estrada-municipais-que-interliga-ao-sistema-viario-urbano-integrado-ao-sistema-viario-estadual-e-da-outras-providencias.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3882/lei-complementar-no-1053-atividade-docente-60-minutos.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3883/lei-complementar-no-1054.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3891/lei-no-1055-altera-a-lei-municipal-no-916-2022-de-19-de-maio-de-2022.-dispoe-sobre-a-constituicao-do-servico-de-inspecao-municipal.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3904/lei-no-1056-de-2025-dispoe-sobre-o-uso-de-bens-publicos-por-terceiros-na-forma-do-art.-6o.-da-lei-organica-municipal-de-04-de-abril-de-1990-e-da-outras-providencias.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3905/lei-no-1057-de-2025-altera-a-composicao-do-conselho-municipal-de-promocao-da-igualdade-racial.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3906/lei-no-1058-de-2025-institui-a-politica-municipal-da-juventude-no-ambito-deste-municipio-e-da-outras-providencias.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3907/lei-no-1059-de-2025-institui-o-programa-de-economia-solidaria-combate-a-pobreza-e-desenvolvimento-economico-e-social-2.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3927/lei-no-1060-delimita-o-perimetro-urbano-do-municipio-de-dona-ines-pb-na-forma-das-coordenadas-geograficas-constante-do-memorial-descritivo.-e-da-outras-providencias.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3951/lei-no-1061-dispoe-sobre-o-reconhecimento-da-festa-de-nossa-senhora-aparecida-realizada-na-localidade-de-serra-do-sitio.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3952/lei-no-1062-altera-a-lei-municipal-no-930-2022-de-09-de-setembro-de-2022.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3953/lei-no-1063-reconhece-a-lingua-brasileira-de-sinais-como-segunda-no-municipio.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3954/lei-no-1064-estabelece-que-o-cargo-de-secretario-municipal-e-adjunto-e-natureza-politica-de-confianca-e-de-livre-escolha.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3955/lei-no-1065-regulamenta-o-procedimento-de-cessao-e-de-permuta-entre-servidores-publicos-do-municipio-de-dona-ines-pb-e-outros-orgaos-dos-poderes-executivo-legislativo-ou-judiciario.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3956/lei-no-1066-denomina-de-manoel-ferreira-da-silva-o-espaco-de-recreacao-em-frente-ao-ginasio-o-bacurau.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3965/lei-no-1067-altera-os-anexos-da-ldo-1.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3966/lei-no-1068-estima-a-receita-e-fixa-a-despesa-da-prefeitura-2026-1.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3967/lei-no-1069-ppa-2026-2029-1.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3971/lei-no-1070-de-2025-aprova-o-plano-municipal-de-economia-solidaria-do-municipio.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3981/lei-no-1072-de-2025-institui-a-politica-municipal-do-meio-ambiente-e-o-sistema-municipal-de-protecao-controle-fiscalizacao.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3982/lei-no-1073-de-2025-dispoe-sobre-o-parcelamento-e-reparcelamento-de-debitos-do-municipio-de-dona-ines.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3983/lei-no-1074-de-2025-credito-especial-emprestimo-rpps.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2025/3994/lei-no-1076-2025-dispoe-sobre-a-criacao-do-polo-de-apoio-presencial-da-universidade-aberta-do-brasil-uab.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H288"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="92.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="251.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="250.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -4966,6135 +4969,6135 @@
       </c>
       <c r="H53" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
         <v>203</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
         <v>87</v>
       </c>
       <c r="D54" t="s">
         <v>170</v>
       </c>
       <c r="E54" t="s">
         <v>171</v>
       </c>
       <c r="F54" t="s">
         <v>172</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>49</v>
+        <v>204</v>
       </c>
       <c r="H54" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
         <v>10</v>
       </c>
       <c r="D55" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E55" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="F55" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="H55" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
         <v>17</v>
       </c>
       <c r="D56" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E56" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="F56" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="H56" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
         <v>36</v>
       </c>
       <c r="D57" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E57" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="F57" t="s">
         <v>29</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="H57" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
         <v>40</v>
       </c>
       <c r="D58" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E58" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="F58" t="s">
         <v>29</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="H58" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
         <v>44</v>
       </c>
       <c r="D59" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E59" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="F59" t="s">
         <v>29</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="H59" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
         <v>48</v>
       </c>
       <c r="D60" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E60" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="F60" t="s">
         <v>29</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="H60" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
         <v>72</v>
       </c>
       <c r="D61" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E61" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="F61" t="s">
         <v>29</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="H61" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
         <v>75</v>
       </c>
       <c r="D62" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E62" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="F62" t="s">
         <v>29</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="H62" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
         <v>79</v>
       </c>
       <c r="D63" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E63" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="F63" t="s">
         <v>29</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="H63" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
         <v>83</v>
       </c>
       <c r="D64" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E64" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="F64" t="s">
         <v>29</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="H64" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
         <v>91</v>
       </c>
       <c r="D65" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E65" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="F65" t="s">
         <v>29</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="H65" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
         <v>95</v>
       </c>
       <c r="D66" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E66" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="F66" t="s">
         <v>29</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="H66" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
         <v>99</v>
       </c>
       <c r="D67" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E67" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="F67" t="s">
         <v>29</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="H67" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
         <v>103</v>
       </c>
       <c r="D68" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E68" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="F68" t="s">
         <v>29</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="H68" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
         <v>107</v>
       </c>
       <c r="D69" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E69" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="F69" t="s">
         <v>200</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="H69" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
         <v>111</v>
       </c>
       <c r="D70" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E70" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="F70" t="s">
         <v>29</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H70" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
         <v>115</v>
       </c>
       <c r="D71" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E71" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="F71" t="s">
         <v>176</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="H71" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
         <v>119</v>
       </c>
       <c r="D72" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E72" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="F72" t="s">
         <v>176</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="H72" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
         <v>123</v>
       </c>
       <c r="D73" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E73" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="F73" t="s">
         <v>176</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="H73" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
         <v>127</v>
       </c>
       <c r="D74" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E74" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="F74" t="s">
         <v>176</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="H74" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
         <v>131</v>
       </c>
       <c r="D75" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E75" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="F75" t="s">
         <v>176</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="H75" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
         <v>135</v>
       </c>
       <c r="D76" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E76" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="F76" t="s">
         <v>29</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="H76" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
         <v>139</v>
       </c>
       <c r="D77" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E77" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="F77" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="H77" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
         <v>143</v>
       </c>
       <c r="D78" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E78" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="F78" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="H78" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
         <v>146</v>
       </c>
       <c r="D79" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E79" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="F79" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="H79" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
         <v>149</v>
       </c>
       <c r="D80" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E80" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="F80" t="s">
         <v>29</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="H80" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
         <v>152</v>
       </c>
       <c r="D81" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E81" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="F81" t="s">
         <v>176</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="H81" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
         <v>155</v>
       </c>
       <c r="D82" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E82" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="F82" t="s">
         <v>29</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="H82" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
         <v>158</v>
       </c>
       <c r="D83" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E83" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="F83" t="s">
         <v>29</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="H83" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
         <v>161</v>
       </c>
       <c r="D84" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E84" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="F84" t="s">
         <v>29</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="H84" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
         <v>164</v>
       </c>
       <c r="D85" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E85" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="F85" t="s">
         <v>196</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="H85" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
         <v>167</v>
       </c>
       <c r="D86" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E86" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="F86" t="s">
         <v>29</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="H86" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="D87" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E87" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="F87" t="s">
         <v>29</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="H87" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="D88" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E88" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="F88" t="s">
         <v>29</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="H88" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="D89" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E89" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="F89" t="s">
         <v>29</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="H89" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="D90" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E90" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="F90" t="s">
         <v>29</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="H90" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="D91" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E91" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="F91" t="s">
         <v>176</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="H91" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="D92" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E92" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="F92" t="s">
         <v>29</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="H92" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="D93" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E93" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="F93" t="s">
         <v>29</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="H93" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="D94" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E94" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="F94" t="s">
         <v>29</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="H94" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="D95" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E95" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="F95" t="s">
         <v>29</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="H95" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="D96" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E96" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="F96" t="s">
         <v>29</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="H96" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="D97" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E97" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="F97" t="s">
         <v>200</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="H97" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="D98" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E98" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="F98" t="s">
         <v>200</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="H98" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="D99" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E99" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="F99" t="s">
         <v>196</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="H99" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="D100" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E100" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="F100" t="s">
         <v>29</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="H100" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="D101" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E101" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="F101" t="s">
         <v>29</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="H101" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="D102" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E102" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="F102" t="s">
         <v>29</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="H102" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="D103" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E103" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="F103" t="s">
         <v>29</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="H103" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="D104" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E104" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="F104" t="s">
         <v>29</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="H104" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="D105" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E105" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="F105" t="s">
         <v>29</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="H105" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="D106" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E106" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="F106" t="s">
         <v>176</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="H106" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="D107" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E107" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="F107" t="s">
         <v>29</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="H107" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="D108" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E108" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="F108" t="s">
         <v>176</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="H108" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="D109" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E109" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="F109" t="s">
         <v>29</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="H109" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="D110" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E110" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="F110" t="s">
         <v>29</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="H110" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
         <v>10</v>
       </c>
       <c r="D111" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="E111" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F111" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="G111" s="1" t="s">
         <v>49</v>
       </c>
       <c r="H111" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
         <v>17</v>
       </c>
       <c r="D112" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="E112" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F112" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="H112" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
         <v>36</v>
       </c>
       <c r="D113" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="E113" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F113" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="H113" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
         <v>10</v>
       </c>
       <c r="D114" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E114" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F114" t="s">
         <v>196</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="H114" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
         <v>17</v>
       </c>
       <c r="D115" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E115" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F115" t="s">
         <v>196</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="H115" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
         <v>36</v>
       </c>
       <c r="D116" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E116" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F116" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="H116" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
         <v>40</v>
       </c>
       <c r="D117" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E117" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F117" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="H117" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
         <v>44</v>
       </c>
       <c r="D118" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E118" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F118" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="H118" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
         <v>48</v>
       </c>
       <c r="D119" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E119" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F119" t="s">
         <v>172</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="H119" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
         <v>72</v>
       </c>
       <c r="D120" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E120" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F120" t="s">
         <v>172</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="H120" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
         <v>75</v>
       </c>
       <c r="D121" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E121" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F121" t="s">
         <v>200</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="H121" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
         <v>79</v>
       </c>
       <c r="D122" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E122" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F122" t="s">
         <v>200</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="H122" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
         <v>83</v>
       </c>
       <c r="D123" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E123" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F123" t="s">
         <v>200</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="H123" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
         <v>87</v>
       </c>
       <c r="D124" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E124" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F124" t="s">
         <v>200</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="H124" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
         <v>91</v>
       </c>
       <c r="D125" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E125" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F125" t="s">
         <v>176</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="H125" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
         <v>95</v>
       </c>
       <c r="D126" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E126" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F126" t="s">
         <v>176</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="H126" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
         <v>99</v>
       </c>
       <c r="D127" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E127" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F127" t="s">
         <v>176</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="H127" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
         <v>103</v>
       </c>
       <c r="D128" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E128" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F128" t="s">
         <v>176</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="H128" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
         <v>107</v>
       </c>
       <c r="D129" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E129" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F129" t="s">
         <v>176</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="H129" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
         <v>111</v>
       </c>
       <c r="D130" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E130" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F130" t="s">
         <v>176</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="H130" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
         <v>115</v>
       </c>
       <c r="D131" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E131" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F131" t="s">
         <v>176</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="H131" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
         <v>119</v>
       </c>
       <c r="D132" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E132" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F132" t="s">
         <v>176</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="H132" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
         <v>123</v>
       </c>
       <c r="D133" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E133" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F133" t="s">
         <v>172</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="H133" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
         <v>127</v>
       </c>
       <c r="D134" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E134" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F134" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="H134" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
         <v>131</v>
       </c>
       <c r="D135" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E135" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F135" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="H135" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
         <v>135</v>
       </c>
       <c r="D136" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E136" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F136" t="s">
         <v>196</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="H136" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
         <v>139</v>
       </c>
       <c r="D137" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E137" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F137" t="s">
         <v>196</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="H137" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
         <v>143</v>
       </c>
       <c r="D138" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E138" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F138" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="H138" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
         <v>146</v>
       </c>
       <c r="D139" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E139" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F139" t="s">
         <v>200</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="H139" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
         <v>149</v>
       </c>
       <c r="D140" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E140" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F140" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="G140" s="1" t="s">
         <v>49</v>
       </c>
       <c r="H140" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
         <v>152</v>
       </c>
       <c r="D141" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E141" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F141" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="H141" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
         <v>155</v>
       </c>
       <c r="D142" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E142" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F142" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="H142" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
         <v>158</v>
       </c>
       <c r="D143" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E143" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F143" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="H143" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
         <v>161</v>
       </c>
       <c r="D144" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E144" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F144" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="H144" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
         <v>164</v>
       </c>
       <c r="D145" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E145" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F145" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="H145" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
         <v>167</v>
       </c>
       <c r="D146" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E146" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F146" t="s">
         <v>200</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="H146" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="D147" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E147" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F147" t="s">
         <v>200</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="H147" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="D148" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E148" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F148" t="s">
         <v>200</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="H148" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="D149" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E149" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F149" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="H149" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="D150" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E150" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F150" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="H150" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="D151" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E151" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F151" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="H151" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="D152" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E152" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F152" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="H152" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="D153" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E153" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F153" t="s">
         <v>196</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="H153" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="D154" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E154" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F154" t="s">
         <v>172</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="H154" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="D155" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E155" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F155" t="s">
         <v>172</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="H155" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="D156" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E156" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F156" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="H156" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="D157" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E157" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F157" t="s">
         <v>200</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="H157" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="D158" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E158" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F158" t="s">
         <v>172</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="H158" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="D159" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E159" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F159" t="s">
         <v>172</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="H159" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="D160" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E160" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F160" t="s">
         <v>200</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="H160" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="D161" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E161" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F161" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="H161" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="D162" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E162" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F162" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="H162" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="D163" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E163" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F163" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="H163" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="D164" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E164" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F164" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="H164" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="D165" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E165" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F165" t="s">
         <v>172</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="H165" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="D166" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E166" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F166" t="s">
         <v>172</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="H166" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="D167" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E167" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F167" t="s">
         <v>200</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="H167" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="D168" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E168" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F168" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="H168" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="D169" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E169" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F169" t="s">
         <v>172</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="H169" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="D170" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E170" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F170" t="s">
         <v>172</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="H170" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="D171" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E171" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F171" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="H171" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="D172" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E172" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F172" t="s">
         <v>172</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="H172" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="D173" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E173" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F173" t="s">
         <v>172</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="H173" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="D174" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E174" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F174" t="s">
         <v>200</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="H174" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="D175" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E175" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F175" t="s">
         <v>172</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="H175" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="D176" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E176" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F176" t="s">
         <v>172</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="H176" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="D177" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E177" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F177" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="H177" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="D178" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E178" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F178" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="H178" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="D179" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E179" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F179" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="H179" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="C180" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="D180" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E180" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F180" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="H180" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="B181" t="s">
         <v>9</v>
       </c>
       <c r="C181" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="D181" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E181" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F181" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="H181" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="B182" t="s">
         <v>9</v>
       </c>
       <c r="C182" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="D182" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E182" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F182" t="s">
         <v>196</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="H182" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="B183" t="s">
         <v>9</v>
       </c>
       <c r="C183" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="D183" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E183" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F183" t="s">
         <v>196</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="H183" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="D184" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E184" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F184" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="H184" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="B185" t="s">
         <v>9</v>
       </c>
       <c r="C185" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="D185" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E185" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F185" t="s">
         <v>176</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="H185" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="B186" t="s">
         <v>9</v>
       </c>
       <c r="C186" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="D186" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E186" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F186" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="H186" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="B187" t="s">
         <v>9</v>
       </c>
       <c r="C187" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="D187" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E187" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F187" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
       <c r="H187" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="B188" t="s">
         <v>9</v>
       </c>
       <c r="C188" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="D188" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E188" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F188" t="s">
         <v>172</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="H188" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="B189" t="s">
         <v>9</v>
       </c>
       <c r="C189" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="D189" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E189" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F189" t="s">
         <v>200</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="H189" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="B190" t="s">
         <v>9</v>
       </c>
       <c r="C190" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="D190" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E190" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F190" t="s">
         <v>200</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="H190" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="B191" t="s">
         <v>9</v>
       </c>
       <c r="C191" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="D191" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E191" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F191" t="s">
         <v>176</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
       <c r="H191" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="B192" t="s">
         <v>9</v>
       </c>
       <c r="C192" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="D192" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E192" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F192" t="s">
         <v>176</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="H192" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="B193" t="s">
         <v>9</v>
       </c>
       <c r="C193" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
       <c r="D193" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E193" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F193" t="s">
         <v>176</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H193" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="B194" t="s">
         <v>9</v>
       </c>
       <c r="C194" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="D194" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E194" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F194" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="H194" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="B195" t="s">
         <v>9</v>
       </c>
       <c r="C195" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="D195" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E195" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F195" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="H195" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="B196" t="s">
         <v>9</v>
       </c>
       <c r="C196" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="D196" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E196" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F196" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="H196" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="B197" t="s">
         <v>9</v>
       </c>
       <c r="C197" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="D197" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E197" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F197" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="H197" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="D198" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E198" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F198" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="H198" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="B199" t="s">
         <v>9</v>
       </c>
       <c r="C199" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="D199" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E199" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F199" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="H199" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="B200" t="s">
         <v>9</v>
       </c>
       <c r="C200" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="D200" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E200" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F200" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="H200" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="B201" t="s">
         <v>9</v>
       </c>
       <c r="C201" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="D201" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E201" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F201" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="H201" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="B202" t="s">
         <v>9</v>
       </c>
       <c r="C202" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
       <c r="D202" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E202" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F202" t="s">
         <v>172</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="H202" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="B203" t="s">
         <v>9</v>
       </c>
       <c r="C203" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
       <c r="D203" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E203" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F203" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="H203" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="B204" t="s">
         <v>9</v>
       </c>
       <c r="C204" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="D204" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E204" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F204" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="H204" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="B205" t="s">
         <v>9</v>
       </c>
       <c r="C205" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
       <c r="D205" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E205" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F205" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="H205" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="B206" t="s">
         <v>9</v>
       </c>
       <c r="C206" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="D206" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E206" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F206" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="H206" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="B207" t="s">
         <v>9</v>
       </c>
       <c r="C207" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="D207" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E207" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F207" t="s">
         <v>172</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="H207" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="B208" t="s">
         <v>9</v>
       </c>
       <c r="C208" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="D208" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E208" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F208" t="s">
         <v>172</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="H208" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="B209" t="s">
         <v>9</v>
       </c>
       <c r="C209" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
       <c r="D209" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E209" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F209" t="s">
         <v>172</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="H209" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="B210" t="s">
         <v>9</v>
       </c>
       <c r="C210" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
       <c r="D210" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E210" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F210" t="s">
         <v>196</v>
       </c>
       <c r="G210" s="1" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="H210" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="B211" t="s">
         <v>9</v>
       </c>
       <c r="C211" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="D211" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E211" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F211" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="H211" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="B212" t="s">
         <v>9</v>
       </c>
       <c r="C212" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
       <c r="D212" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E212" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F212" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="G212" s="1" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="H212" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="B213" t="s">
         <v>9</v>
       </c>
       <c r="C213" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="D213" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E213" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F213" t="s">
         <v>172</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="H213" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="B214" t="s">
         <v>9</v>
       </c>
       <c r="C214" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="D214" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E214" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F214" t="s">
         <v>200</v>
       </c>
       <c r="G214" s="1" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="H214" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="B215" t="s">
         <v>9</v>
       </c>
       <c r="C215" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
       <c r="D215" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E215" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="G215" s="1" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="H215" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="B216" t="s">
         <v>9</v>
       </c>
       <c r="C216" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
       <c r="D216" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E216" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F216" t="s">
         <v>172</v>
       </c>
       <c r="G216" s="1" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="H216" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="B217" t="s">
         <v>9</v>
       </c>
       <c r="C217" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
       <c r="D217" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E217" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F217" t="s">
         <v>172</v>
       </c>
       <c r="G217" s="1" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="H217" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="B218" t="s">
         <v>9</v>
       </c>
       <c r="C218" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="D218" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E218" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F218" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="G218" s="1" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="H218" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="B219" t="s">
         <v>9</v>
       </c>
       <c r="C219" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="D219" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E219" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F219" t="s">
         <v>200</v>
       </c>
       <c r="G219" s="1" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="H219" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="B220" t="s">
         <v>9</v>
       </c>
       <c r="C220" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
       <c r="D220" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E220" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F220" t="s">
         <v>176</v>
       </c>
       <c r="G220" s="1" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="H220" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="B221" t="s">
         <v>9</v>
       </c>
       <c r="C221" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="D221" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E221" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F221" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="G221" s="1" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="H221" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="B222" t="s">
         <v>9</v>
       </c>
       <c r="C222" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="D222" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E222" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F222" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="G222" s="1" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="H222" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="B223" t="s">
         <v>9</v>
       </c>
       <c r="C223" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="D223" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E223" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F223" t="s">
         <v>196</v>
       </c>
       <c r="G223" s="1" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="H223" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="B224" t="s">
         <v>9</v>
       </c>
       <c r="C224" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="D224" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E224" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F224" t="s">
         <v>176</v>
       </c>
       <c r="G224" s="1" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="H224" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="B225" t="s">
         <v>9</v>
       </c>
       <c r="C225" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="D225" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E225" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F225" t="s">
         <v>200</v>
       </c>
       <c r="G225" s="1" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="H225" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="B226" t="s">
         <v>9</v>
       </c>
       <c r="C226" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
       <c r="D226" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E226" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F226" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="G226" s="1" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="H226" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="B227" t="s">
         <v>9</v>
       </c>
       <c r="C227" t="s">
-        <v>811</v>
+        <v>812</v>
       </c>
       <c r="D227" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E227" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F227" t="s">
         <v>172</v>
       </c>
       <c r="G227" s="1" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
       <c r="H227" t="s">
-        <v>813</v>
+        <v>814</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="B228" t="s">
         <v>9</v>
       </c>
       <c r="C228" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
       <c r="D228" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E228" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F228" t="s">
         <v>172</v>
       </c>
       <c r="G228" s="1" t="s">
         <v>49</v>
       </c>
       <c r="H228" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="B229" t="s">
         <v>9</v>
       </c>
       <c r="C229" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="D229" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E229" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F229" t="s">
         <v>196</v>
       </c>
       <c r="G229" s="1" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
       <c r="H229" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
       <c r="B230" t="s">
         <v>9</v>
       </c>
       <c r="C230" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="D230" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E230" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F230" t="s">
         <v>176</v>
       </c>
       <c r="G230" s="1" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
       <c r="H230" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
       <c r="B231" t="s">
         <v>9</v>
       </c>
       <c r="C231" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="D231" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E231" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F231" t="s">
         <v>176</v>
       </c>
       <c r="G231" s="1" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
       <c r="H231" t="s">
-        <v>828</v>
+        <v>829</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
       <c r="B232" t="s">
         <v>9</v>
       </c>
       <c r="C232" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="D232" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E232" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F232" t="s">
         <v>176</v>
       </c>
       <c r="G232" s="1" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="H232" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="B233" t="s">
         <v>9</v>
       </c>
       <c r="C233" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
       <c r="D233" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E233" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F233" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="G233" s="1" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
       <c r="H233" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="B234" t="s">
         <v>9</v>
       </c>
       <c r="C234" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="D234" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E234" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F234" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="G234" s="1" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="H234" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
-        <v>841</v>
+        <v>842</v>
       </c>
       <c r="B235" t="s">
         <v>9</v>
       </c>
       <c r="C235" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="D235" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E235" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F235" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="G235" s="1" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
       <c r="H235" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="B236" t="s">
         <v>9</v>
       </c>
       <c r="C236" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="D236" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E236" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F236" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="G236" s="1" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
       <c r="H236" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
       <c r="B237" t="s">
         <v>9</v>
       </c>
       <c r="C237" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="D237" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E237" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F237" t="s">
         <v>172</v>
       </c>
       <c r="G237" s="1" t="s">
         <v>49</v>
       </c>
       <c r="H237" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="B238" t="s">
         <v>9</v>
       </c>
       <c r="C238" t="s">
         <v>10</v>
       </c>
       <c r="D238" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
       <c r="E238" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="F238" t="s">
         <v>29</v>
       </c>
       <c r="G238" s="1" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
       <c r="H238" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
       <c r="B239" t="s">
         <v>9</v>
       </c>
       <c r="C239" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="D239" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="E239" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="F239" t="s">
         <v>29</v>
       </c>
       <c r="G239" s="1" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
       <c r="H239" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
       <c r="B240" t="s">
         <v>9</v>
       </c>
       <c r="C240" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="D240" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="E240" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="F240" t="s">
         <v>29</v>
       </c>
       <c r="G240" s="1" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="H240" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="B241" t="s">
         <v>9</v>
       </c>
       <c r="C241" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="D241" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="E241" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="F241" t="s">
         <v>29</v>
       </c>
       <c r="G241" s="1" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
       <c r="H241" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="B242" t="s">
         <v>9</v>
       </c>
       <c r="C242" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
       <c r="D242" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="E242" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="F242" t="s">
         <v>29</v>
       </c>
       <c r="G242" s="1" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="H242" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
-        <v>875</v>
+        <v>876</v>
       </c>
       <c r="B243" t="s">
         <v>9</v>
       </c>
       <c r="C243" t="s">
-        <v>876</v>
+        <v>877</v>
       </c>
       <c r="D243" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="E243" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="F243" t="s">
         <v>29</v>
       </c>
       <c r="G243" s="1" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
       <c r="H243" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
       <c r="B244" t="s">
         <v>9</v>
       </c>
       <c r="C244" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="D244" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="E244" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="F244" t="s">
         <v>29</v>
       </c>
       <c r="G244" s="1" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
       <c r="H244" t="s">
-        <v>882</v>
+        <v>883</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
       <c r="B245" t="s">
         <v>9</v>
       </c>
       <c r="C245" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="D245" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="E245" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="F245" t="s">
         <v>29</v>
       </c>
       <c r="G245" s="1" t="s">
-        <v>885</v>
+        <v>886</v>
       </c>
       <c r="H245" t="s">
-        <v>886</v>
+        <v>887</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="B246" t="s">
         <v>9</v>
       </c>
       <c r="C246" t="s">
-        <v>888</v>
+        <v>889</v>
       </c>
       <c r="D246" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="E246" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="F246" t="s">
         <v>29</v>
       </c>
       <c r="G246" s="1" t="s">
-        <v>889</v>
+        <v>890</v>
       </c>
       <c r="H246" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
       <c r="B247" t="s">
         <v>9</v>
       </c>
       <c r="C247" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="D247" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="E247" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="F247" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="1" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="H247" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
-        <v>895</v>
+        <v>896</v>
       </c>
       <c r="B248" t="s">
         <v>9</v>
       </c>
       <c r="C248" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
       <c r="D248" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="E248" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="F248" t="s">
         <v>29</v>
       </c>
       <c r="G248" s="1" t="s">
-        <v>897</v>
+        <v>898</v>
       </c>
       <c r="H248" t="s">
-        <v>898</v>
+        <v>899</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
       <c r="B249" t="s">
         <v>9</v>
       </c>
       <c r="C249" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="D249" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="E249" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="F249" t="s">
         <v>29</v>
       </c>
       <c r="G249" s="1" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
       <c r="H249" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
       <c r="B250" t="s">
         <v>9</v>
       </c>
       <c r="C250" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="D250" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="E250" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="F250" t="s">
         <v>29</v>
       </c>
       <c r="G250" s="1" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
       <c r="H250" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="B251" t="s">
         <v>9</v>
       </c>
       <c r="C251" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="D251" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="E251" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="F251" t="s">
         <v>29</v>
       </c>
       <c r="G251" s="1" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="H251" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
-        <v>911</v>
+        <v>912</v>
       </c>
       <c r="B252" t="s">
         <v>9</v>
       </c>
       <c r="C252" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
       <c r="D252" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="E252" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="F252" t="s">
         <v>29</v>
       </c>
       <c r="G252" s="1" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="H252" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="B253" t="s">
         <v>9</v>
       </c>
       <c r="C253" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
       <c r="D253" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="E253" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="F253" t="s">
         <v>29</v>
       </c>
       <c r="G253" s="1" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="H253" t="s">
-        <v>918</v>
+        <v>919</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
       <c r="B254" t="s">
         <v>9</v>
       </c>
       <c r="C254" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="D254" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="E254" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="F254" t="s">
         <v>29</v>
       </c>
       <c r="G254" s="1" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="H254" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
       <c r="B255" t="s">
         <v>9</v>
       </c>
       <c r="C255" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="D255" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="E255" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="F255" t="s">
         <v>29</v>
       </c>
       <c r="G255" s="1" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
       <c r="H255" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
       <c r="B256" t="s">
         <v>9</v>
       </c>
       <c r="C256" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="D256" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="E256" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="F256" t="s">
         <v>29</v>
       </c>
       <c r="G256" s="1" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
       <c r="H256" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
       <c r="B257" t="s">
         <v>9</v>
       </c>
       <c r="C257" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="D257" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="E257" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="F257" t="s">
         <v>29</v>
       </c>
       <c r="G257" s="1" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="H257" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
       <c r="B258" t="s">
         <v>9</v>
       </c>
       <c r="C258" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="D258" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="E258" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="F258" t="s">
         <v>29</v>
       </c>
       <c r="G258" s="1" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
       <c r="H258" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="B259" t="s">
         <v>9</v>
       </c>
       <c r="C259" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="D259" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="E259" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="F259" t="s">
         <v>29</v>
       </c>
       <c r="G259" s="1" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
       <c r="H259" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
       <c r="B260" t="s">
         <v>9</v>
       </c>
       <c r="C260" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="D260" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="E260" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="F260" t="s">
         <v>29</v>
       </c>
       <c r="G260" s="1" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
       <c r="H260" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="B261" t="s">
         <v>9</v>
       </c>
       <c r="C261" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="D261" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="E261" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="F261" t="s">
         <v>29</v>
       </c>
       <c r="G261" s="1" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
       <c r="H261" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
       <c r="B262" t="s">
         <v>9</v>
       </c>
       <c r="C262" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="D262" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="E262" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="F262" t="s">
         <v>29</v>
       </c>
       <c r="G262" s="1" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
       <c r="H262" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
       <c r="B263" t="s">
         <v>9</v>
       </c>
       <c r="C263" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D263" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="E263" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="F263" t="s">
         <v>29</v>
       </c>
       <c r="G263" s="1" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="H263" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
       <c r="B264" t="s">
         <v>9</v>
       </c>
       <c r="C264" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="D264" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="E264" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="F264" t="s">
         <v>29</v>
       </c>
       <c r="G264" s="1" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
       <c r="H264" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
       <c r="B265" t="s">
         <v>9</v>
       </c>
       <c r="C265" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="D265" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="E265" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="F265" t="s">
         <v>29</v>
       </c>
       <c r="G265" s="1" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
       <c r="H265" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
       <c r="B266" t="s">
         <v>9</v>
       </c>
       <c r="C266" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="D266" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="E266" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="F266" t="s">
         <v>29</v>
       </c>
       <c r="G266" s="1" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
       <c r="H266" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
       <c r="B267" t="s">
         <v>9</v>
       </c>
       <c r="C267" t="s">
-        <v>972</v>
+        <v>973</v>
       </c>
       <c r="D267" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="E267" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="F267" t="s">
         <v>29</v>
       </c>
       <c r="G267" s="1" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="H267" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="B268" t="s">
         <v>9</v>
       </c>
       <c r="C268" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="D268" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="E268" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="F268" t="s">
         <v>29</v>
       </c>
       <c r="G268" s="1" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
       <c r="H268" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="B269" t="s">
         <v>9</v>
       </c>
       <c r="C269" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
       <c r="D269" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="E269" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="F269" t="s">
         <v>29</v>
       </c>
       <c r="G269" s="1" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="H269" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="B270" t="s">
         <v>9</v>
       </c>
       <c r="C270" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
       <c r="D270" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="E270" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="F270" t="s">
         <v>29</v>
       </c>
       <c r="G270" s="1" t="s">
-        <v>985</v>
+        <v>986</v>
       </c>
       <c r="H270" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
-        <v>987</v>
+        <v>988</v>
       </c>
       <c r="B271" t="s">
         <v>9</v>
       </c>
       <c r="C271" t="s">
-        <v>988</v>
+        <v>989</v>
       </c>
       <c r="D271" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="E271" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="F271" t="s">
         <v>29</v>
       </c>
       <c r="G271" s="1" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
       <c r="H271" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="B272" t="s">
         <v>9</v>
       </c>
       <c r="C272" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="D272" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="E272" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="F272" t="s">
         <v>29</v>
       </c>
       <c r="G272" s="1" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
       <c r="H272" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" t="s">
-        <v>994</v>
+        <v>995</v>
       </c>
       <c r="B273" t="s">
         <v>9</v>
       </c>
       <c r="C273" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
       <c r="D273" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="E273" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="F273" t="s">
         <v>29</v>
       </c>
       <c r="G273" s="1" t="s">
-        <v>996</v>
+        <v>997</v>
       </c>
       <c r="H273" t="s">
-        <v>997</v>
+        <v>998</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
       <c r="B274" t="s">
         <v>9</v>
       </c>
       <c r="C274" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
       <c r="D274" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="E274" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="F274" t="s">
         <v>29</v>
       </c>
       <c r="G274" s="1" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
       <c r="H274" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
       <c r="B275" t="s">
         <v>9</v>
       </c>
       <c r="C275" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="D275" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="E275" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="F275" t="s">
         <v>29</v>
       </c>
       <c r="G275" s="1" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
       <c r="H275" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
       <c r="B276" t="s">
         <v>9</v>
       </c>
       <c r="C276" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="D276" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="E276" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="F276" t="s">
         <v>29</v>
       </c>
       <c r="G276" s="1" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
       <c r="H276" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
       <c r="B277" t="s">
         <v>9</v>
       </c>
       <c r="C277" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
       <c r="D277" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="E277" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="F277" t="s">
         <v>29</v>
       </c>
       <c r="G277" s="1" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
       <c r="H277" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
       <c r="B278" t="s">
         <v>9</v>
       </c>
       <c r="C278" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
       <c r="D278" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="E278" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="F278" t="s">
         <v>29</v>
       </c>
       <c r="G278" s="1" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
       <c r="H278" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
       <c r="B279" t="s">
         <v>9</v>
       </c>
       <c r="C279" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
       <c r="D279" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="E279" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="F279" t="s">
         <v>29</v>
       </c>
       <c r="G279" s="1" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
       <c r="H279" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
       <c r="B280" t="s">
         <v>9</v>
       </c>
       <c r="C280" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="D280" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="E280" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="F280" t="s">
         <v>29</v>
       </c>
       <c r="G280" s="1" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
       <c r="H280" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
       <c r="B281" t="s">
         <v>9</v>
       </c>
       <c r="C281" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="D281" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="E281" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="F281" t="s">
         <v>29</v>
       </c>
       <c r="G281" s="1" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
       <c r="H281" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B282" t="s">
         <v>9</v>
       </c>
       <c r="C282" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="D282" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="E282" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="F282" t="s">
         <v>29</v>
       </c>
       <c r="G282" s="1" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
       <c r="H282" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="B283" t="s">
         <v>9</v>
       </c>
       <c r="C283" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="D283" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="E283" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="F283" t="s">
         <v>29</v>
       </c>
       <c r="G283" s="1" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
       <c r="H283" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
       <c r="B284" t="s">
         <v>9</v>
       </c>
       <c r="C284" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="D284" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="E284" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="F284" t="s">
         <v>29</v>
       </c>
       <c r="G284" s="1" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
       <c r="H284" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" t="s">
-        <v>1042</v>
+        <v>1043</v>
       </c>
       <c r="B285" t="s">
         <v>9</v>
       </c>
       <c r="C285" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
       <c r="D285" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="E285" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="F285" t="s">
         <v>29</v>
       </c>
       <c r="G285" s="1" t="s">
-        <v>1044</v>
+        <v>1045</v>
       </c>
       <c r="H285" t="s">
-        <v>1045</v>
+        <v>1046</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
       <c r="B286" t="s">
         <v>9</v>
       </c>
       <c r="C286" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="D286" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="E286" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="F286" t="s">
         <v>29</v>
       </c>
       <c r="G286" s="1" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="H286" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
       <c r="B287" t="s">
         <v>9</v>
       </c>
       <c r="C287" t="s">
-        <v>1051</v>
+        <v>1052</v>
       </c>
       <c r="D287" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="E287" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="F287" t="s">
         <v>29</v>
       </c>
       <c r="G287" s="1" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
       <c r="H287" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" t="s">
-        <v>1053</v>
+        <v>1054</v>
       </c>
       <c r="B288" t="s">
         <v>9</v>
       </c>
       <c r="C288" t="s">
-        <v>1054</v>
+        <v>1055</v>
       </c>
       <c r="D288" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="E288" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="F288" t="s">
         <v>29</v>
       </c>
       <c r="G288" s="1" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
       <c r="H288" t="s">
-        <v>1056</v>
+        <v>1057</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>