--- v0 (2026-01-21)
+++ v1 (2026-04-20)
@@ -51,1548 +51,1548 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2898</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2898/projeto_de_decreto_01-2024_damasio_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2898/projeto_de_decreto_01-2024_damasio_aprovado.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO INESENSE E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2912</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2912/projeto_de_decreto_02-2024__-_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2912/projeto_de_decreto_02-2024__-_aprovado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PRONUNCIAMENTO DA CÂMARA MUNICIPAL DE DONA INÊS, ACERCA DO PARECER PRÉVIO DO TRIBUNAL DE CONTAS DO ESTADO DA PARAÍBA, NOS AUTOS DO PROCESSO TC Nº04243/2022, PARECER PPL TC 186/2023 E ACÓRDÃO APL TC 492/2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2899</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>PREFEITO MUNICIPAL</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2899/projeto_de_lei_01-2024_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2899/projeto_de_lei_01-2024_aprovado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO ANUAL DO SALÁRIO BASE DOS SERVIDORES MUNICIPAIS EFETIVOS E COMISSIONADOS, SUBSÍDIOS DE SECRETÁRIOS, AGENTES POLÍTICOS E MEMBROS DO CONSELHO TUTELAR, NA FORMA DO ART. 37, X DA CONSTITUIÇÃO FEDERAL.</t>
   </si>
   <si>
     <t>2900</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2900/projeto_de_lei_02-2023_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2900/projeto_de_lei_02-2023_aprovado.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA OS ARTIGOS 68 E 78 DA LEI ORGANICA MUNICIPAL PARA DISPOR SOBRE O ENCAMINHAMENTO AO TRIBUNAL DE CONTAS DO ESTADO DA PARAÍBA E A CÂMARA MUNICIPAL DOS BALANCETES MENSAIS DAS DESPESAS EM ARQUIVO ELETRÔNICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2901</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2901/projeto_de_lei_03-2024_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2901/projeto_de_lei_03-2024_aprovado.pdf</t>
   </si>
   <si>
     <t>APROVA O PLANO MUNICIPAL DE SEGURANÇA ALIMENTAR E NUTRICIONAL PREVISTO NA LEI MUNICIPAL Nº.740/2016, QUE INSTITUI A POLITICA DE SEGURANÇA ALIMENTAR E NUTRICIONAL NO ÂMBITO DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2902</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2902/projeto_de_lei_04-2024_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2902/projeto_de_lei_04-2024_aprovado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DOAÇÃO DE TERRENO AO ESTADO DA PARAIBA DESTINADO A CONSTRUÇÃO DE UMA ESCOLA DE 12 SALAS DE AULA PROJETO DE FNDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2903</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2903/projeto_de_lei_05-2024_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2903/projeto_de_lei_05-2024_aprovado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO DO EXECÍCIO DE 2024 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2904</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2904/projeto_de_lei_no06_rhuan-_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2904/projeto_de_lei_no06_rhuan-_aprovado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE RUA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2905</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2905/projeto_de_lei_no07-_rhuan-_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2905/projeto_de_lei_no07-_rhuan-_aprovado.pdf</t>
   </si>
   <si>
     <t>2906</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2906/projeto_de_lei_no08-_rhuan-_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2906/projeto_de_lei_no08-_rhuan-_aprovado.pdf</t>
   </si>
   <si>
     <t>2907</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2907/projeto_de_lei_no09-_rhuan-_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2907/projeto_de_lei_no09-_rhuan-_aprovado.pdf</t>
   </si>
   <si>
     <t>2908</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>MESA DA CÂMARA</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2908/projeto_de_lei_010-2024_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2908/projeto_de_lei_010-2024_aprovado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO ANUAL DO SUBSÍDIO DO PRESIDENTE DA CÂMARA, DOS VEREADORES, DA REMUNERAÇÃO DOS SERVIDORES EFETIVOS E COMISSIONADOS DA CÂMARA MUNICIPAL DE DONA INÊS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2909</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2909/projeto_de_lei_11-2024_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2909/projeto_de_lei_11-2024_aprovado.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº897/2021, DE 02 DE DEZEMBRO DE 2021, QUE CRIA O CONSELHO MUNICIPAL DOS DIREITOS DA PESSOA COM DEFICIÊNCIA E INSTITUI A CONFERÊNCIA MUNICIPAL DOS DIREITOS DA PESSOA COM DEFICIÊNCIA.</t>
   </si>
   <si>
     <t>2910</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2910/projeto_de_lei_12-2024_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2910/projeto_de_lei_12-2024_aprovado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO DO EXERCÍCIO DE 2024 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2911</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2911/projeto_de_lei_13-2024__edmilson-_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2911/projeto_de_lei_13-2024__edmilson-_aprovado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE RUA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2852</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2852/requerimento_01-2024_rogerio_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2852/requerimento_01-2024_rogerio_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UM MURO AO REDOR DA LAGOA NO SÍTIO LAGOA DO BRAZ.</t>
   </si>
   <si>
     <t>2853</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2853/requerimento_02-2024_rogerio_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2853/requerimento_02-2024_rogerio_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UM GINÁSIO NO SÍTIO ZÉ PAZ II (ASSENTAMENTO ZÉ MATIAS)</t>
   </si>
   <si>
     <t>2854</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2854/requerimento_03-2024_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2854/requerimento_03-2024_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UM CHAFARIZ NO SÍTIO SÃO LUIZ E OUTRO NO SÍTIO MIGUEL NA REDE DE ÁGUA VINDO DA BARRAGEM DE JANDAIA, BEM COMO, QUE SEJA ENCAMINHADA A CAGEPA A SOLICITAÇÃO DE LIBERAÇÃO DOS PONTOS.</t>
   </si>
   <si>
     <t>2855</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2855/requerimento_04-2024_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2855/requerimento_04-2024_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA A EXTENSÃO DA REDE DE ENCANAMENTO E DISTRIBUIÇÃO DE ÁGUA PARA AS DIVERSAS RUAS DO BAIRRO NOVA CONQUISTA QUE NÃO TEM ACESSO À ÁGUA.</t>
   </si>
   <si>
     <t>2856</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2856/requerimento_05-2024_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2856/requerimento_05-2024_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE QUEBRA MOLAS EM FRENTE AO POSTO DE COMBUSTÍVEL E EM FRENTE A ESCOLA MUNICIPAL HUMBERTO LUCENA, PARA O TRAFEGO SENTIDO AO BILIMGUIM.</t>
   </si>
   <si>
     <t>2857</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2857/requerimento_06-2024_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2857/requerimento_06-2024_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE LIXEIRAS NA AVENIDA MAJOR AUGUSTO BEZERRA E MANOEL PEDRO.</t>
   </si>
   <si>
     <t>2858</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2858/requerimento_07-2024_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2858/requerimento_07-2024_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE SISTEMA DE MONITORAMENTO PRÓXIMO AO POSTO DE GASOLINA FAN.</t>
   </si>
   <si>
     <t>2859</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2859/requerimento_08-2024_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2859/requerimento_08-2024_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REFORMA DE TODAS AS BARRACAS DA PEDREIRA, ALÉM DA CONSTRUÇÃO DE BANHEIROS COM CHUVEIROS PARA OS TRABALHADORES.</t>
   </si>
   <si>
     <t>2860</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2860/requerimento_09-2024_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2860/requerimento_09-2024_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DISTRIBUIÇÃO DE EPIS PARA OS TRABALHADORES DA PEDREIRA.</t>
   </si>
   <si>
     <t>2861</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2861/requerimento_10-2024_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2861/requerimento_10-2024_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA DISPONIBILIZADO UM CURSO DE NOÇÕES BÁSICAS DE PRIMEIROS SOCORROS PARA OS TRABALHADORES DA PEDREIRA, ASSIM COMO DISPONIBILIZAR KIT DE PRIMEIROS SOCORROS PARA CADA BARRACA.</t>
   </si>
   <si>
     <t>2862</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2862/requerimento_11-2024_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2862/requerimento_11-2024_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DO "MEMORIAL DA PEDREIRA", COMO LOCAL DE EXPOSIÇÃO PARA FOTOS DE TRABALHADORES, BEM COMO SITUAÇÕES ANTIGAS DO AMBIENTE, ALÉM DAS FERRAMENTAS UTILIZADAS NO SERVIÇO DE EXTRAÇÃO DAS PEDRAS.</t>
   </si>
   <si>
     <t>2863</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2863/requerimento_12-2024_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2863/requerimento_12-2024_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REALIZAÇÃO DE ESTUDO TÉCNICA SOBRE O RIACHO QUE NASCE NA CHÃ DE PALHARES, ASSIM COMO, A CONSTRUÇÃO DE UMA PONTE PEQUENA NA RUA QUE DÁ ACESSO AO CAJUEIRO.</t>
   </si>
   <si>
     <t>2864</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2864/requerimento_13-2024_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2864/requerimento_13-2024_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA A AQUISIÇÃO DE UM COMPRESSOR PÚBLICO PARA PERFURAÇÃO GRATUITA NA PEDREIRA.</t>
   </si>
   <si>
     <t>2865</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2865/requerimento_14-2024_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2865/requerimento_14-2024_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REALIZAÇÃO DE AUDIÊNCIA PUBLICA COM TODOS OS TRABALHADORES DA PEDREIRA, A FIM DE ESCUTAR OS ANSEIOS DA CLASSE, BEM COMO, PASSAR ORIENTAÇÕES SOBRE O USO DE EPIs E NOÇÕES DE PRIMEIROS SOCORROS.</t>
   </si>
   <si>
     <t>2866</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2866/requerimento_15-2024_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2866/requerimento_15-2024_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UM TELÉGRAFO, A FIM DE VALORIZAR UM DOS PONTOS TURÍSTICOS MAIS VISITADOS (A PEDREIRA)</t>
   </si>
   <si>
     <t>2867</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2867/requerimento_16-2024_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2867/requerimento_16-2024_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE CALÇAMENTO (COBERTURA EM PARALELEPÍPEDO) DA RUA GABRIEL BENTO DE LIMA.</t>
   </si>
   <si>
     <t>2868</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2868/requerimento_17-2024_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2868/requerimento_17-2024_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE CALÇAMENTO (COBERTURA EM PARALELEPÍPEDOS) EM CONTINUIDADE A ÁREA JÁ CONSTRUÍDA NA RUA JOSÉ ANTONIO DA SILVA.</t>
   </si>
   <si>
     <t>2869</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/</t>
+    <t>http://sapl.donaines.pb.leg.br/media/</t>
   </si>
   <si>
     <t>SOLICITA A TRAMITAÇÃO EM CARÁTER DE URGÊNCIA URGENTÍSSIMA NA APRECIAÇÃO DO PROJETO DE LEI Nº010/2023 DE AUTORIA DA MESA DIRETORA, COM FULCRO NO ART. 113, 1º, DO REGIMENTO INTERNO.</t>
   </si>
   <si>
     <t>2870</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2870/requerimento_19-2024_rhuan_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2870/requerimento_19-2024_rhuan_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DO CALÇAMENTO EM PARALELEPÍPEDOS DA RUA JOSÉ DE AZEVEDO MAIA, BEM COMO A EXTENSÃO DA ÁREA DA RUA ELBA MARIA.</t>
   </si>
   <si>
     <t>2871</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2871/requerimento_20-2024_rhuan_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2871/requerimento_20-2024_rhuan_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DISPONIBILIDADE DE REDE WI-FI GRÁTIS PARA OS USUÁRIOS DOS POSTOS DE SAÚDE E NO PRONTO ATENDIMENTO.</t>
   </si>
   <si>
     <t>2872</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2872/requerimento_21-2024_jeova-_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2872/requerimento_21-2024_jeova-_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA A ANÁLISE DA VIABILIDADE DE EXTENSÃO DA REDE DE ENERGIA ELÉTRICA A PEDREIRA, E POSTERIORMENTE A DISPONIBILIDADE DE REDE DE INTERNET WI-FI ABERTA, AOS TRABALHADORES DA PEDREIRA.</t>
   </si>
   <si>
     <t>2873</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2873/requerimento_22-2024_jose_marcos_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2873/requerimento_22-2024_jose_marcos_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE CALÇAMENTO (COBERTURA EM PARALELEPÍPEDOS) DA RUA JOSÉ ANTÔNIO TEIXEIRA.</t>
   </si>
   <si>
     <t>2874</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2874/requerimento_23-2024_jose_marcos_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2874/requerimento_23-2024_jose_marcos_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO QUEBRA MOLAS NAS DUAS VIAS NA AVENIDA MANOEL PEDRO, PRÓXIMO À IGREJA MÃE.</t>
   </si>
   <si>
     <t>2875</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2875/requerimento_24-2024_jeova-_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2875/requerimento_24-2024_jeova-_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UM ESPAÇO COM ÁREA DE LAZER, COM SINUCAS, MESAS PARA JOGOS DE DOMINÓ E BARALHO.</t>
   </si>
   <si>
     <t>2876</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2876/requerimento_25-2024_jeova-_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2876/requerimento_25-2024_jeova-_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA A COBERTURA PARA AS MESAS DA PRAÇA PÚBLICA.</t>
   </si>
   <si>
     <t>2877</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2877/requerimento_26-2024_jeova-_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2877/requerimento_26-2024_jeova-_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA REALIZADO UM TORNEIO EM HOMENAGEM AO WILLIANO  DANIEL DA SILVA.</t>
   </si>
   <si>
     <t>2878</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2878/requerimento_27-2024_jeova-_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2878/requerimento_27-2024_jeova-_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A ÁREA QUE ENVOLVE O "MIRANTE" SEJA INTERDITADO ATÉ A CONCLUSÃO, OU ATÉ QUE SEJAM INSTALADOS TODOS OS EQUIPAMENTOS DE SEGURANÇA NECESSÁRIOS.</t>
   </si>
   <si>
     <t>2879</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2879/requerimento_28_jose_marcos_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2879/requerimento_28_jose_marcos_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE CALÇAMENTO (COBERTURA EM PARALELEPÍPEDOS) DA RUA PEDRO JOÃO DO NASCIMENTO.</t>
   </si>
   <si>
     <t>2880</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2880/requerimento_29_givanildo_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2880/requerimento_29_givanildo_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REFORMA E AMPLIAÇÃO DA BARRAGEM NO SÍTIO MIGUEL.</t>
   </si>
   <si>
     <t>2881</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2881/requerimento_30_jose_marcos_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2881/requerimento_30_jose_marcos_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO 2 (DOIS) BANHEIROS NA QUADRA DE ESPORTES PRÓXIMO A PREFEITURA.</t>
   </si>
   <si>
     <t>2882</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2882/requerimento_no31_jose_marcos-_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2882/requerimento_no31_jose_marcos-_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DA COBERTURA EM PARALELEPÍPEDOS DA ESTRADA VICINAL QUE LIGA O CAJUEIRO AO CEMITÉRIO VELHO.</t>
   </si>
   <si>
     <t>2883</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2883/requerimento_no32_jose_marcos-_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2883/requerimento_no32_jose_marcos-_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DA COBERTURA EM PARALELEPÍPEDOS DA RUA PROJETADA C, NO LOTEAMENTO GLÓRIA II.</t>
   </si>
   <si>
     <t>2884</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2884/requerimento_no33_jeova-_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2884/requerimento_no33_jeova-_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA AMPLIAÇÃO DA QUADRA DE AREIA DO ESPAÇO DA JUVENTUDE, ASSIM COMO A DOAÇÃO DE UMA REDE ADEQUADA PARA O ESPAÇO CITADO.</t>
   </si>
   <si>
     <t>2885</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2885/requerimento_no34_jeova-_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2885/requerimento_no34_jeova-_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITO QUE SEJA INSTALADO SISTEMA DE CLIMATIZAÇÃO NAS SALAS DE AULAS DA ECI EEFM GOVERNADOR CLOVIS BEZERRA CAVALCANTI.</t>
   </si>
   <si>
     <t>2886</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2886/requerimento_no35_jeova-_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2886/requerimento_no35_jeova-_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES A RESPEITO DA CONSTRUÇÃO DA NOVA ESCOLA QUE TERÁ COMO USUÁRIOS OS ALUNOS DO ENSINO MÉDIO.</t>
   </si>
   <si>
     <t>2887</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2887/req_36-2024_damasio_edmilson_rogerio_rosilene_e_givanildo.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2887/req_36-2024_damasio_edmilson_rogerio_rosilene_e_givanildo.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DISPONIBILIDADE DE UMA EMENDA PARLAMENTAR VISANDO À CONSTRUÇÃO DE UMA QUADRA COBERTA NO SÍTIO OITICICA.</t>
   </si>
   <si>
     <t>2888</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>DAMÁSIO BERTO</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2888/requerimento_37-2024_damasio.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2888/requerimento_37-2024_damasio.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UM PRAÇA NO POVOADO DE SERRA DO SÍTIO.</t>
   </si>
   <si>
     <t>2889</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2889/requerimento_38-2024_damasio.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2889/requerimento_38-2024_damasio.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE CALÇAMENTO DE FRENTE A CAPELA DE SERRA DO SÍTIO E A VILA DE RESIDENCIAS ATÉ O FINAL PRÓXIMO A RESIDÊNCIA DE DONA NICINHA.</t>
   </si>
   <si>
     <t>2890</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>JOSÉ MARCOS</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2890/requerimento_39-2024_jose_marcos.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2890/requerimento_39-2024_jose_marcos.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DA COBERTURA EM PARALELEPÍPEDOS NA RUA SEVERINO GOMES DE ARAÚJO.</t>
   </si>
   <si>
     <t>2891</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2891/requerimento_40-2024_rhuan_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2891/requerimento_40-2024_rhuan_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA O ALARGAMENTO DA BUEIRA EM MANÚJOCA, ALÉM DO MATA BURRO EM PEDRO BENTO.</t>
   </si>
   <si>
     <t>2892</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2892/requerimento_41-2024_jose_marcos_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2892/requerimento_41-2024_jose_marcos_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE 02 ARES-CONDICIONADOS NA CENTRAL DE VELÓRIOS, ALÉM DA APLICAÇÃO DE FUMÊ NOS VIDROS.</t>
   </si>
   <si>
     <t>2893</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2893/requerimento_42-2024_jose_marcos_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2893/requerimento_42-2024_jose_marcos_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DA COBERTURA EM PARALELEPÍPEDOS NA RUA PROJETADA B, COM INÍCIO NA PB-073 E TÉRMINO NA RUA PROJETADA A, DO LOTEAMENTO BRISAS DA SERRA.</t>
   </si>
   <si>
     <t>2894</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2894/requerimento_43-2024_damasio_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2894/requerimento_43-2024_damasio_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONTINUAÇÃO DO CALÇAMENTO DA RUA JOSÉ ROBERTO IDALINO, BAIRRO NOVA CONQUISTA.</t>
   </si>
   <si>
     <t>2895</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2895/requerimento_44-2024_damasio_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2895/requerimento_44-2024_damasio_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DO CALÇAMENTO DA RUA BENEDITO FRANCISCO ALVES, NO BAIRRO NOVA CONQUISTA.</t>
   </si>
   <si>
     <t>2896</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2896/requerimento_45-2024_jose_marcos-_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2896/requerimento_45-2024_jose_marcos-_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REPOSIÇÃO DAS LÂMPADAS DEFEITUOSAS E QUEIMADAS DA ZONA RURAL E URBANA.</t>
   </si>
   <si>
     <t>2897</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2897/requerimento_46-2024_jose_marcos-_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2897/requerimento_46-2024_jose_marcos-_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE QUEBRA-MOLAS PRÓXIMA AOS CRUZAMENTOS DA RUA ANTONIO RAFAEL COM A RUA JOSÉ HERMÍNIO DE ARAÚJO, SENDO UM PRÓXIMO AO MERCADINHO BOM PREÇO E OUTRO EM FRENTE AO COMÉRCIO DE CRISTIANO DAVINO.</t>
   </si>
   <si>
     <t>2913</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2913/requerimento_no047-2024_rogerio20240409_11472574.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2913/requerimento_no047-2024_rogerio20240409_11472574.pdf</t>
   </si>
   <si>
     <t>SOLICITA A LIMPEZA DA BARRAGEM CLÓVIS BEZERRA, ENTRE OS SÍTIOS RAPOSA E MIGUEL.</t>
   </si>
   <si>
     <t>3696</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3696/requerimento_no_48-2024_rogerio_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3696/requerimento_no_48-2024_rogerio_aprovado.pdf</t>
   </si>
   <si>
     <t>Solicita o pagamento de adicional de periculosidade no valor de 20% aos operadores de máquinas pesadas.</t>
   </si>
   <si>
     <t>3697</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3697/requerimento_no_50-2024_jose_marcos_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3697/requerimento_no_50-2024_jose_marcos_aprovado.pdf</t>
   </si>
   <si>
     <t>Solicita roço de mato nas estradas vicinais do Município de Dona Inês/PB.</t>
   </si>
   <si>
     <t>3698</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3698/requerimento_no_51-2024_jose_marcos_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3698/requerimento_no_51-2024_jose_marcos_aprovado.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de um canal no final da Rua Luiz Ferreira, interligando a galeria que fica em frente o material de construção Santa Inês.</t>
   </si>
   <si>
     <t>3699</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3699/requerimento_no_52-2024_rhuan_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3699/requerimento_no_52-2024_rhuan_aprovado.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de um mata burro entre Sebastião Luiz e José Vicente no Sítio Boa Vista Município de Dona Inês/PB.</t>
   </si>
   <si>
     <t>3700</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3700/requerimento_no_53-2024_rhuan_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3700/requerimento_no_53-2024_rhuan_aprovado.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de uma passagem molhada ou uma bueira por traz do barreiro do senhor Manoel da verdura no Sítio Boa Vista Município de Dona Inês/PB.</t>
   </si>
   <si>
     <t>3701</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3701/requerimento_no_54-2024_rhuan_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3701/requerimento_no_54-2024_rhuan_aprovado.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de uma barragem ou bueira no riacho que liga o Sítio Oiticica com o Sítio Estreito em frente à casa do senhor José de Ambrozina no Município de Dona Inês/PB</t>
   </si>
   <si>
     <t>3702</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3702/requerimento_no_56-2024_givanildo_araujo_de_fontes_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3702/requerimento_no_56-2024_givanildo_araujo_de_fontes_aprovado.pdf</t>
   </si>
   <si>
     <t>Solicita a reforma e amplificação do açude no Sítio Miguel.</t>
   </si>
   <si>
     <t>3703</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3703/requerimento_no_57-2024_jose_marcos_rodrigues_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3703/requerimento_no_57-2024_jose_marcos_rodrigues_aprovado.pdf</t>
   </si>
   <si>
     <t>Solicita o reinício da obra de construção da Creche de Ensino Infantil que se encontra paralisada, obra essa construída pelo Governo do Estado da Paraíba no Município de Dona Inês/PB.</t>
   </si>
   <si>
     <t>3704</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3704/requerimento_no_58-2024_jeova_horacio_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3704/requerimento_no_58-2024_jeova_horacio_aprovado.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de calçamento do final do Distrito de Cozinha até onde está sendo construída a nova Unidade Educacional.</t>
   </si>
   <si>
     <t>3705</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3705/requerimento_no_59-2024_jeova_horacio_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3705/requerimento_no_59-2024_jeova_horacio_aprovado.pdf</t>
   </si>
   <si>
     <t>Solicita a criação de uma associação para os atletas do Município de Dona Inês/PB.</t>
   </si>
   <si>
     <t>3706</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3706/requerimento_no_60-2024_jeova_horacio_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3706/requerimento_no_60-2024_jeova_horacio_aprovado.pdf</t>
   </si>
   <si>
     <t>Solicita a criação de bolsas para os atletas do Município de Dona Inês/PB.</t>
   </si>
   <si>
     <t>3707</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3707/requerimento_no_61-2024_givanildo_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3707/requerimento_no_61-2024_givanildo_aprovado.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de um mata - burro entre as propriedades dos senhores Manezinho e Severino Gil na  Comunidade do Sítio Caco no Município de Dona Inês/PB.</t>
   </si>
   <si>
     <t>3708</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3708/requerimento_n_80_rhuan_ribeiro_de_araujo_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3708/requerimento_n_80_rhuan_ribeiro_de_araujo_aprovado.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de calçamentos em frente à Unidade Básica de Saúde, no Sítio Brejinho Município de Dona Inês/PB.</t>
   </si>
   <si>
     <t>3709</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3709/requerimento_n_81_rhuan_ribeiro_de_araujo_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3709/requerimento_n_81_rhuan_ribeiro_de_araujo_aprovado.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de uma parada de ônibus em frente à Unidade Básica de Saúde, no Sítio Brejinho Município de Dona Inês/PB.</t>
   </si>
   <si>
     <t>3710</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>Solicita a construção de um Ginásio de Esportes nas imediações da Escola Municipal Dr° . Flaviano Ribeiro no Sítio Queimadas Município de Dona Inês/PB.</t>
   </si>
   <si>
     <t>3711</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3711/requerimento_n_83_rosilene_ferreira_de_lima_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3711/requerimento_n_83_rosilene_ferreira_de_lima_aprovado.pdf</t>
   </si>
   <si>
     <t>Solicita a cobertura na rampa que dá acesso a sede da Escola Governador Antônio Mariz no Município de Dona Inês/PB.</t>
   </si>
   <si>
     <t>3712</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3712/requerimento_n_84_rosilene_ferreira_de_lima_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3712/requerimento_n_84_rosilene_ferreira_de_lima_aprovado.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de uma passagem molhada na Comunidade do Sítio Tapuio, próximo a Felicidade local onde há grande movimentação de pessoas no Município de Dona Inês/PB.</t>
   </si>
   <si>
     <t>3713</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3713/requerimento_no_85-2024_rogerio_de_araujo_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3713/requerimento_no_85-2024_rogerio_de_araujo_aprovado.pdf</t>
   </si>
   <si>
     <t>Solicita a extensão da linha Escolar do Sítio Oiticica ao Sítio Estreito.</t>
   </si>
   <si>
     <t>3714</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3714/requerimento_no_86-2024_rhuan_ribeiro_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3714/requerimento_no_86-2024_rhuan_ribeiro_aprovado.pdf</t>
   </si>
   <si>
     <t>Solicita calçamento nas imediações da Escola Municipal Professor Odilon Matias de Araújo, localizada no assentamento Zé Matias.</t>
   </si>
   <si>
     <t>3715</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3715/requerimento_no_87-2024_jeova_horacio_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3715/requerimento_no_87-2024_jeova_horacio_aprovado.pdf</t>
   </si>
   <si>
     <t>Solicita construção de uma passagem molhada por trás do barreiro do senhor Manoel da Verdura.</t>
   </si>
   <si>
     <t>3716</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3716/requerimento_no_88-2024_jeova_horacio_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3716/requerimento_no_88-2024_jeova_horacio_aprovado.pdf</t>
   </si>
   <si>
     <t>Solicita o alargamento da bueira próximo ao senhor Mano Joca.</t>
   </si>
   <si>
     <t>3717</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3717/requerimento_no_89-2024_jeova_horacio_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3717/requerimento_no_89-2024_jeova_horacio_aprovado.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de dois mata-burros no Sítio Boa Vista.</t>
   </si>
   <si>
     <t>3718</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3718/requerimento_no_90-2024_jose_marcos_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3718/requerimento_no_90-2024_jose_marcos_aprovado.pdf</t>
   </si>
   <si>
     <t>Solicita uma rede de internet, aberta para os comerciantes da feira livre, como também para os comerciantes do mercado público.</t>
   </si>
   <si>
     <t>3719</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3719/requerimento_no_91-2024_givanildo_araujo_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3719/requerimento_no_91-2024_givanildo_araujo_aprovado.pdf</t>
   </si>
   <si>
     <t>Solicita a aquisição de máquina de forragem pra silagem.</t>
   </si>
   <si>
     <t>3720</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3720/requerimento_no_92-2024_rhuan_ribeiro_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3720/requerimento_no_92-2024_rhuan_ribeiro_aprovado.pdf</t>
   </si>
   <si>
     <t>Solicita reforma de passagem molhada do Sítio Volta, próximo ao Sítio Oiticica.</t>
   </si>
   <si>
     <t>3721</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3721/requerimento_no_93-2024_rhuan_ribeiro_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3721/requerimento_no_93-2024_rhuan_ribeiro_aprovado.pdf</t>
   </si>
   <si>
     <t>Solicita extensão de rede de água, encanada para o bairro Glória.</t>
   </si>
   <si>
     <t>3722</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3722/requerimento_no_94-2024_rogerio_de_araujo_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3722/requerimento_no_94-2024_rogerio_de_araujo_aprovado.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de um posto médico na Comunidade do Sítio Caiçara no Município de Dona Inês/PB.</t>
   </si>
   <si>
     <t>3723</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3723/requerimento_no_95-2024_jeova_horacio_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3723/requerimento_no_95-2024_jeova_horacio_aprovado.pdf</t>
   </si>
   <si>
     <t>Solicita a revitalização do campo de futebol do Distrito de Cozinha Município de Dona Inês/PB.</t>
   </si>
   <si>
     <t>3724</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3724/requerimento_no_96-2024_jeova_horacio_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3724/requerimento_no_96-2024_jeova_horacio_aprovado.pdf</t>
   </si>
   <si>
     <t>Solicita a reforma ou construção de uma nova cisterna Comunitária na Comunidade em Várzea Grande Município de Dona Inês/PB.</t>
   </si>
   <si>
     <t>3725</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3725/requerimento_no_97-2024_jeova_horacio_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3725/requerimento_no_97-2024_jeova_horacio_aprovado.pdf</t>
   </si>
   <si>
     <t>Solicita o roço de mato da área que dá acesso ao poço artesiano do Assentamento Várzea Grande Município de Dona Inês/PB.</t>
   </si>
   <si>
     <t>3726</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3726/requerimento_no_98-2024_jeova_horacio_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3726/requerimento_no_98-2024_jeova_horacio_aprovado.pdf</t>
   </si>
   <si>
     <t>Solicita a manutenção ou troca de bomba de água do poço artesiano do Assentamento Várzea Grande Município de Dona Inês/PB.</t>
   </si>
   <si>
     <t>3727</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3727/requerimento_no_99-2024_jeova_horacio_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3727/requerimento_no_99-2024_jeova_horacio_aprovado.pdf</t>
   </si>
   <si>
     <t>Solicita a revitalização das estradas vicinais do Distrito de Cozinha e do Assentamento Várzea Grande Município de Dona Inês/PB.</t>
   </si>
   <si>
     <t>3728</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3728/requerimento_no_100-2024_jeova_horacio_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3728/requerimento_no_100-2024_jeova_horacio_aprovado.pdf</t>
   </si>
   <si>
     <t>Solicita a pavimentação do calçamento com paralelepípedo do Assentamento Várzea Grande Município de Dona Inês/PB.</t>
   </si>
   <si>
     <t>3729</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3729/requerimento_no_101-_jose_marcos_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3729/requerimento_no_101-_jose_marcos_aprovado.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de um quebra-molas na Comunidade de Serra do Sítio no Município de Dona Inês, sendo nas imediações da casa de seu Neguinho.</t>
   </si>
   <si>
     <t>2978</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
     <t>Leis</t>
   </si>
   <si>
     <t>Lei Ordinária Municipal</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2978/lei-municipal-no-987-de-2024-dispoe-sobre-a-revisao-geral-anual-dos-servidores-da-prefeitura.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2978/lei-municipal-no-987-de-2024-dispoe-sobre-a-revisao-geral-anual-dos-servidores-da-prefeitura.pdf</t>
   </si>
   <si>
     <t>LEI ORDINÁRIA MUNICIPAL Nº. 987/2024 – DISPÕE SOBRE A REVISÃO ANUAL DO SALÁRIO BASE DOS SERVIDORES MUNICIPAIS EFETIVOS E COMISSIONADOS, SUBSÍDIOS DE SECRETÁRIOS, AGENTES POLÍTICOS E MEMBROS DO CONSELHO TUTELAR, NA FORMA DO ART. 37, X DA CONSTITUIÇÃO FEDERAL.</t>
   </si>
   <si>
     <t>2979</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2979/lei-municipal-no-988-de-2024-autoriza-abertura-de-credito-especial.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2979/lei-municipal-no-988-de-2024-autoriza-abertura-de-credito-especial.pdf</t>
   </si>
   <si>
     <t>Lei Municipal N° 988/2024 – AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO DO EXERCÍCIO DE 2024 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2980</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2980/lei-municipal-no-989-de-2024-autoriza-doacao-de-terreno.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2980/lei-municipal-no-989-de-2024-autoriza-doacao-de-terreno.pdf</t>
   </si>
   <si>
     <t>Lei Municipal N° 989/2024 – DISPÕE SOBRE DOAÇÃO DE TERRENO AO ESTADO DA PARAÍBA DESTINADO A CONSTRUÇÃO DE UMA ESCOLA DE 12 SALAS DE AULA PROJETO DE FNDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2981</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2981/lei-municipal-no-990-de-2024-dispoe-sobre-a-revisao-geral-anual-da-camara-municipal.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2981/lei-municipal-no-990-de-2024-dispoe-sobre-a-revisao-geral-anual-da-camara-municipal.pdf</t>
   </si>
   <si>
     <t>Lei Municipal N° 990/2024 – DISPÕE SOBRE A REVISÃO ANUAL DO SUBSÍDIO DO PRESIDENTE DA CÂMARA, DOS VEREADORES, DA REMUNERAÇÃO DOS SERVIDORES EFETIVOS E COMISSIONADOS DA CÂMARA MUNICIPAL DE DONA INÊS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2982</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2982/lei-municipal-no-991-de-2024-regulamenta-o-envio-de-balancetes-e-remessas-a-camara-municipal-em-formato-digital.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2982/lei-municipal-no-991-de-2024-regulamenta-o-envio-de-balancetes-e-remessas-a-camara-municipal-em-formato-digital.pdf</t>
   </si>
   <si>
     <t>Lei Municipal N° 991/2024 – REGULAMENTA OS ARTIGOS 68 E 78 DA LEI ORGÂNICA MUNICIPAL PARA DISPOR SOBRE O ENCAMINHAMENTO AO TRIBUNAL DE CONTAS DO ESTADO DA PARAÍBA E A CÂMARA MUNICIPAL DOS BALANCETES MENSAIS DAS DESPESAS EM ARQUIVO ELETRÔNICO E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2983</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2983/lei-municipal-no-992-de-2024-altera-redacao-da-lei-no-897-de-2021-conselho-municipal-dos-direitos-da-pessoa-idosa.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2983/lei-municipal-no-992-de-2024-altera-redacao-da-lei-no-897-de-2021-conselho-municipal-dos-direitos-da-pessoa-idosa.pdf</t>
   </si>
   <si>
     <t>Lei Municipal N° 992/2024 – ALTERA A LEI MUNICIPAL N°587/2021, DE 02 DE DEZEMBRO DE 2021, QUE CRIA O CONSELHO MUNICIPAL DOS DIREITOS DA PESSOA COM DEFICIÊNCIA E INSTITUI A CONFERÊNCIA MUNICIPAL DOS DIREITOS DA PESSOA COM DEFICIÊNCIA.</t>
   </si>
   <si>
     <t>2984</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2984/lei-municipal-no-993-de-2024-autoriza-a-abertura-de-credito-especial.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2984/lei-municipal-no-993-de-2024-autoriza-a-abertura-de-credito-especial.pdf</t>
   </si>
   <si>
     <t>Lei Municipal N° 993/2024 – AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO DO EXERCÍCIO DE 2024 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2985</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2985/lei-municipal-no-994-de-2024-aprova-o-plano-municipal-de-seguranca-alimentar.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2985/lei-municipal-no-994-de-2024-aprova-o-plano-municipal-de-seguranca-alimentar.pdf</t>
   </si>
   <si>
     <t>Lei Municipal N° 994/2024 – APROVA O PLANO MUNICIPAL DE SEGURANÇA ALIMENTAR E NUTRICIONAL PREVISTO NA LEI MUNICIPAL N°. 740/2016, QUE INSTITUI A POLITICA DE SEGURANÇA ALIMENTAR E NUTRICIONAL NO ÂMBITO DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2986</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2986/lei-municipal-no-995-de-2024-denomina-rua.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2986/lei-municipal-no-995-de-2024-denomina-rua.pdf</t>
   </si>
   <si>
     <t>Lei Municipal N° 995/2024 – DISPÕE SOBRE DENOMINAÇÃO DE RUA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2987</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2987/lei-municipal-no-996-de-2024-denomina-rua.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2987/lei-municipal-no-996-de-2024-denomina-rua.pdf</t>
   </si>
   <si>
     <t>Lei Municipal N° 996/2024 – DISPÕE SOBRE DENOMINAÇÃO DE RUA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2988</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2988/lei-municipal-no-997-de-2024-denomina-rua.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2988/lei-municipal-no-997-de-2024-denomina-rua.pdf</t>
   </si>
   <si>
     <t>Lei Municipal N° 997/2024 – DISPÕE SOBRE DENOMINAÇÃO DE RUA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2989</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2989/lei-municipal-no-998-de-2024-denomina-rua.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2989/lei-municipal-no-998-de-2024-denomina-rua.pdf</t>
   </si>
   <si>
     <t>Lei Municipal N° 998/2024 – DISPÕE SOBRE DENOMINAÇÃO DE RUA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2990</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2990/lei-municipal-no-1000-de-2024-aprova-plano-lgbt.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2990/lei-municipal-no-1000-de-2024-aprova-plano-lgbt.pdf</t>
   </si>
   <si>
     <t>Lei Municipal N° 1000/2024 – APROVA O PLANO MUNICIPAL DE POLÍTICAS PÚBLICAS E PROMOÇÃO DOS DIREITOS HUMANOS LGBTQIAPNb+.</t>
   </si>
   <si>
     <t>2991</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2991/lei-municipal-no-1001-de-2024-altera-a-lei-municipal-n-667-de-2014-que-cria-o-conselho-municipal-dos-direitos-da-mulher-comdim.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2991/lei-municipal-no-1001-de-2024-altera-a-lei-municipal-n-667-de-2014-que-cria-o-conselho-municipal-dos-direitos-da-mulher-comdim.pdf</t>
   </si>
   <si>
     <t>Lei Municipal N° 1001/2024 – ALTERA A LEI MUNICIPAL N° 667/2014, QUE CRIA O CONSELHO MUNICIPAL DOS DIREITOS DA MULHER - COMDIM E O FUNDO MUNICIPAL DOS DIREITOS DA MULHER NO MUNICÍPIO DE DONA INÊS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2992</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2992/lei-municipal-no-1002-de-2024-autoriza-a-abertura-de-credito-especial-no-orcamento-do-exercicio-de-2024.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2992/lei-municipal-no-1002-de-2024-autoriza-a-abertura-de-credito-especial-no-orcamento-do-exercicio-de-2024.pdf</t>
   </si>
   <si>
     <t>Lei Municipal N° 1002/2024 – AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO DO EXERCÍCIO DE 2024 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2993</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2993/lei-municipal-no-1003-de-2024-dispoe-a-fixacao-do-subsidio-do-prefeitovice-prefeito-secretarios-mun.-e-vereadores.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2993/lei-municipal-no-1003-de-2024-dispoe-a-fixacao-do-subsidio-do-prefeitovice-prefeito-secretarios-mun.-e-vereadores.pdf</t>
   </si>
   <si>
     <t>Lei Municipal N° 1003/2024 – DISPÕE SOBRE A FIXAÇÃO DO SUBSIDIO DO PREFEITO, VICE PREFEITO, SECRETÁRIOS MUNICIPAL, DO PRESIDENTE DA CÂMARA E DOS VEREADORES PARA LEGISLATURA 2025 - 2028 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2994</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2994/lei-municipal-no-1004-de-2024-altera-a-lei-municipal-no-904-de-2022.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2994/lei-municipal-no-1004-de-2024-altera-a-lei-municipal-no-904-de-2022.pdf</t>
   </si>
   <si>
     <t>Lei Municipal N° 1004/2024 – ALTERA A LEI MUNICIPAL N° 904/2022, QUE DISPÕE SOBRE A ESTRUTURA ADMINISTRATIVA DA PREFEITURA MUNICIPAL DE DONA INÊS, PARA CRIAR A SECRETARIA MUNICIPAL DE ESPORTE E LAZER, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2995</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2995/lei-municipal-no-1005-de-2024-fixa-o-valor-da-indenizacao-de-transporte.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2995/lei-municipal-no-1005-de-2024-fixa-o-valor-da-indenizacao-de-transporte.pdf</t>
   </si>
   <si>
     <t>Lei Municipal N° 1005/2024 – FIXA O VALOR DA INDENIZAÇÃO DE TRANSPORTE, CRIADA PELO ARTIGO 50 DO ESTATUTO DO SERVIDOR PUBLICO MUNICIPAL, USADO PELO SERVIDOR MUNICIPAL PARA O DESLOCAMENTO FORA DA SEDE DO MUNICÍPIO, EM RAZÃO DAS ATRIBUIÇÕES DO SEU CARGO</t>
   </si>
   <si>
     <t>2996</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2996/lei-municipal-no-1006-de-2024-conselho-municipal-lgbt.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2996/lei-municipal-no-1006-de-2024-conselho-municipal-lgbt.pdf</t>
   </si>
   <si>
     <t>Lei Municipal N° 1006/2024 – INSTITUI O CONSELHO MUNICIPAL DE POLÍTICAS LGBTQIAPNb+ E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2997</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2997/lei-municipal-no-1007-de-2024-institui-o-sistema-unico-de-seguranca-publica.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2997/lei-municipal-no-1007-de-2024-institui-o-sistema-unico-de-seguranca-publica.pdf</t>
   </si>
   <si>
     <t>Lei Municipal N° 1007/2024 – INSTITUI O SISTEMA ÚNICO DE SEGURANÇA PUBLICA E CRIA A POLÍTICA DE SEGURANÇA PUBLICA NO ÂMBITO MUNICIPAL, NOS TERMOS DO ARTIGO 144 DA CONSTITUIÇÃO FEDERAL E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>2998</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2998/lei-municipal-no-1008-diretrizes-orcamentarias-2025_1.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2998/lei-municipal-no-1008-diretrizes-orcamentarias-2025_1.pdf</t>
   </si>
   <si>
     <t>Lei Municipal N° 1008/2024 – ESTABELECE AS DIRETRIZES PARA ELABORAÇÃO DO ORÇAMENTO GERAL DO MUNICÍPIO RELATIVO AO EXERCÍCIO DE "2025" E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2999</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2999/lei-municipal-no-1014-cria-a-escola-ester-silva-distrito-de-cozinha_1.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2999/lei-municipal-no-1014-cria-a-escola-ester-silva-distrito-de-cozinha_1.pdf</t>
   </si>
   <si>
     <t>Lei Municipal N° 1014/2024 – CRIA A ESCOLA MUNICIPAL DE ENSINO FUNDAMENTAL DENOMINADA PROFESSORA ESTER SILVA DE OLIVEIRA COM SEDE NO DISTRITO DE LAGOA DE COZINHA, NESTE MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3000</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3000/lei-municipal-no-1015-denomina-de-area-de-recreacao-coberta-joana-eudocia_2.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3000/lei-municipal-no-1015-denomina-de-area-de-recreacao-coberta-joana-eudocia_2.pdf</t>
   </si>
   <si>
     <t>Lei Municipal N° 1015/2024 – DENOMINA DE ÁREA DE RECREAÇÃO COBERTA JOANA EUDÓCIA DA CONCEIÇÃO (JOANA BIU) O GINÁSIO DA ESCOLA EDUCADOR PAULO FREIRE NA COMUNIDADE QUILOMBOLA CRUZ DA MENINA, NESTE MUNICÍPIO E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>3001</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3001/lei-municipal-no-1016-altera-os-anexos-da-ldo.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3001/lei-municipal-no-1016-altera-os-anexos-da-ldo.pdf</t>
   </si>
   <si>
     <t>Lei Municipal N° 1016/2024 – ALTERA OS ANEXOS DA LDO E PPA PARA EXERCÍCIO DE 2025 E ADOTA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>3002</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3002/lei-municipal-no-1017-estima-a-receita-e-fixa-a-despesa-da-prefeitura-municipal-de-dona-ines-para-o-exercicio-economico-financeiro-de-2025.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3002/lei-municipal-no-1017-estima-a-receita-e-fixa-a-despesa-da-prefeitura-municipal-de-dona-ines-para-o-exercicio-economico-financeiro-de-2025.pdf</t>
   </si>
   <si>
     <t>Lei Municipal N° 1017/2024 – ESTIMA A RECEITA E FIXA A DESPESA DA PREFEITURA MUNICIPAL DE DONA INÊS, PARA O EXERCÍCIO ECONÔMICO- FINANCEIRO DE 2025, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3003</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3003/lei-municipal-no-1018-cria-o-consultorio-digital-no-ambito-do-sistema-unico-de-saude.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3003/lei-municipal-no-1018-cria-o-consultorio-digital-no-ambito-do-sistema-unico-de-saude.pdf</t>
   </si>
   <si>
     <t>Lei Municipal N° 1018/2024 – CRIA O CONSULTÓRIO DIGITAL NO ÂMBITO DO SISTEMA ÚNICO DE SAÚDE MUNICIPAL COM A FINALIDADE DA PRESTAÇÃO SERVIÇOS REMOTO RELACIONADOS AS PROFISSÕES NA ÁREA DE SAÚDE, NA FORMA DE LEI FEDERAL N° 14.510/2022.</t>
   </si>
   <si>
     <t>3004</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3004/lei-no-1019-de-2024-altera-a-lei-municipal-no-953-de-2023-que-dispoe-sobre-a-participacao-de-atletas-nos-campeonatos-e-torneios-de-futebol-e-futsal-amador.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3004/lei-no-1019-de-2024-altera-a-lei-municipal-no-953-de-2023-que-dispoe-sobre-a-participacao-de-atletas-nos-campeonatos-e-torneios-de-futebol-e-futsal-amador.pdf</t>
   </si>
   <si>
     <t>Lei Municipal N° 1019/2024 – ALTERA A LEI MUNICIPAL N° 953/2023 QUE DISPÕE SOBRE A PARTICIPAÇÃO DE ATLETAS NOS CAMPEONATOS E TORNEIOS DE FUTEBOL E FUTSAL AMADOR, PROMOVIDOS PELO MUNICÍPIO DE DONA INÊS/PB, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3005</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3005/lei-no-1020-de-2024-dispoe-sobre-denominacao-de-quadra-jose-marcos-marquinhos-e-da-outras-providencias.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3005/lei-no-1020-de-2024-dispoe-sobre-denominacao-de-quadra-jose-marcos-marquinhos-e-da-outras-providencias.pdf</t>
   </si>
   <si>
     <t>Lei Municipal N° 1020/2024 – DISPÕE SOBRE DENOMINAÇÃO DE QUADRA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3006</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3006/lei-no-1021-de-2024-dispoe-sobre-a-criacao-da-creche-municipal-francisco-ferreira-de-lima-neto.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3006/lei-no-1021-de-2024-dispoe-sobre-a-criacao-da-creche-municipal-francisco-ferreira-de-lima-neto.pdf</t>
   </si>
   <si>
     <t>Lei Municipal N° 1021/2024 – DISPÕE SOBRE A CRIAÇÃO DA CRECHE MUNICIPAL FRANCISCO FERREIRA DE LIMA NETO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3007</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3007/lei-no-1022-de-2024-institui-o-plano-de-amortizacao-destinado-ao-equacionamento-do-deficit-atuarial-do-instituto-municipal-de-previdencia-dos-servidores.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3007/lei-no-1022-de-2024-institui-o-plano-de-amortizacao-destinado-ao-equacionamento-do-deficit-atuarial-do-instituto-municipal-de-previdencia-dos-servidores.pdf</t>
   </si>
   <si>
     <t>Lei Municipal N° 1022/2024 – INSTITUI O PLANO DE AMORTIZAÇÃO DESTINADO AO EQUACIONAMENTO DO DÉFICIT ATUARIAL DO INSTITUTO MUNICIPAL DE PREVIDÊNCIA DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE DONA INÉS E DÁ OUTRAS PROVIDENCIAS NA PORTARIA MTP N° 3.803, DE 16/11/2022.</t>
   </si>
   <si>
     <t>3008</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3008/lei-no-1023-de-2024-reconhece-o-grau-wheeling-e-demais-manobras-de-motocicletas-como-pratica-esportiva-no-municipio.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3008/lei-no-1023-de-2024-reconhece-o-grau-wheeling-e-demais-manobras-de-motocicletas-como-pratica-esportiva-no-municipio.pdf</t>
   </si>
   <si>
     <t>Lei Municipal N° 1023/2024 – "RECONHECE O GRAU "WHEELING" E DEMAIS MANOBRAS DE MOTOCICLETAS COMO PRÁTICA ESPORTIVA NO MUNICÍPIO DE DONA INÊS-PB, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>3009</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3009/lei-no-1024-de-2024-dispoe-sobre-o-novo-codigo-tributario-do-municipio-de-dona-ines.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3009/lei-no-1024-de-2024-dispoe-sobre-o-novo-codigo-tributario-do-municipio-de-dona-ines.pdf</t>
   </si>
   <si>
     <t>Lei Municipal N° 1024/2024 – DISPÕE SOBRE O NOVO CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE DONA INÊS, ESTADO DA PARAÍBA E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1899,67 +1899,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2898/projeto_de_decreto_01-2024_damasio_aprovado.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2912/projeto_de_decreto_02-2024__-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2899/projeto_de_lei_01-2024_aprovado.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2900/projeto_de_lei_02-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2901/projeto_de_lei_03-2024_aprovado.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2902/projeto_de_lei_04-2024_aprovado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2903/projeto_de_lei_05-2024_aprovado.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2904/projeto_de_lei_no06_rhuan-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2905/projeto_de_lei_no07-_rhuan-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2906/projeto_de_lei_no08-_rhuan-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2907/projeto_de_lei_no09-_rhuan-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2908/projeto_de_lei_010-2024_aprovado.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2909/projeto_de_lei_11-2024_aprovado.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2910/projeto_de_lei_12-2024_aprovado.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2911/projeto_de_lei_13-2024__edmilson-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2852/requerimento_01-2024_rogerio_aprovado.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2853/requerimento_02-2024_rogerio_aprovado.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2854/requerimento_03-2024_aprovado.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2855/requerimento_04-2024_aprovado.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2856/requerimento_05-2024_aprovado.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2857/requerimento_06-2024_aprovado.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2858/requerimento_07-2024_aprovado.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2859/requerimento_08-2024_aprovado.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2860/requerimento_09-2024_aprovado.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2861/requerimento_10-2024_aprovado.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2862/requerimento_11-2024_aprovado.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2863/requerimento_12-2024_aprovado.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2864/requerimento_13-2024_aprovado.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2865/requerimento_14-2024_aprovado.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2866/requerimento_15-2024_aprovado.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2867/requerimento_16-2024_aprovado.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2868/requerimento_17-2024_aprovado.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2870/requerimento_19-2024_rhuan_aprovado.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2871/requerimento_20-2024_rhuan_aprovado.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2872/requerimento_21-2024_jeova-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2873/requerimento_22-2024_jose_marcos_aprovado.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2874/requerimento_23-2024_jose_marcos_aprovado.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2875/requerimento_24-2024_jeova-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2876/requerimento_25-2024_jeova-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2877/requerimento_26-2024_jeova-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2878/requerimento_27-2024_jeova-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2879/requerimento_28_jose_marcos_aprovado.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2880/requerimento_29_givanildo_aprovado.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2881/requerimento_30_jose_marcos_aprovado.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2882/requerimento_no31_jose_marcos-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2883/requerimento_no32_jose_marcos-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2884/requerimento_no33_jeova-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2885/requerimento_no34_jeova-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2886/requerimento_no35_jeova-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2887/req_36-2024_damasio_edmilson_rogerio_rosilene_e_givanildo.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2888/requerimento_37-2024_damasio.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2889/requerimento_38-2024_damasio.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2890/requerimento_39-2024_jose_marcos.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2891/requerimento_40-2024_rhuan_aprovado.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2892/requerimento_41-2024_jose_marcos_aprovado.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2893/requerimento_42-2024_jose_marcos_aprovado.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2894/requerimento_43-2024_damasio_aprovado.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2895/requerimento_44-2024_damasio_aprovado.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2896/requerimento_45-2024_jose_marcos-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2897/requerimento_46-2024_jose_marcos-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2913/requerimento_no047-2024_rogerio20240409_11472574.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3696/requerimento_no_48-2024_rogerio_aprovado.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3697/requerimento_no_50-2024_jose_marcos_aprovado.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3698/requerimento_no_51-2024_jose_marcos_aprovado.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3699/requerimento_no_52-2024_rhuan_aprovado.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3700/requerimento_no_53-2024_rhuan_aprovado.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3701/requerimento_no_54-2024_rhuan_aprovado.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3702/requerimento_no_56-2024_givanildo_araujo_de_fontes_aprovado.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3703/requerimento_no_57-2024_jose_marcos_rodrigues_aprovado.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3704/requerimento_no_58-2024_jeova_horacio_aprovado.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3705/requerimento_no_59-2024_jeova_horacio_aprovado.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3706/requerimento_no_60-2024_jeova_horacio_aprovado.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3707/requerimento_no_61-2024_givanildo_aprovado.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3708/requerimento_n_80_rhuan_ribeiro_de_araujo_aprovado.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3709/requerimento_n_81_rhuan_ribeiro_de_araujo_aprovado.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3711/requerimento_n_83_rosilene_ferreira_de_lima_aprovado.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3712/requerimento_n_84_rosilene_ferreira_de_lima_aprovado.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3713/requerimento_no_85-2024_rogerio_de_araujo_aprovado.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3714/requerimento_no_86-2024_rhuan_ribeiro_aprovado.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3715/requerimento_no_87-2024_jeova_horacio_aprovado.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3716/requerimento_no_88-2024_jeova_horacio_aprovado.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3717/requerimento_no_89-2024_jeova_horacio_aprovado.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3718/requerimento_no_90-2024_jose_marcos_aprovado.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3719/requerimento_no_91-2024_givanildo_araujo_aprovado.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3720/requerimento_no_92-2024_rhuan_ribeiro_aprovado.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3721/requerimento_no_93-2024_rhuan_ribeiro_aprovado.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3722/requerimento_no_94-2024_rogerio_de_araujo_aprovado.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3723/requerimento_no_95-2024_jeova_horacio_aprovado.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3724/requerimento_no_96-2024_jeova_horacio_aprovado.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3725/requerimento_no_97-2024_jeova_horacio_aprovado.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3726/requerimento_no_98-2024_jeova_horacio_aprovado.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3727/requerimento_no_99-2024_jeova_horacio_aprovado.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3728/requerimento_no_100-2024_jeova_horacio_aprovado.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3729/requerimento_no_101-_jose_marcos_aprovado.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2978/lei-municipal-no-987-de-2024-dispoe-sobre-a-revisao-geral-anual-dos-servidores-da-prefeitura.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2979/lei-municipal-no-988-de-2024-autoriza-abertura-de-credito-especial.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2980/lei-municipal-no-989-de-2024-autoriza-doacao-de-terreno.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2981/lei-municipal-no-990-de-2024-dispoe-sobre-a-revisao-geral-anual-da-camara-municipal.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2982/lei-municipal-no-991-de-2024-regulamenta-o-envio-de-balancetes-e-remessas-a-camara-municipal-em-formato-digital.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2983/lei-municipal-no-992-de-2024-altera-redacao-da-lei-no-897-de-2021-conselho-municipal-dos-direitos-da-pessoa-idosa.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2984/lei-municipal-no-993-de-2024-autoriza-a-abertura-de-credito-especial.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2985/lei-municipal-no-994-de-2024-aprova-o-plano-municipal-de-seguranca-alimentar.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2986/lei-municipal-no-995-de-2024-denomina-rua.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2987/lei-municipal-no-996-de-2024-denomina-rua.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2988/lei-municipal-no-997-de-2024-denomina-rua.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2989/lei-municipal-no-998-de-2024-denomina-rua.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2990/lei-municipal-no-1000-de-2024-aprova-plano-lgbt.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2991/lei-municipal-no-1001-de-2024-altera-a-lei-municipal-n-667-de-2014-que-cria-o-conselho-municipal-dos-direitos-da-mulher-comdim.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2992/lei-municipal-no-1002-de-2024-autoriza-a-abertura-de-credito-especial-no-orcamento-do-exercicio-de-2024.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2993/lei-municipal-no-1003-de-2024-dispoe-a-fixacao-do-subsidio-do-prefeitovice-prefeito-secretarios-mun.-e-vereadores.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2994/lei-municipal-no-1004-de-2024-altera-a-lei-municipal-no-904-de-2022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2995/lei-municipal-no-1005-de-2024-fixa-o-valor-da-indenizacao-de-transporte.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2996/lei-municipal-no-1006-de-2024-conselho-municipal-lgbt.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2997/lei-municipal-no-1007-de-2024-institui-o-sistema-unico-de-seguranca-publica.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2998/lei-municipal-no-1008-diretrizes-orcamentarias-2025_1.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2999/lei-municipal-no-1014-cria-a-escola-ester-silva-distrito-de-cozinha_1.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3000/lei-municipal-no-1015-denomina-de-area-de-recreacao-coberta-joana-eudocia_2.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3001/lei-municipal-no-1016-altera-os-anexos-da-ldo.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3002/lei-municipal-no-1017-estima-a-receita-e-fixa-a-despesa-da-prefeitura-municipal-de-dona-ines-para-o-exercicio-economico-financeiro-de-2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3003/lei-municipal-no-1018-cria-o-consultorio-digital-no-ambito-do-sistema-unico-de-saude.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3004/lei-no-1019-de-2024-altera-a-lei-municipal-no-953-de-2023-que-dispoe-sobre-a-participacao-de-atletas-nos-campeonatos-e-torneios-de-futebol-e-futsal-amador.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3005/lei-no-1020-de-2024-dispoe-sobre-denominacao-de-quadra-jose-marcos-marquinhos-e-da-outras-providencias.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3006/lei-no-1021-de-2024-dispoe-sobre-a-criacao-da-creche-municipal-francisco-ferreira-de-lima-neto.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3007/lei-no-1022-de-2024-institui-o-plano-de-amortizacao-destinado-ao-equacionamento-do-deficit-atuarial-do-instituto-municipal-de-previdencia-dos-servidores.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3008/lei-no-1023-de-2024-reconhece-o-grau-wheeling-e-demais-manobras-de-motocicletas-como-pratica-esportiva-no-municipio.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3009/lei-no-1024-de-2024-dispoe-sobre-o-novo-codigo-tributario-do-municipio-de-dona-ines.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2898/projeto_de_decreto_01-2024_damasio_aprovado.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2912/projeto_de_decreto_02-2024__-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2899/projeto_de_lei_01-2024_aprovado.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2900/projeto_de_lei_02-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2901/projeto_de_lei_03-2024_aprovado.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2902/projeto_de_lei_04-2024_aprovado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2903/projeto_de_lei_05-2024_aprovado.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2904/projeto_de_lei_no06_rhuan-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2905/projeto_de_lei_no07-_rhuan-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2906/projeto_de_lei_no08-_rhuan-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2907/projeto_de_lei_no09-_rhuan-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2908/projeto_de_lei_010-2024_aprovado.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2909/projeto_de_lei_11-2024_aprovado.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2910/projeto_de_lei_12-2024_aprovado.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2911/projeto_de_lei_13-2024__edmilson-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2852/requerimento_01-2024_rogerio_aprovado.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2853/requerimento_02-2024_rogerio_aprovado.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2854/requerimento_03-2024_aprovado.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2855/requerimento_04-2024_aprovado.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2856/requerimento_05-2024_aprovado.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2857/requerimento_06-2024_aprovado.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2858/requerimento_07-2024_aprovado.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2859/requerimento_08-2024_aprovado.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2860/requerimento_09-2024_aprovado.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2861/requerimento_10-2024_aprovado.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2862/requerimento_11-2024_aprovado.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2863/requerimento_12-2024_aprovado.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2864/requerimento_13-2024_aprovado.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2865/requerimento_14-2024_aprovado.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2866/requerimento_15-2024_aprovado.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2867/requerimento_16-2024_aprovado.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2868/requerimento_17-2024_aprovado.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2870/requerimento_19-2024_rhuan_aprovado.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2871/requerimento_20-2024_rhuan_aprovado.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2872/requerimento_21-2024_jeova-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2873/requerimento_22-2024_jose_marcos_aprovado.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2874/requerimento_23-2024_jose_marcos_aprovado.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2875/requerimento_24-2024_jeova-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2876/requerimento_25-2024_jeova-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2877/requerimento_26-2024_jeova-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2878/requerimento_27-2024_jeova-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2879/requerimento_28_jose_marcos_aprovado.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2880/requerimento_29_givanildo_aprovado.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2881/requerimento_30_jose_marcos_aprovado.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2882/requerimento_no31_jose_marcos-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2883/requerimento_no32_jose_marcos-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2884/requerimento_no33_jeova-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2885/requerimento_no34_jeova-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2886/requerimento_no35_jeova-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2887/req_36-2024_damasio_edmilson_rogerio_rosilene_e_givanildo.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2888/requerimento_37-2024_damasio.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2889/requerimento_38-2024_damasio.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2890/requerimento_39-2024_jose_marcos.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2891/requerimento_40-2024_rhuan_aprovado.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2892/requerimento_41-2024_jose_marcos_aprovado.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2893/requerimento_42-2024_jose_marcos_aprovado.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2894/requerimento_43-2024_damasio_aprovado.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2895/requerimento_44-2024_damasio_aprovado.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2896/requerimento_45-2024_jose_marcos-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2897/requerimento_46-2024_jose_marcos-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2913/requerimento_no047-2024_rogerio20240409_11472574.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3696/requerimento_no_48-2024_rogerio_aprovado.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3697/requerimento_no_50-2024_jose_marcos_aprovado.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3698/requerimento_no_51-2024_jose_marcos_aprovado.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3699/requerimento_no_52-2024_rhuan_aprovado.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3700/requerimento_no_53-2024_rhuan_aprovado.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3701/requerimento_no_54-2024_rhuan_aprovado.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3702/requerimento_no_56-2024_givanildo_araujo_de_fontes_aprovado.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3703/requerimento_no_57-2024_jose_marcos_rodrigues_aprovado.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3704/requerimento_no_58-2024_jeova_horacio_aprovado.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3705/requerimento_no_59-2024_jeova_horacio_aprovado.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3706/requerimento_no_60-2024_jeova_horacio_aprovado.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3707/requerimento_no_61-2024_givanildo_aprovado.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3708/requerimento_n_80_rhuan_ribeiro_de_araujo_aprovado.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3709/requerimento_n_81_rhuan_ribeiro_de_araujo_aprovado.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3711/requerimento_n_83_rosilene_ferreira_de_lima_aprovado.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3712/requerimento_n_84_rosilene_ferreira_de_lima_aprovado.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3713/requerimento_no_85-2024_rogerio_de_araujo_aprovado.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3714/requerimento_no_86-2024_rhuan_ribeiro_aprovado.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3715/requerimento_no_87-2024_jeova_horacio_aprovado.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3716/requerimento_no_88-2024_jeova_horacio_aprovado.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3717/requerimento_no_89-2024_jeova_horacio_aprovado.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3718/requerimento_no_90-2024_jose_marcos_aprovado.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3719/requerimento_no_91-2024_givanildo_araujo_aprovado.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3720/requerimento_no_92-2024_rhuan_ribeiro_aprovado.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3721/requerimento_no_93-2024_rhuan_ribeiro_aprovado.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3722/requerimento_no_94-2024_rogerio_de_araujo_aprovado.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3723/requerimento_no_95-2024_jeova_horacio_aprovado.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3724/requerimento_no_96-2024_jeova_horacio_aprovado.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3725/requerimento_no_97-2024_jeova_horacio_aprovado.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3726/requerimento_no_98-2024_jeova_horacio_aprovado.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3727/requerimento_no_99-2024_jeova_horacio_aprovado.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3728/requerimento_no_100-2024_jeova_horacio_aprovado.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3729/requerimento_no_101-_jose_marcos_aprovado.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2978/lei-municipal-no-987-de-2024-dispoe-sobre-a-revisao-geral-anual-dos-servidores-da-prefeitura.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2979/lei-municipal-no-988-de-2024-autoriza-abertura-de-credito-especial.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2980/lei-municipal-no-989-de-2024-autoriza-doacao-de-terreno.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2981/lei-municipal-no-990-de-2024-dispoe-sobre-a-revisao-geral-anual-da-camara-municipal.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2982/lei-municipal-no-991-de-2024-regulamenta-o-envio-de-balancetes-e-remessas-a-camara-municipal-em-formato-digital.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2983/lei-municipal-no-992-de-2024-altera-redacao-da-lei-no-897-de-2021-conselho-municipal-dos-direitos-da-pessoa-idosa.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2984/lei-municipal-no-993-de-2024-autoriza-a-abertura-de-credito-especial.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2985/lei-municipal-no-994-de-2024-aprova-o-plano-municipal-de-seguranca-alimentar.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2986/lei-municipal-no-995-de-2024-denomina-rua.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2987/lei-municipal-no-996-de-2024-denomina-rua.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2988/lei-municipal-no-997-de-2024-denomina-rua.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2989/lei-municipal-no-998-de-2024-denomina-rua.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2990/lei-municipal-no-1000-de-2024-aprova-plano-lgbt.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2991/lei-municipal-no-1001-de-2024-altera-a-lei-municipal-n-667-de-2014-que-cria-o-conselho-municipal-dos-direitos-da-mulher-comdim.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2992/lei-municipal-no-1002-de-2024-autoriza-a-abertura-de-credito-especial-no-orcamento-do-exercicio-de-2024.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2993/lei-municipal-no-1003-de-2024-dispoe-a-fixacao-do-subsidio-do-prefeitovice-prefeito-secretarios-mun.-e-vereadores.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2994/lei-municipal-no-1004-de-2024-altera-a-lei-municipal-no-904-de-2022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2995/lei-municipal-no-1005-de-2024-fixa-o-valor-da-indenizacao-de-transporte.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2996/lei-municipal-no-1006-de-2024-conselho-municipal-lgbt.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2997/lei-municipal-no-1007-de-2024-institui-o-sistema-unico-de-seguranca-publica.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2998/lei-municipal-no-1008-diretrizes-orcamentarias-2025_1.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/2999/lei-municipal-no-1014-cria-a-escola-ester-silva-distrito-de-cozinha_1.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3000/lei-municipal-no-1015-denomina-de-area-de-recreacao-coberta-joana-eudocia_2.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3001/lei-municipal-no-1016-altera-os-anexos-da-ldo.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3002/lei-municipal-no-1017-estima-a-receita-e-fixa-a-despesa-da-prefeitura-municipal-de-dona-ines-para-o-exercicio-economico-financeiro-de-2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3003/lei-municipal-no-1018-cria-o-consultorio-digital-no-ambito-do-sistema-unico-de-saude.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3004/lei-no-1019-de-2024-altera-a-lei-municipal-no-953-de-2023-que-dispoe-sobre-a-participacao-de-atletas-nos-campeonatos-e-torneios-de-futebol-e-futsal-amador.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3005/lei-no-1020-de-2024-dispoe-sobre-denominacao-de-quadra-jose-marcos-marquinhos-e-da-outras-providencias.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3006/lei-no-1021-de-2024-dispoe-sobre-a-criacao-da-creche-municipal-francisco-ferreira-de-lima-neto.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3007/lei-no-1022-de-2024-institui-o-plano-de-amortizacao-destinado-ao-equacionamento-do-deficit-atuarial-do-instituto-municipal-de-previdencia-dos-servidores.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3008/lei-no-1023-de-2024-reconhece-o-grau-wheeling-e-demais-manobras-de-motocicletas-como-pratica-esportiva-no-municipio.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2024/3009/lei-no-1024-de-2024-dispoe-sobre-o-novo-codigo-tributario-do-municipio-de-dona-ines.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H129"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="19.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="220" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="219.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>