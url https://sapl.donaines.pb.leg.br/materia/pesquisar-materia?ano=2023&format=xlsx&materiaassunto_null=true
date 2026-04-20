--- v0 (2026-01-21)
+++ v1 (2026-04-20)
@@ -51,2282 +51,2282 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2665</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMOD</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2665/emenda_modificativa_01-2023_reprovada.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2665/emenda_modificativa_01-2023_reprovada.pdf</t>
   </si>
   <si>
     <t>"EMENDA MODIFICATIVA AO PROJETO DE RESOLUÇÃO Nº01/2023 ORIUNDO DO PODER LEGISLATIVO, QUE ALTERA A REDAÇÃO DO CAPUT DO ARTIGO 69 E DO SEU PARÁGRAFO 1º, DA RESOLUÇÃO Nº03/2019- REGIMENTO  INTERNO DESTA CÂMARA E DÁ OUTRAS PROVIDENCIAS."</t>
   </si>
   <si>
     <t>2721</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2721/emenda_modificativa_002-2023_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2721/emenda_modificativa_002-2023_aprovado.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI Nº03/2023, ORIUNDO DO PODER EXECUTIVO, QUE CRIA A ORQUESTRA SINFÔNICA MUNICIPAL DE DONA INÊS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2800</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>RHUAN RIBEIRO</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2800/emenda_modificativa_03-2023_reprovada.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2800/emenda_modificativa_03-2023_reprovada.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI Nº013/2023, ORIUNDO DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>2801</t>
   </si>
   <si>
     <t>MPV</t>
   </si>
   <si>
     <t>Medida Provisória</t>
   </si>
   <si>
     <t>PREFEITO MUNICIPAL</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2801/medida_provisoria_001-2023_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2801/medida_provisoria_001-2023_aprovado.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº622, DE 08 DE FEVEREIRO DE 2013, QUE DISPÕE SOBRE ESTRUTURA ORGANIZACIONAL DA ADMINISTRAÇÃO DIRETA E INDIRETA DO MUNICÍPIO DE DONA INÊS/PB, CRIA A SECRETARIA MUNICIPAL DE OBRAS, DISPÕE SOBRE CARGOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2618</t>
   </si>
   <si>
     <t>MSG</t>
   </si>
   <si>
     <t>Mensagem</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2618/mensagem_executivo_01-2023.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2618/mensagem_executivo_01-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DO SALÁRIO BASE DOS SERVIDORES MUNICIPAIS EFETIVOS E COMISSIONADOS, SUBSÍDIOS DE SECRETÁRIOS, AGENTES POLÍTICOS E MEMBROS DO CONSELHO TUTELAR.</t>
   </si>
   <si>
     <t>2749</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2749/mensagem_02-2023.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2749/mensagem_02-2023.pdf</t>
   </si>
   <si>
     <t>2750</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2750/mensagem_03-2023.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2750/mensagem_03-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA ESCOLA MUNICIPAL DE ENSINO FUNDAMENTAL VEREADOR MILTON PEREIRA DE SOUZA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2751</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2751/mensagem_04-2023.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2751/mensagem_04-2023.pdf</t>
   </si>
   <si>
     <t>CRIA A ORQUESTRA SINFÔNICA MUNICIPAL DE DONA INÊS E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2752</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2752/mensagem_05-2023.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2752/mensagem_05-2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ALIENAÇÃO DE BENS MÓVEIS (VEÍCULOS AUTOMOTORES) INSERVÍVEIS A ADMINISTRAÇÃO MUNICIPAL DEVIDO AO LONGO PERÍODO DE USO, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2753</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2753/mensagem_06-2023.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2753/mensagem_06-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES NA LEI MUNICIPAL Nº921/2022, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2754</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2754/mensagem_07-2023.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2754/mensagem_07-2023.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº701/2015, QUE DISPÕE SOBRE A POLÍTICA MUNICIPAL DE ATENDIMENTO AOS DIREITOS DA CRIANÇA E DO ADOLESCENTE DO MUNICÍPIO DE DONA INÊS/PB.</t>
   </si>
   <si>
     <t>2755</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2755/mensagem_08-2023.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2755/mensagem_08-2023.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº942/2022, DE 21 DE NOVEMBRO DE 2022, QUE CRIA O PROGRAMA "MAIS SAÚDE" E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2756</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2756/mensagem_09-2023.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2756/mensagem_09-2023.pdf</t>
   </si>
   <si>
     <t>ESTABELECE AS DIRETRIZES PARA ELABORAÇÃO DO ORÇAMENTO GERAL DO MUNICÍPIO RELATIVO AO EXERCÍCIO DE 2024 E ADOTA OUTRAS PROVIDENICAS.</t>
   </si>
   <si>
     <t>2757</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2757/mensagem_10-2023.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2757/mensagem_10-2023.pdf</t>
   </si>
   <si>
     <t>REAJUSTA O SALÁRIO MINIMO DOS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2758</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2758/mensagem_11-2023.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2758/mensagem_11-2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CREDITO ESPECIAL NO ORÇAMENTO DO EXERCÍCIO DE 2023 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2827</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2827/mensagem_12.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2827/mensagem_12.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO DO EXERCÍCIO DE 2023 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2828</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2828/mensagem_13.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2828/mensagem_13.pdf</t>
   </si>
   <si>
     <t>2829</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2829/mensagem_14.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2829/mensagem_14.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº.622, DE 08 DE FEVEREIRO DE 2013, QUE DISPÕE SOBRE A ESTRUTURA ORGANIZACIONAL DA ADMINISTRAÇÃO DIRETA E INDIRETA DO MUNICÍPIO DE DONA INÊS/PB, CRIA A SECRETARIA MUNICIPAL DE OBRAS, DISPÕE SOBRE CARGOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2830</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2830/mensagem_15.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2830/mensagem_15.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONCEDER PARCELA DE COMPLEMENTAÇÃO DE VENCIMENTOS AOS ENFERMEIROS, TÉCNICOS DE ENFERMAGEM E AUXILIARES DE ENFERMAGEM, INTRIGANTES DO QUADRO DE SERVIDORES DO MUNICÍPIO DE DONA INÊS/PB E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2831</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2831/mensagem_16.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2831/mensagem_16.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DA PREFEITURA MUNICIPAL DE DONA INÊS, PARA O EXECÍCIO ECONÔMICO FINANCEIRO DE 2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2832</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2832/mensagem_17.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2832/mensagem_17.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA MUNICIPAL DE PROGRAMA DE BUSCA ATIVA ESCOLAR E O PROGRAMA DE RECUPERAÇÃO DAS APRENDIZAGEM PARA ESTUDANTES DA EDUCAÇÃO BÁSICA DO MUNICÍPIO DE DONA INÊS/PB, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2833</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2833/mensagem_18.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2833/mensagem_18.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ANEXOS DA LDO E DO PPA PARA O EXERCÍCIO DE 2024 E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2834</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2834/mensagem_19.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2834/mensagem_19.pdf</t>
   </si>
   <si>
     <t>2835</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2835/mensagem_20.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2835/mensagem_20.pdf</t>
   </si>
   <si>
     <t>APRECIAÇÃO DO PROJETO DE LEI DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>2836</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2836/mensagem_21.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2836/mensagem_21.pdf</t>
   </si>
   <si>
     <t>APROVA O PLANO MUNICIPAL PARA A INFÂNCIA E A ADOLESCÊNCIA -PMIA NO ÂMBITO DO MUNICÍPIO DE DONA INÊS/PB, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2837</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2837/mensagem_22.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2837/mensagem_22.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA OS ARTIGOS 68 E 78 DA LEI ORGÂNICA MUNICIPAL PARA DISPOR SOBRE O ENCAMINHAMENTO AO TRIBUNAL DE CONTAS DO ESTADO DA PARAÍBA E A CÂMARA MUNICIPAL DOS BALANCETES MENSAIS DAS DESPESAS EM ARQUIVO ELETRÔNICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2844</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2844/mensagem_23-2023_.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2844/mensagem_23-2023_.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O TRATAMENTO DIFERENCIADO, FAVORECIDO, REGIONALIZADO E SIMPLIFICADO ÀS MICROEMPRESAS, EMPRESAS DE PEQUENO PORTE E AOS MICROEMPREENDEDORES INDIVIDUAIS, NO ACESSO AO MERCADO LOCAL E NAS CONTRATAÇÕES PÚBLICAS REALIZADAS PELA ADMINISTRAÇÃO PÚBLICA MUNICIPAL DE DONA INÊS/PB E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2640</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2640/projeto_de_decreto_legislativo_n_01_2023-_contas_2020.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2640/projeto_de_decreto_legislativo_n_01_2023-_contas_2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PRONUNCIAMENTO DA CÂMARA MUNICIPAL DE DONA INÊS, ACERCA DO PARECER PRÉVIO DO TRIBUNAL DE CONTAS DO ESTADO DA PARAÍBA, NOS AUTOS DO PROCESSO TC nº07475/21, PARECER PPL-TC 00186/22, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2841</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2841/projeto_de_decreto_02-_damasio_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2841/projeto_de_decreto_02-_damasio_aprovado.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO INESENSE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2842</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2842/projeto_de_decreto_03-_rhuan-_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2842/projeto_de_decreto_03-_rhuan-_aprovado.pdf</t>
   </si>
   <si>
     <t>2620</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2620/projeto_de_lei_no01-2023_aprovado0001.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2620/projeto_de_lei_no01-2023_aprovado0001.pdf</t>
   </si>
   <si>
     <t>DENOMINA POSTO DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2621</t>
   </si>
   <si>
     <t>MESA DA CÂMARA</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2621/projeto_de_lei_no03-2023_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2621/projeto_de_lei_no03-2023_aprovado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A MESA DIRETORA DA CÂMARA MUNICIPAL DE DONA INÊS-PB, A FAZER A DOAÇÃO DO ACERVO BIBLIOGRÁFICO PERTENCENTE À BIBLIOTECA JOSÉ AMÉRICO DE ALMEIDA E DETERMINA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2622</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2622/projeto_de_lei_no04-2023_aprovado0001.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2622/projeto_de_lei_no04-2023_aprovado0001.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A MESA DIRETORA DA CÂMARA MUNICIPAL DE DONA INÊS-PB, A PROCEDER À DOAÇÃO PARA O MUSEU MUNICIPAL DOS BENS MÓVEIS INSERVÍVEIS PERTENCENTES AO MUSEU DA CÂMARA MUNICIPAL E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2623</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2623/projeto_de_lei_no05-2023_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2623/projeto_de_lei_no05-2023_aprovado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO ANUAL DO SUBSÍDIO DO PRESIDENTE DA CÂMARA, DOS VEREADORES, DA REMUNERAÇÃO DOS SERVIDORES EFETIVOS E COMISSIONADOS DA CÂMARA MUNICIPAL DE DONA INÊS E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2624</t>
   </si>
   <si>
     <t>JEOVÁ HORÁCIO</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2624/projeto_de_lei_011-2022_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2624/projeto_de_lei_011-2022_aprovado.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A PARTICIPAÇÃO DE ATLETAS NOS CAMPEONATOS E TORNEIOS DE FUTEBOL E FUTSAL AMADOR, PROMOVIDOS PELO MUNICÍPIO DE DONA INÊS/PB, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2641</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2641/projetode_lei_n_02_2023-_poder_executivo.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2641/projetode_lei_n_02_2023-_poder_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA ESCOLA MUNICIPAL DE ENSINO FUNDAMENTAL VEREADOR MILTON PEREIRA DE SOUZA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2662</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2662/projeto_de_lei_07-2023rogerio_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2662/projeto_de_lei_07-2023rogerio_aprovado.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RUA DELEGADO CLODOVAL JUSTINO DE ARAÚJO A RUA PROJETADA "C" LOCALIZADA NO LOTEAMENTO GLÓRIA II, SITUADO NO BAIRRO GLÓRIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2663</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2663/projeto_de_lei_08-2023_damasio_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2663/projeto_de_lei_08-2023_damasio_aprovado.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE PREVENÇÃO E PROMOÇÃO DE PAZ NAS ESCOLAS PÚBLICAS E PRIVADAS DO MUNICÍPIO DE DONA INÊS, ESTADO DA PARAÍBA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2664</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2664/projeto_de_lei_09-2023_damasio_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2664/projeto_de_lei_09-2023_damasio_aprovado.pdf</t>
   </si>
   <si>
     <t>ESTABELECE O PROGRAMA "SEGURANÇA NAS ESCOLAS", QUE VISA PROMOVER MEDIDAS DE PREVENÇÃO E RESPOSTA AOS ATAQUES E ATENTADOS EM INSTITUIÇÕES DE ENSINO NO MUNICÍPIO DE DONA INÊS, ESTADO DA PARAÍBA.</t>
   </si>
   <si>
     <t>2718</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2718/projeto_de_lei_04-2023_reprovado_executivo.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2718/projeto_de_lei_04-2023_reprovado_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES NA LEI MUNICIPAL Nº921/2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2745</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2745/projeto_de_lei_no_10_2023_poder_legislativo.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2745/projeto_de_lei_no_10_2023_poder_legislativo.pdf</t>
   </si>
   <si>
     <t>INSTITUI O POLITICA DE COTAS RACIAIS NO ÂMBITO DO PODER EXECUTIVO DO MUNICÍPIO DE DONA INÊS/PB, POR MEIO DA RESERVA DE VAGAS A AFRODESCENDENTES EM CONCURSOS PÚBLICOS PARA PROVIMENTO DE CARGOS EFETIVOS NO ÂMBITO NO ÂMBITO DA ESTRUTURA ADMINISTRATIVA DO MUNICÍPIO DE DONA INÊS/PB.</t>
   </si>
   <si>
     <t>2746</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2746/projeto_de_lei_no011-2023.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2746/projeto_de_lei_no011-2023.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE POSTO ANTONIO JUSTINO ALVES, O POSTO ÂNCORA DE SAÚDE IMPLANTADO NO SÍTIO OITICICA.</t>
   </si>
   <si>
     <t>2747</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2747/projeto_de_lei_no12-2023_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2747/projeto_de_lei_no12-2023_aprovado.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RUA PEDRO JUSTINO DE ARAUJO A RUA PROJETADA "E", LOCALIZADA NO LOTEAMENTO GLÓRIA I, SITUADO NO BAIRRO GLÓRIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2748</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2748/projeto_de_lei_n_014_2022_jeova_horacio_dos_santos.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2748/projeto_de_lei_n_014_2022_jeova_horacio_dos_santos.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO DE ARBORIZAÇÃO URBANA DO MUNICÍPIO DE DONA INÊS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2802</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2802/projeto_de_lei_aprovado_no013-2023_damasio_.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2802/projeto_de_lei_aprovado_no013-2023_damasio_.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE AVENIDA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2803</t>
   </si>
   <si>
     <t>DAMÁSIO BERTO</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2803/projeto_de_lei_aprovado_no014-2023_damasio_.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2803/projeto_de_lei_aprovado_no014-2023_damasio_.pdf</t>
   </si>
   <si>
     <t>FICA ALTERADA A LEI MUNICIPAL 718, DE 14 DE AGOSTO DE 2015, E PASSARÁ A TER NOVA REDAÇÃO.</t>
   </si>
   <si>
     <t>2804</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2804/projeto_de_lei_aprovado_no015-2023_damasio_.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2804/projeto_de_lei_aprovado_no015-2023_damasio_.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE PRAÇA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2805</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2805/projeto_de_lei_16-2023_rhuan_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2805/projeto_de_lei_16-2023_rhuan_aprovado.pdf</t>
   </si>
   <si>
     <t>RECONHECE DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DA COMUNIDADE DOS REMANESCENTES DE QUILOMBO CRUZ DA MENINA -ACRQCM.</t>
   </si>
   <si>
     <t>2838</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2838/projeto_de_lei_17_damasio_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2838/projeto_de_lei_17_damasio_aprovado.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A CONCESSÃO DOS TÍTULOS DE CIDADÃO INESENSE E CIDADÃO HONORÁRIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2839</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2839/projeto_de_lei_019-2023.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2839/projeto_de_lei_019-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO ANUAL DO SUBSÍDIO DO PRESIDENTE DA CÂMARA, DOS VEREADORES, DA REMUNERAÇÃO DOS SERVIDORES EFETIVOS E COMISSIONADOS DA CÂMARA MUNICIPAL DE DONA INÊS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2843</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2843/projeto_de_lei_024-2023_executivo.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2843/projeto_de_lei_024-2023_executivo.pdf</t>
   </si>
   <si>
     <t>2722</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2722/projeto_de_lei_no01-2023_executivo_aprovado0001.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2722/projeto_de_lei_no01-2023_executivo_aprovado0001.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO ANUAL DO SALÁRIO BASE DOS SERVIDORES MUNICIPAIS EFETIVOS E COMISSIONADOS, SUBSÍDIOS DE SECRETÁRIOS, AGENTES POLÍTICOS E MEMBROS DO CONSELHO TUTELAR, NA FORMA DO ART.37,X DA CONSTITUIÇÃO FEDERAL.</t>
   </si>
   <si>
     <t>2723</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2723/projetode_lei_n_02_2023-_poder_executivo.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2723/projetode_lei_n_02_2023-_poder_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA ESCOLA MUNICIPAL DE ENSINO FUNDAMENTAL NILTON PEREIRA DE SOUZA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2724</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2724/projeto_de_lei_no03-2023_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2724/projeto_de_lei_no03-2023_aprovado.pdf</t>
   </si>
   <si>
     <t>CRIA A ORQUESTRA SINFÔNICA MUNICIPAL DE DONA INÊS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2725</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2725/projeto_de_lei_no04-2023_reprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2725/projeto_de_lei_no04-2023_reprovado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO NA LEI MUNICIPAL Nº921/2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2726</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2726/projeto_de_lei_no05-2023_executivo_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2726/projeto_de_lei_no05-2023_executivo_aprovado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ALIENAÇÃO DE BENS MÓVEIS (VEÍCULOS AUTOMOTORES) INSERVÍVEIS À ADMINISTRAÇÃO MUNICIPAL DEVIDO AO LONGO PERÍODO DE USO, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2727</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2727/projeto_de_lei_no06-2023_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2727/projeto_de_lei_no06-2023_aprovado.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº701/2015, QUE DISPÕE SOBRE A POLITICA MUNICIPAL DE ATENDIMENTO AOS DIREITOS DA CRIANÇA E DO ALESCENTE DO MUNICÍPIO DE DONA INÊS/PB.</t>
   </si>
   <si>
     <t>2728</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2728/projeto_de_lei_executivo__007-2023_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2728/projeto_de_lei_executivo__007-2023_aprovado.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº942/2022, DE 21 DE NOVEMBRO DE 2022, QUE CRIA O PROGRAMA "MAIS SAÚDE" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2729</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2729/projeto_de_lei_09-2023.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2729/projeto_de_lei_09-2023.pdf</t>
   </si>
   <si>
     <t>REAJUSTA O SALÁRIO MÍNIMO DOS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2759</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2759/projeto_de_lei__n_008-2023_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2759/projeto_de_lei__n_008-2023_aprovado.pdf</t>
   </si>
   <si>
     <t>ESTABELECE AS DIRETRIZES PARA ELABORAÇÃO DO ORÇAMENTO GERAL DO MUNICÍPIO RELATIVO AO EXERCÍCIO DE 2024 E ADOTA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2760</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2760/projeto_de_lei_no10-2023_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2760/projeto_de_lei_no10-2023_aprovado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO DO EXERCÍCIO DE 2023 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2788</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2788/projeto_de_lei_aprovado_no011-2023_executivo.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2788/projeto_de_lei_aprovado_no011-2023_executivo.pdf</t>
   </si>
   <si>
     <t>2789</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2789/projeto_de_lei_aprovado_no012-2023_executivo.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2789/projeto_de_lei_aprovado_no012-2023_executivo.pdf</t>
   </si>
   <si>
     <t>2790</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2790/projeto_de_lei_na13-2023_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2790/projeto_de_lei_na13-2023_aprovado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER PARCELA DE COMPLEMENTAÇÃO DE VENCIMENTOS AOS ENFERMEIROS, TÉCNICOS DE ENFERMAGEM E AUXILIARES DE ENFERMAGEM, INTEGRANTES DO QUADRO DE SERVIDORES DO MUNICÍPIO DE DONA INÊS/PB, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2791</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2791/projeto_de_lei_014-2023_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2791/projeto_de_lei_014-2023_aprovado.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA MUNICIPAL DE PROGRAMA DE BUSCA ATIVA ESCOLAR  E O PROGRAMA DE RECUPERAÇÃO DAS APRENDIZAGENS PARA ESTUDANTES DA EDUCAÇÃO BÁSICA DO MUNICÍPIO DE DONA INÊS/PB, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2792</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2792/projeto_de_lei_015-2023_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2792/projeto_de_lei_015-2023_aprovado.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DA PREFEITURA MUNICIPAL DE DONA INÊS/PB, PARA O EXERCÍCIO ECONÔMICO FINANCEIRO DE 2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2793</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2793/projeto_de_lei_016-2023_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2793/projeto_de_lei_016-2023_aprovado.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ANEXOS DA LDO E DO PPA PARA EXERCÍCIO DE 2024 E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2794</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2794/projeto_de_lei_017-2023_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2794/projeto_de_lei_017-2023_aprovado.pdf</t>
   </si>
   <si>
     <t>2795</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2795/projeto_aprovado_018-2023.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2795/projeto_aprovado_018-2023.pdf</t>
   </si>
   <si>
     <t>2796</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2796/projeto_de_lei_19-2023_executivo-_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2796/projeto_de_lei_19-2023_executivo-_aprovado.pdf</t>
   </si>
   <si>
     <t>2806</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2806/projeto_de_lei_20-2023_executivo_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2806/projeto_de_lei_20-2023_executivo_aprovado.pdf</t>
   </si>
   <si>
     <t>APROVA O PLANO MUNICIPAL PARA A INFÂNCIA E A ADOLESCÊNCIA-PMIA NO ÂMBITO DO MUNICÍPIO DE DONA INÊS/PB, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2807</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2807/projeto_de_lei_21-2023_executivo_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2807/projeto_de_lei_21-2023_executivo_aprovado.pdf</t>
   </si>
   <si>
     <t>2719</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2719/projeto_de_resolucao_01-2023.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2719/projeto_de_resolucao_01-2023.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO CAPUT DO ARTIGO 69 E DO SEU PARÁGRAFO 1º, DA RESOLUÇÃO Nº03/2019- REGIMENTO INTERNO DESTA CÂMARA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2840</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2840/projeto_de_resolucao_02-_damasio_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2840/projeto_de_resolucao_02-_damasio_aprovado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROPOSTA DE ALTERAÇÃO DA RESOLUÇÃO Nº003/2019, DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE DONA INÊS/PB.</t>
   </si>
   <si>
     <t>2625</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2625/requerimento_01_2023_damasio_berto.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2625/requerimento_01_2023_damasio_berto.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE LOMBADAS OU SALIÊNCIAS.</t>
   </si>
   <si>
     <t>2626</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2626/requerimento_02_2023_damasio_berto.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2626/requerimento_02_2023_damasio_berto.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UMA ACADEMIA DA SAÚDE NO POVOADO DE SERRA DO SÍTIO.</t>
   </si>
   <si>
     <t>2627</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2627/requerimento_03_2023_damasio_berto.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2627/requerimento_03_2023_damasio_berto.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE CALÇAMENTO EM PARALELEPÍPEDOS DO TRECHO DE ESTRADA QUE LIGA DA CAPELA DE NOSSA SENHORA APARECIDA, PB103, ATÉ A ESTRADA QUE DÁ ACESSO A RESIDENCIA DE SEU ENOQUE, NO POVOADO DE SERRA DO SÍTIO.</t>
   </si>
   <si>
     <t>2628</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2628/requerimento_04_2023_damasio_berto.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2628/requerimento_04_2023_damasio_berto.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE CALÇAMENTO EM PARALELEPÍPEDOS DO TRECHO DE ESTRADA QUE DÁ ACESSO DA ESCOLA MUNICIPAL Dr. FLAVIANO RIBEIRO, PB103, ATÉ A RESIDÊNCIA DO SENHOR LUIZ BORGES, NA LOCALIDADE DE QUEIMADAS.</t>
   </si>
   <si>
     <t>2629</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2629/requerimento_05_2023_jeova_horacio.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2629/requerimento_05_2023_jeova_horacio.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UMA BARREIRA DE CONTENÇÃO EM FORMA DE MURO NO QUINTAL DO PRONTO ATENDIMENTO DO MUNICÍPIO DE DONA INÊS, ALÉM DA REFORMA DA CAIXA DE ÁGUA DO MESMO LOCAL.</t>
   </si>
   <si>
     <t>2630</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2630/requerimento_06_2023_jeova_horacio.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2630/requerimento_06_2023_jeova_horacio.pdf</t>
   </si>
   <si>
     <t>SOLICITA PARA QUE SEJA ADOTADAS AS PROVIDÊNCIAS NECESSÁRIAS NO SENTIDO DE VIABILIZAR RECURSOS JUNTO AO GOVERNO ESTADUAL A FIM DE TRAZER PARA NOSSA CIDADE UM HEMOCENTRO MÓVEL.</t>
   </si>
   <si>
     <t>2631</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2631/requerimento_07_2023_jeova.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2631/requerimento_07_2023_jeova.pdf</t>
   </si>
   <si>
     <t>SOLICITA A AQUISIÇÃO DE UM CASTRA MÓVEL, QUE SERÁ UTILIZADO NO CONTROLE DA POPULAÇÃO DE CÃES E GATOS.</t>
   </si>
   <si>
     <t>2632</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2632/requerimento_08_2023_jeova.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2632/requerimento_08_2023_jeova.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REVITALIZAÇÃO E CONSTRUÇÃO DE MURO NA LAGOA DO SÍTIO LAGOA DO BRAZ.</t>
   </si>
   <si>
     <t>2633</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2633/requerimento_09_2023_jeova.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2633/requerimento_09_2023_jeova.pdf</t>
   </si>
   <si>
     <t>SOLICITA A VIABILIZAÇÃO DE RECURSOS JUNTO AOS GOVERNOS FEDERAL E ESTADUAL PARA CONSTRUÇÃO DE UM CONJUNTO HABITACIONAL DESTINADO AS FAMÍLIAS CARENTES.</t>
   </si>
   <si>
     <t>2634</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2634/requerimento_010_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2634/requerimento_010_aprovado.pdf</t>
   </si>
   <si>
     <t>SESSÃO ESPECIAL PARA DEBATER A CAMPANHA DA FRATERNIDADE 2023.</t>
   </si>
   <si>
     <t>2635</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2635/requerimento_011_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2635/requerimento_011_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA ENVIO DO PROJETO DE LEI QUE INSTITUI SUBVENÇÃO SOCIAL, PARA ENTIDADE PASTORAL DA CRIANÇA DO MUNICÍPIO DE DONA INÊS/PB.</t>
   </si>
   <si>
     <t>2636</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2636/requerimento_012_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2636/requerimento_012_aprovado.pdf</t>
   </si>
   <si>
     <t>EMISSÃO DE CAR (CADASTRO AMBIENTAL RURAL), PARA OS PEQUENOS PROPRIETÁRIOS RURAIS DO MUNICÍPIO DE DONA INÊS/PB.</t>
   </si>
   <si>
     <t>2637</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2637/requerimento_013_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2637/requerimento_013_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA A ESTADUALIZAÇÃO DA ESTRADA QUE LIGA A CIDADE DE DONA INÊS ATÉ O MUNICÍPIO DE RIACHÃO, A PARTIR DA RUA \ANTÔNIO JOSÉ DA SILVA.</t>
   </si>
   <si>
     <t>2638</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2638/requerimento_014_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2638/requerimento_014_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DA PISTA ASFÁLTICA QUE LIGA A CIDADE DE DONA INÊS ATÉ O MUNICÍPIO DE RIACHÃO.</t>
   </si>
   <si>
     <t>2639</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2639/requerimento_015_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2639/requerimento_015_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE 01 (UM) CAMPO DE FUTEBOL SOCYETE NA CIDADE DE DONA INÊS/PB.</t>
   </si>
   <si>
     <t>2642</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2642/requerimento_no16_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2642/requerimento_no16_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONTINUIDADE DO CALÇAMENTO DA RUA JOSÉ ANTONIO DA SILVA ATÉ A CAPELA DO SÍTIO CRUZ DA MENINA.</t>
   </si>
   <si>
     <t>2643</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2643/requerimento_no17_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2643/requerimento_no17_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REVITALIZAÇÃO DA PLACA DA ENTRADA DA CIDADE LOGO APÓS O BILINGUIN.</t>
   </si>
   <si>
     <t>2644</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2644/requerimento_no18_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2644/requerimento_no18_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE BARREIRAS DE PROTEÇÃO ÀS MARGENS DA AV. MAJOR AUGUSTO BEZERRA, EM FRENTE A ESCOLA MUNICIPAL DE ENSINO FUNDAMENTAL SENADOR HUMBERTO LUCENA.</t>
   </si>
   <si>
     <t>2645</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2645/requerimento_no19_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2645/requerimento_no19_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE BARREIRAS DE PROTEÇÃO OU CONTENÇÃO NO LADO DO CAMPO DE FUTEBOL DO SÍTIO QUEIMADAS.</t>
   </si>
   <si>
     <t>2646</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2646/requerimento_no20_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2646/requerimento_no20_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA A PAVIMENTAÇÃO EM PARALELEPÍPEDOS DA COMUNIDADE VÁRZEA GRANDE.</t>
   </si>
   <si>
     <t>2647</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2647/requerimento_no21_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2647/requerimento_no21_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA A PERFURAÇÃO DE UM POÇO ARTESIANO NA COMUNIDADE SÍTIO CANAFÍSTULA, NA PROPRIEDADE DO SENHOR MANOEL FREIRE.</t>
   </si>
   <si>
     <t>2648</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2648/requerimento_no22_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2648/requerimento_no22_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITO QUE SEJA INSTALADO SISTEMA DE CLIMATIZAÇÃO NAS SALAS DE AULAS DA ECI EEFM GOVERNADOR CLOVIS BEZERRA CAVALCANTI.</t>
   </si>
   <si>
     <t>2649</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2649/requerimento_23-2023_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2649/requerimento_23-2023_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE CADA VEREADOR TENHA DIREITO A UM ASSESSOR PARLAMENTAR DE SUA LIVRE INDICÃO.</t>
   </si>
   <si>
     <t>2650</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2650/requerimento_no24_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2650/requerimento_no24_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE PLACA DE SINALIZAÇÃO ÁREA ESCOLAR.</t>
   </si>
   <si>
     <t>2651</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2651/requerimento_no25_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2651/requerimento_no25_aprovado.pdf</t>
   </si>
   <si>
     <t>2652</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2652/requerimento_no26_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2652/requerimento_no26_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DENOMINAÇÃO DE RODOVIA.</t>
   </si>
   <si>
     <t>2653</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2653/requerimento_no27_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2653/requerimento_no27_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA LOCAÇÃO DE IMÓVEL PARA POSTO ÂNCORA, NO BAIRRO NOVA CIDADE OU JARDIM PRIMAVERA, DESTA CIDADE DE DONA INÊS/PB.</t>
   </si>
   <si>
     <t>2654</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2654/requerimento_no28_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2654/requerimento_no28_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA A VIABILIZAÇÃO DE RECURSOS JUNTO AOS GOVERNOS FEDERAL, ESTADUAL OU EMENDAS PARLAMENTARES PARA A CONSTRUÇÃO DE UMA VILA OLÍMPICA.</t>
   </si>
   <si>
     <t>2655</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2655/requerimento_no29_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2655/requerimento_no29_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA COM O PRESIDENTE DA EMPRESA ENERGISA PARAÍBA, VISANDO À LEGALIZAÇÃO DA REDE ELETRICA DE PARTE DO BAIRRO JARDIM PRIMAVERA E DO GOVERNADOR JOSÉ MARANHÃO.</t>
   </si>
   <si>
     <t>2656</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2656/requerimento_30-2023_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2656/requerimento_30-2023_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIAS NA COMPRA DE UMA MÁQUINA PARA CAVAR POÇOS ARTESIANOS.</t>
   </si>
   <si>
     <t>2657</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2657/requerimento_31-2023_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2657/requerimento_31-2023_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SUSPENSÃO DAS CONTAS DE ÁGUA EM ATRASO ANTERIORES AO ANO DE 2023.</t>
   </si>
   <si>
     <t>2658</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2658/requerimento_32-2023_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2658/requerimento_32-2023_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA A AQUISIÇÃO DE MÁQUINAS DE FORRAGEM PARA SILAGEM.</t>
   </si>
   <si>
     <t>2659</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2659/projeto_de_lei_33_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2659/projeto_de_lei_33_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA ALTERAÇÃO NO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE DONA INÊS, PARA MAIS UMA SESSÃO ORDINÁRIA SEMANAL.</t>
   </si>
   <si>
     <t>2660</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2660/requerimento_34-2023_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2660/requerimento_34-2023_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REFORMA DAS PARADAS DE ONIBUS EXISTENTES NA PB 103 (DONA INES-BILIMGUIM, ALÉM DA CONSTRUÇÃO DE MAIS UMA NO SÍTIO QUEIMADAS (FRENTE A IGREJA) E OUTRA NO SITIO BREJINHO.</t>
   </si>
   <si>
     <t>2661</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2661/requerimento_35-2023_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2661/requerimento_35-2023_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UM GINÁSIO DE ESPORTES NO SÍTIO QUEIMADAS, NAS PROXIMIDADES DA ESCOLA MUNICIPAL DR. FLAVIANO RIBEIRO.</t>
   </si>
   <si>
     <t>2710</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2710/requerimento_036-2023_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2710/requerimento_036-2023_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA NOVO ACESSO DE ENTRADA PARA O SÍTIO LAGOA DO BRAZ.</t>
   </si>
   <si>
     <t>2711</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2711/requerimento_37_rogerio_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2711/requerimento_37_rogerio_aprovado.pdf</t>
   </si>
   <si>
     <t>REQUER AO DEPARTAMENTO DE ESTRADAS E RODAGEM DO ESTADO DA PARAÍBA-DER/PB A CRIAÇÃO DE CICLOFAIXAS NAS AVENIDAS MAJOR AUGUSTO BEZERRA E MANOEL PEDRO, E NAS RUAS PRESIDENTE JOÃO PESSOA E JOSÉ HERMÍNIO DE ARAÚJO.</t>
   </si>
   <si>
     <t>2712</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2712/requerimento_38-2023_jeova.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2712/requerimento_38-2023_jeova.pdf</t>
   </si>
   <si>
     <t>SOLICITA Á SECRETARIA MUNICIPAL DE SAÚDE, INFORMAÇÃO SOBRE ESTADO DE VACINAÇÃO DAS CRIANÇAS E ADOLESCENTES USUÁRIAS DAS REDES PUBLICAS E PRIVADAS DE ENSINO NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2713</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2713/requerimento_39-2023_jeova.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2713/requerimento_39-2023_jeova.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO INFORMAÇÕES A RESPEITO DO ATRASO E PARALISAÇÃO DA OBRA DO MIRANTE.</t>
   </si>
   <si>
     <t>2714</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2714/requerimento_40-2023_jeova.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2714/requerimento_40-2023_jeova.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DER (DEPARTAMENTO DE ESTRADAS E RODOVIAS) A IMPLANTAÇÃO DE PLACAS DE INDICAÇÃO E ORIENTAÇÃO NO TREVO DO BILINGUIN.</t>
   </si>
   <si>
     <t>2715</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2715/requerimento_41-2023_jeova.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2715/requerimento_41-2023_jeova.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJAM TOMADAS MEDIDAS VISANDO O ESTUDO E IMPLANTAÇÃO E ORIENTAÇÃO  DE PLACAS DE INDICAÇÃO E ORIENTAÇÃO DOS ÓRGÃOS PÚBLICOS, HOSPITAIS, ÁREA DE  LAZER, ETC., NAS ENTRADAS DA CIDADE, NO INTUITO DE INFORMAR E ORIENTAR SEU PERCURSO E /OU DISTÂNCIA.</t>
   </si>
   <si>
     <t>2716</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2716/requerimento_42-2023_jeova.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2716/requerimento_42-2023_jeova.pdf</t>
   </si>
   <si>
     <t>SOLICITA A IMPLANTAÇÃO DE SISTEMA DE VÍDEO MONITORAMENTO EM TODAS AS ENTRADAS E SAÍDAS DO MUNICÍPIO DE DONA INÊS/PB.</t>
   </si>
   <si>
     <t>2717</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2717/requerimento_43-2023_jeova.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2717/requerimento_43-2023_jeova.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE O FESTIVAL DE QUADRILHAS 2023 DO MUNICÍPIO DE DONA INÊS/PB.</t>
   </si>
   <si>
     <t>2730</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2730/requerimento_44-2023_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2730/requerimento_44-2023_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE DOIS QUEBRA-MOLAS NA PB-103, SENDO UM EM FRENTE À CASA DE FERNANDO LÚCIO E OUTRO EM FRENTE A LAGOA DE PAULO LUIZ APÓS A ENTRADA DO LAJEDO PRETO.</t>
   </si>
   <si>
     <t>2731</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2731/requerimento_no45-2023_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2731/requerimento_no45-2023_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA  A LIMPEZA DA BARRAGEM CLÓVIS BEZERRA, ENTRE OS SÍTIOS RAPOSA E MIGUEL.</t>
   </si>
   <si>
     <t>2732</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2732/requerimento_no46-2023_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2732/requerimento_no46-2023_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UM QUEBRA MOLAS NA RUA MANOEL PEDRO AO LADO DA IGREJA MÃE.</t>
   </si>
   <si>
     <t>2733</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2733/requerimento_47-2023_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2733/requerimento_47-2023_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REVITALIZAÇÃO DA TAMPA DO BUEIRO LOCALIZADO NA RUA PROF. JOSÉ TOMAZ DE AQUINO EM FRENTE AO LAVA JATO.</t>
   </si>
   <si>
     <t>2734</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2734/requerimento_48-2023_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2734/requerimento_48-2023_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA A RETIRADA DO POSTE DO CRUZAMENTO ENTRE AS RUAS JOSÉ ANTONIO DA SILVA E PROF. JOSÉ TOMAZ DE AQUINO.</t>
   </si>
   <si>
     <t>2735</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2735/requerimento_49-2023_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2735/requerimento_49-2023_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA A RETIRADA OU ADEQUAÇÃO DA LOMBADA EM FRENTE AO LAVA JATO DE MARIA NO ACESSO AO CAJUEIRO.</t>
   </si>
   <si>
     <t>2736</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2736/requerimento_50-2023_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2736/requerimento_50-2023_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DA COBERTURA EM PARALELEPÍPEDOS DAS RUAS FRANCISCO LUIZ SOARES E SEVERINO GOMES DE ARAÚJO.</t>
   </si>
   <si>
     <t>2737</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2737/requerimento_51-2023_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2737/requerimento_51-2023_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DA COBERTURA EM PARALELEPÍPEDOS DA ESTRADA VICINAL QUE LIGA O CAJUEIRO AO CEMITÉRIO VELHO.</t>
   </si>
   <si>
     <t>2738</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2738/requerimento_052_2023_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2738/requerimento_052_2023_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA A MANUTENÇÃO E REFORMA DAS ESTRADAS VICINAIS EXISTENTES ENTRE A CIDADE E A ZONA RURAL.</t>
   </si>
   <si>
     <t>2739</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2739/requerimento_053_2023_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2739/requerimento_053_2023_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UMA PRAÇA NO CANTEIRO CENTRAL DA RUA ANEZIO FERREIRA DE LIMA EM FRENTE AO ESTÁDIO DE FUTEBOL "O lUIZÃO".</t>
   </si>
   <si>
     <t>2740</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2740/requerimento_054_2023_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2740/requerimento_054_2023_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE DOIS BANHEIROS PÚBLICOS PRÓXIMO AO GINÁSIO DE ESPORTES AO LADO DA PREFEITURA.</t>
   </si>
   <si>
     <t>2741</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2741/requerimento_055_2023_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2741/requerimento_055_2023_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UMA PRAÇA E UMA ACADEMIA DE SAÚDE NO SÍTIO VÁRZEA GRANDE.</t>
   </si>
   <si>
     <t>2742</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2742/requerimento_n_056-2023_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2742/requerimento_n_056-2023_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REVITALIZAÇÃO DA ESTRADA VICINAL QUE LIGA O DISTRITO DE COZINHA AO SÍTIO VÁRZEA GRANDE.</t>
   </si>
   <si>
     <t>2743</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2743/requerimento_n_057-2023_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2743/requerimento_n_057-2023_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UMA BUEIRA (REDE DE ANILHAS PARA PASSAGEM D'ÁGUA) NO AÇUDE DO MEIO (AÇUDE DE ANTONIO VINDOURA), ENTRE O DISTRITO DE COZINHA E O SÍTIO VÁRZEA GRANDE.</t>
   </si>
   <si>
     <t>2761</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2761/requerimento_58-2023_damasio_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2761/requerimento_58-2023_damasio_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA A AQUISIÇÃO OU CONTRATAÇÃO DE UM CAMINHÃO OU DE UM TANQUE DE SUCÇÃO PARA LIMPEZA DE FOSSA PARA O MUNICÍPIO.</t>
   </si>
   <si>
     <t>2762</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2762/requerimento_59-2023_damasio_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2762/requerimento_59-2023_damasio_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UM PONTO PARADA PARA EMBARQUE E DESEMBARQUE DE PASSAGEIROS NA PRAÇA DO TRABALHADOR.</t>
   </si>
   <si>
     <t>2763</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2763/requerimento_060-2023_damasio_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2763/requerimento_060-2023_damasio_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE BANCOS NA PRAÇA BENEDITA FRANCISCA DA SILVA, LOCALIZADA NO BAIRRO NOVA CONQUISTA, DESTA CIDADE DE DONA INÊS-PB.</t>
   </si>
   <si>
     <t>2764</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2764/requerimento_61-2023_rogerio.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2764/requerimento_61-2023_rogerio.pdf</t>
   </si>
   <si>
     <t>SOLICITA A AQUISIÇÃO DE UMA BOMBA PARA O POÇO ARTESIANO NO SÍTIO SÃO LUIZ.</t>
   </si>
   <si>
     <t>2765</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2765/requerimento_62-2023_damasio.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2765/requerimento_62-2023_damasio.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SUBSTITUIÇÃO DE UM POSTE.</t>
   </si>
   <si>
     <t>2766</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2766/requerimento_63-2023jose_marcos.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2766/requerimento_63-2023jose_marcos.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE DOIS QUEBRA-MOLAS NA PB 103 DONA INÊS-BANANEIRAS.</t>
   </si>
   <si>
     <t>2767</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2767/requerimento_64-2023_jeova.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2767/requerimento_64-2023_jeova.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE DOIS QUEBRA- MOLAS NA RUA ANA DA CONCEIÇÃO MELO, UM NA LATERAL DO ECI EEFM GOVERNADOR BEZERRA CAVALCANTI (ESTADUAL) E OUTRO EM FRENTE A ESCOLA MUNICIPAL DE ENSINO FUNDAMENTAL PROFESSORA MARIA DA PAZ FERREIRA SILVA.</t>
   </si>
   <si>
     <t>2768</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2768/requerimento_65-2023_jeova.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2768/requerimento_65-2023_jeova.pdf</t>
   </si>
   <si>
     <t>SOLICITA A MANUTENÇÃO NO CAMPO DE FUTEBOL DO SÍTIO DE BELA VISTA.</t>
   </si>
   <si>
     <t>2769</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2769/requerimento_66-2023jose_marcos.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2769/requerimento_66-2023jose_marcos.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE TRÊS QUEBRA MOLAS NA PB 103 DONA INÊS-BANANEIRAS.</t>
   </si>
   <si>
     <t>2770</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2770/requerimento_66-2023_mesa_diretora.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2770/requerimento_66-2023_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>SOLICITA A RECONTAGEM E O RECADASTRAMENTO DOS ELEITORES DO MUNICÍPIO DE DONA INÊS/PB.</t>
   </si>
   <si>
     <t>2771</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2771/requerimento_no67-2023_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2771/requerimento_no67-2023_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REFORMA E ALARGAMENTO (AMPLIAÇÃO) DA ESTRADA DE ACESSO A CHÃ DE PALHARES.</t>
   </si>
   <si>
     <t>2772</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2772/requerimento_068-2023_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2772/requerimento_068-2023_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UMA PASSAGEM MOLHADA, COMO TAMBÉM UMA CONSTRUÇÃO AUXILIAR DE UMA BUEIRA, NO RIACHO DO SR. TICO JUSTINO.</t>
   </si>
   <si>
     <t>2773</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2773/requerimento_069-2023_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2773/requerimento_069-2023_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CRIAÇÃO DE PROJETO QUE VIABILIZE A INSTALAÇÃO DE PLACAS SOLARES PARA TODOS OS PRÉDIOS PÚBLICOS.</t>
   </si>
   <si>
     <t>2774</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2774/requerimento_070-2023_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2774/requerimento_070-2023_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UMA PASSAGEM MOLHADA LOCALIZADA NO SÍTIO ESTREITO.</t>
   </si>
   <si>
     <t>2775</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2775/requerimento_071-2023_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2775/requerimento_071-2023_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA A RECUPERAÇÃO DE PASSAGEM MOLHADA LOCALIZADA NO SÍTIO VOLTA.</t>
   </si>
   <si>
     <t>2776</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2776/requerimento_72-2023_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2776/requerimento_72-2023_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UM QUEBRA-MOLAS.</t>
   </si>
   <si>
     <t>2777</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>JOSÉ MARCOS</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2777/requerimento_73-2023_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2777/requerimento_73-2023_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA A RETIRADA DOS EUCALIPTOS DO CAMPO "O LUIZÃO"</t>
   </si>
   <si>
     <t>2778</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2778/requerimento_74-2023.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2778/requerimento_74-2023.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REINSTALAÇÃO DOS CANOS PARA O FORNECIMENTO DE ÁGUA DO SÍTIO ZÉ DE FOGO.</t>
   </si>
   <si>
     <t>2779</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2779/requerimento_75-2023_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2779/requerimento_75-2023_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA TRANSFERÊNCIA DO LOCAL DE ESTRADA VICINAL.</t>
   </si>
   <si>
     <t>2780</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2780/requerimento_76-2023.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2780/requerimento_76-2023.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CRIAÇÃO DE PROJETO DE LEI VISANDO GARANTIR O PAGAMENTO DE INCENTIVO FINANCEIRO AOS AGENTES COMUNITÁRIO DE SAÚDE (ACS) E AGENTES COMUNITÁRIOS DE ENDEMIAS (ACE).</t>
   </si>
   <si>
     <t>2781</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2781/requerimento_77-2023_todos_vereadores.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2781/requerimento_77-2023_todos_vereadores.pdf</t>
   </si>
   <si>
     <t>SOLICITA VOTOS DE APLAUSOS AO ILUSTRE DOM ALDEMIRO SENA DOS SANTOS.</t>
   </si>
   <si>
     <t>2782</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>JOSÉ EDMILSON</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2782/requerimento_78_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2782/requerimento_78_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA A COLOCAÇÃO DE UMA TELA DE PROTEÇÃO NA ESCOLA MUNICIPAL DE ENSINO FUNDAMENTAL SENADOR HUMBERTO LUCENA.</t>
   </si>
   <si>
     <t>2783</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2783/requerimento_79-2023.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2783/requerimento_79-2023.pdf</t>
   </si>
   <si>
     <t>SOLICITA A MANUTENÇÃO E REATIVAÇÃO DA REDE DE ENCANAÇÃO PARA DISTRIBUIÇÃO DE ÁGUA AS RESIDENCIAS DO DISTRITO DE COZINHA, DO MUNICÍPIO DE DONA INES/PB.</t>
   </si>
   <si>
     <t>2784</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>ROSINHA BOLACHINHA</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2784/requerimento_80-2023_rosinha.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2784/requerimento_80-2023_rosinha.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJAM TOMADAS MEDIDAS VISANDO TAPAR OS BURACOS DEIXADOS NAS RUAS PELAS MANUTENÇÕES PROMOVIDAS PELA COMPANHIA.</t>
   </si>
   <si>
     <t>2785</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2785/requerimento_81-2023_jeova.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2785/requerimento_81-2023_jeova.pdf</t>
   </si>
   <si>
     <t>SOLICITA A EXTENSÃO DA REDE DE ENCANAMENTO PARA DISTRIBUIÇÃO DE ÁGUA.</t>
   </si>
   <si>
     <t>2786</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2786/requerimento_82-2023.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2786/requerimento_82-2023.pdf</t>
   </si>
   <si>
     <t>SOLICITA A RECUPERAÇÃO DA ESTRADA DO PÉ DE SERRA.</t>
   </si>
   <si>
     <t>2787</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2787/requerimento_83-2023_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2787/requerimento_83-2023_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA APROVADO O PEDIDO DA REALIZAÇÃO DE AUDIÊNCIA PÚBLICA PARA DISCUSSÃO DA DESCONSIDERAÇÃO DAS CONTAS E DÉBITOS ANTERIORES À RETOMADA DO FORNECIMENTO DE ÁGUA EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2797</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>ROGÉRIO MOREIRA</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2797/requerimento_84-2023_rogerio_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2797/requerimento_84-2023_rogerio_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REFORMA E REVITALIZAÇÃO DA ESTRADA QUE LIGA O DISTRITO DE COZINHA AO SÍTIO MARI.</t>
   </si>
   <si>
     <t>2798</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2798/requerimento_85-2023_damasio_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2798/requerimento_85-2023_damasio_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA A MANUTENÇÃO NOS CATA-VENTOS PÚBLICOS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2799</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2799/requerimento_86-2023_damasio_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2799/requerimento_86-2023_damasio_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REFORMA DA BUEIRA DA ESTRADA VICINAL DO SÍTIO QUEIMADAS.</t>
   </si>
   <si>
     <t>2720</t>
   </si>
   <si>
     <t>VI</t>
   </si>
   <si>
     <t>Veto Integral</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2720/veto_01-2023.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2720/veto_01-2023.pdf</t>
   </si>
   <si>
     <t>VETA O PROJETO DE EMENDA MODIFICATIVA Nº02/2023, ORIUNDO DO PODER LEGISLATIVO, QUE DISPÕES SOBRE A OBRIGATORIEDADE DE BOLSAS AOS ALUNOS MÚSICOS DA ORQUESTRA SINFÔNICA.</t>
   </si>
   <si>
     <t>2744</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2744/veto_02_2023_mantido.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2744/veto_02_2023_mantido.pdf</t>
   </si>
   <si>
     <t>VETA O PROJETO DE LEI MUNICIPAL Nº14/2023, ORIUNDO DO PODER LEGISLATIVO, QUE INSTITUI O PLANO DE ARBORIZAÇÃO URBANA DO MUNICÍPIO DE DONA INÊS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2697</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
     <t>Leis</t>
   </si>
   <si>
     <t>Lei Ordinária Municipal</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2697/lei-municipal-no-948-de-2023-denomina-posto-de-saude-da-comunidade-rural-do-sao-luis.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2697/lei-municipal-no-948-de-2023-denomina-posto-de-saude-da-comunidade-rural-do-sao-luis.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº. 948/2023 – DENOMINA POSTO DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2698</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2698/lei-municipal-no-949-de-2023-autoriza-doacao-de-acervo-bibliografico.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2698/lei-municipal-no-949-de-2023-autoriza-doacao-de-acervo-bibliografico.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº. 949/2023 – AUTORIZA A MESA DIRETORA DA CÂMARA MUNICIPAL DE DONA INÊS – PB, A FAZER A DOAÇÃO DO ACERVO BIBLIOGRÁFICO PERTENCENTE À BIBLIOTECA JOSÉ AMÉRICO DE ALMEIDA E DETERMINA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2699</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2699/lei-municipal-no-950-de-2023-autoriza-doacao-de-bens-inserviveis-da-camara-ao-museu-municipal.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2699/lei-municipal-no-950-de-2023-autoriza-doacao-de-bens-inserviveis-da-camara-ao-museu-municipal.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº. 950/2023 – AUTORIZA A MESA DIRETORA DA CÂMARA MUNICIPAL DE DONA INÊS-PB, A PROCEDER À DOAÇÃO PARA O MUSEU MUNICIPAL DOS BENS MÓVEIS INSERVÍVEIS PERTENCENTES AO MUSEU DA CÂMARA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2700</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2700/lei-municipal-no-951-de-2023-dispoe-sobre-a-revisao-geral-anual-dos-servidores-da-camara.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2700/lei-municipal-no-951-de-2023-dispoe-sobre-a-revisao-geral-anual-dos-servidores-da-camara.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº. 951/2023 – DISPÕE SOBRE A REVISÃO ANUAL DO SUBSÍDIO DO PRESIDENTE DA CÂMARA, DOS VEREADORES, DA REMUNERAÇÃO DOS SERVIDORES EFETIVOS E COMISSIONADOS DA CÂMARA MUNICIPAL DE DONA INÊS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2701</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2701/lei-municipal-no-952-de-2023-dispoe-sobre-o-reajuste-dos-servidores-municipais..pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2701/lei-municipal-no-952-de-2023-dispoe-sobre-o-reajuste-dos-servidores-municipais..pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº. 952/2023 – DISPÕE SOBRE A REVISÃO ANUAL DO SALÁRIO BASE DOS SERVIDORES MUNICIPAIS EFETIVOS E COMISSIONADOS, SUBSÍDIOS DE SECRETÁRIOS, AGENTES POLÍTICOS E MEMBROS DO CONSELHO TUTELAR, NA FORMA DO ART. 37, X DA CONSTITUIÇÃO FEDERAL.</t>
   </si>
   <si>
     <t>2702</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2702/lei-municipal-no-953-de-2023-regulamenta-participacao-nos-campeonatos-municipais.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2702/lei-municipal-no-953-de-2023-regulamenta-participacao-nos-campeonatos-municipais.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº. 953/2023 – DISPÖE SOBRE A PARTICIPAÇÃO DE ATLETAS NOS CAMPEONATOS E TORNEIOS DE FUTEBOL E FUTSAL AMADOR, PROMOVIDOS PELO MUNICÍPIO DONA INÊS/PB, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2703</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2703/lei-municipal-no-954-de-2023-cria-escola-ver.-milton-pereira.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2703/lei-municipal-no-954-de-2023-cria-escola-ver.-milton-pereira.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº 954/2023 – DISPÕE SOBRE A CRIAÇÃO DA ESCOLA MUNICIPAL DE ENSINO FUNDAMENTAL VEREADOR MILTON PEREIRA DE SOUZA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2704</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2704/lei-municipal-no-955-de-2023-altera-a-lei-municipal-no-701-de-2015-que-dispoe-sobre-a-politica-de-atendimento-a-crianca-e-ao-adolescente..pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2704/lei-municipal-no-955-de-2023-altera-a-lei-municipal-no-701-de-2015-que-dispoe-sobre-a-politica-de-atendimento-a-crianca-e-ao-adolescente..pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº 955/2023 – ALTERA A LEI MUNICIPAL Nº 701/2015, QUE DISPÕE SOBRE A POLÍTICA MUNICIPAL DE ATENDIMENTO AOS DIREITOS DA CRIANÇA E DO ADOLESCENTE DO MUNICÍPIO DE DONA INÊS/PB.</t>
   </si>
   <si>
     <t>2705</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2705/lei-municipal-no-956-de-2023-denomina-de-rua-delegado-clocoval-justino.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2705/lei-municipal-no-956-de-2023-denomina-de-rua-delegado-clocoval-justino.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº. 956/2023 – DENOMINA DE “RUA DELEGADO CLODOVAL JUSTINO DE ARAÚJO” A RUA PROJETADA “C”, LOCALIZADA NO LOTEAMENTO GLÓRIA II, SITUADO NO BAIRRO GLÓRIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2706</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2706/lei-municipal-no-957-de-2023-altera-a-lei-no-942-de-2022-que-cria-o-programa-mais-saude-e-da-outras-providencias.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2706/lei-municipal-no-957-de-2023-altera-a-lei-no-942-de-2022-que-cria-o-programa-mais-saude-e-da-outras-providencias.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº 957/2023 – ALTERA A LEI MUNICIPAL Nº. 942/2022, DE 21 DE NOVEMBRO DE 2022, QUE CRIA O PROGRAMA“MAIS SAÚDE” E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2707</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2707/lei-municipal-no-958-de-2023-cria-o-programa-de-cultura-de-paz-nas-escolas-e-da-outras-providencias.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2707/lei-municipal-no-958-de-2023-cria-o-programa-de-cultura-de-paz-nas-escolas-e-da-outras-providencias.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº 958/2023 – INSTITUI O PROGRAMA DE PREVENÇÃO E PROMOÇÃO DA CULTURA DE PAZ NAS ESCOLAS PÚBLICAS E PRIVADAS DO MUNICÍPIO DE DONA INÊS, ESTADO DA PARAÍBA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2708</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2708/lei-municipal-no-959-de-2023-cria-o-programa-seguranca-nas-escolas-e-da-outras-providencias.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2708/lei-municipal-no-959-de-2023-cria-o-programa-seguranca-nas-escolas-e-da-outras-providencias.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº 959/2023 – ESTABELECE O PROGRAMA “SEGURANÇA NAS ESCOLAS”, QUE VISA PROMOVER MEDIDAS DE PREVENÇÃO E RESPOSTA AOS ATAQUES E ATENTADOS EM INSTITUIÇÕES DE ENSINO NO MUNICÍPIO DE DONA INÊS, ESTADO DA PARAÍBA.</t>
   </si>
   <si>
     <t>2709</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2709/lei-municipal-no-960-de-2023-autoriza-alienacao-de-bens-moveis-inserviveis.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2709/lei-municipal-no-960-de-2023-autoriza-alienacao-de-bens-moveis-inserviveis.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº 960/2023 – AUTORIZA A ALIENAÇÃO DE BENS MÓVEIS (VEÍCULOS AUTOMOTORES) INSERVÍVEIS À ADMINISTRAÇÃO MUNICIPAL DEVIDO AO LONGO PERÍODO DE USO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2808</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2808/lei-municipal-no-961-de-2023-reajusta-salario-minimo.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2808/lei-municipal-no-961-de-2023-reajusta-salario-minimo.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL N°961/2023 – REAJUSTA O SALÁRIO MÍNIMO DOS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2809</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2809/lei-municipal-no-962-de-2023-cria-a-orquestra-municipal.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2809/lei-municipal-no-962-de-2023-cria-a-orquestra-municipal.pdf</t>
   </si>
   <si>
     <t>Lei Municipal Nº 962/2023 – CRIA A ORQUESTRA SINFÔNICA MUNICIPAL DE DONA INÊS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2810</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2810/lei-municipal-no-963-de-2023-denomina-rua.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2810/lei-municipal-no-963-de-2023-denomina-rua.pdf</t>
   </si>
   <si>
     <t>Lei Municipal N° 963/2023 – DENOMINA DE “RUA PEDRO JUSTINO DE ARAÚJO” A RUA PROJETADA “E”, LOCALIZADA NO LOTEAMENTO GLORIA, SITUADO NO BAIRRO GLORIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2811</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/</t>
+    <t>http://sapl.donaines.pb.leg.br/media/</t>
   </si>
   <si>
     <t>Lei Municipal N° 964/2023 – DENOMINA DE “POSTO ANTÔNIO JUSTINO ALVES”, O POSTO ANCORA DE SAÚDE IMPLANTADO NO SITIO OITICICA.</t>
   </si>
   <si>
     <t>2812</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2812/lei-municipal-no-965-de-2023-institui-politica-de-cotas-raciais.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2812/lei-municipal-no-965-de-2023-institui-politica-de-cotas-raciais.pdf</t>
   </si>
   <si>
     <t>Lei Municipal N° 965/2023 – INSTITUI POLÍTICA DE COTAS RACIAIS NO ÂMBITO DO PODER EXECUTIVO DO MUNICÍPIO DE DONA INÊS/PB, POR MEIO DA RESERVA DE_x000D_
 VAGAS A AFRODESCENDENTES EM CONCURSOS PÚBLICOS PARA PROVIMENTO DE CARGOS EFETIVOS NO ÂMBITO DA ESTRUTURA ADMINISTRATIVA DO MUNICÍPIO DE DONA INÊS/PB.</t>
   </si>
   <si>
     <t>2813</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2813/lei-municipal-no-966-de-2023-lei-de-diretrizes-orcamentarias-ldo-2024.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2813/lei-municipal-no-966-de-2023-lei-de-diretrizes-orcamentarias-ldo-2024.pdf</t>
   </si>
   <si>
     <t>Lei Municipal N° 966/2023 – ESTABELECE AS DIRETRIZES PARA ELABORAÇÃO DO ORÇAMENTO GERAL DO MUNICÍPIO RELATIVO AO EXERCÍCIO DE “2024” E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2814</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2814/lei-municipal-no-967-de-2023-dispoe-sobre-a-abertura-de-credito.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2814/lei-municipal-no-967-de-2023-dispoe-sobre-a-abertura-de-credito.pdf</t>
   </si>
   <si>
     <t>Lei Municipal N° 967/2023 – AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO DO EXERCÍCIO DE 2023 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2815</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2815/lei-municipal-no-968-de-2023-autoriza-abertura-de-credito-especial-paulo-gustavo.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2815/lei-municipal-no-968-de-2023-autoriza-abertura-de-credito-especial-paulo-gustavo.pdf</t>
   </si>
   <si>
     <t>Lei Municipal N° 968/2023 – AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO DO EXERCÍCIO DE 2023 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2816</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2816/lei-municipal-no-969-de-2023-autoriza-abertura-de-credito-especial-memorial-cruz-da-menina.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2816/lei-municipal-no-969-de-2023-autoriza-abertura-de-credito-especial-memorial-cruz-da-menina.pdf</t>
   </si>
   <si>
     <t>Lei Municipal N° 969/2023 – AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO DO EXERCÍCIO DE 2023 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2817</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2817/lei-municipal-no-970-de-2023-denomina-rua.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2817/lei-municipal-no-970-de-2023-denomina-rua.pdf</t>
   </si>
   <si>
     <t>Lei Municipal N° 970/2023 – DISPÕE SOBRE A DENOMINAÇÃO DE RUA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2818</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2818/lei-municipal-no-971-de-2023-denomina-praca.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2818/lei-municipal-no-971-de-2023-denomina-praca.pdf</t>
   </si>
   <si>
     <t>Lei Municipal N° 971/2023 – DISPÕE SOBRE A DENOMINAÇÃO DE PRAÇA, E_x000D_
 DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2819</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2819/lei-municipal-no-972-de-2023-autoriza-pagamento-de-complementacao-do-piso-das-categorias-profissionais-da-enfermagem.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2819/lei-municipal-no-972-de-2023-autoriza-pagamento-de-complementacao-do-piso-das-categorias-profissionais-da-enfermagem.pdf</t>
   </si>
   <si>
     <t>Lei Municipal N° 972/2023 – AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER PARCELA DE COMPLEMENTAÇÃO DE VENCIMENTOS AOS ENFERMEIROS, TÉCNICOS DE ENFERMAGEM E AUXILIARES DE ENFERMAGEM, INTEGRANTES DO QUADRO DE SERVIDORES DO MUNICÍPIO DE DONA INÊS/PB, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2820</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2820/lei-municipal-no-973-de-2023-altera-lei-no-718-de-2015-para-denominar-rua.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2820/lei-municipal-no-973-de-2023-altera-lei-no-718-de-2015-para-denominar-rua.pdf</t>
   </si>
   <si>
     <t>Lei Municipal N° 973/2023 –  FICA ALTERADA A LEI MUNICIPAL Nº 718/2015, DE 14 DE AGOSTO DE 2015, E PASSARÁ A TER NOVA REDAÇÃO.</t>
   </si>
   <si>
     <t>2821</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2821/lei-municipal-no-974-de-2023-credito-especial-piso-da-enfermagem.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2821/lei-municipal-no-974-de-2023-credito-especial-piso-da-enfermagem.pdf</t>
   </si>
   <si>
     <t>Lei Municipal N° 974/2023 – AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO DO EXERCÍCIO DE 2023 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2822</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2822/lei-municipal-no-975-de-2023-institui-o-programa-de-buscativa.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2822/lei-municipal-no-975-de-2023-institui-o-programa-de-buscativa.pdf</t>
   </si>
   <si>
     <t>Lei Municipal N° 975/2023 – INSTITUI A POLÍTICA MUNICIPAL DE PROGRAMA DE BUSCA ATIVA ESCOLAR E O PROGRAMA DE RECUPERAÇÃO DAS APRENDIZAGENS PARA ESTUDANTES DA EDUCAÇÃO BÁSICA DO MUNICÍPIO DE DONA INÊS/PB, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2823</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2823/lei-municipal-no-976-de-2023-alteracoes-ldo-2024-e-ppa-2022-2025.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2823/lei-municipal-no-976-de-2023-alteracoes-ldo-2024-e-ppa-2022-2025.pdf</t>
   </si>
   <si>
     <t>Lei Municipal N° 976/2023 – ALTERA OS ANEXOS DA LDO E DO PPA PARA EXERCÍCIO DE 2024 E ADOTA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2824</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2824/lei-municipal-no-977-de-2023-lei-orcamentaria-anual-loa-2024.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2824/lei-municipal-no-977-de-2023-lei-orcamentaria-anual-loa-2024.pdf</t>
   </si>
   <si>
     <t>Lei Municipal N° 977/2023 – ESTIMA A RECEITA E FIXA A DESPESA DA PREFEITURA MUNICIPAL DE DONA INÊS, PARA O EXERCÍCIO ECONÔMICO- FINANCEIRO DE 2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2825</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2825/lei-municipal-no-978-de-2023-credito-especial-escola-cozinha.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2825/lei-municipal-no-978-de-2023-credito-especial-escola-cozinha.pdf</t>
   </si>
   <si>
     <t>Lei Municipal N° 978/2023 – AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO DO EXERCÍCIO DE 2023 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2826</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2826/lei-municipal-no-979-de-2023-altera-a-estrutura-administrativa.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2826/lei-municipal-no-979-de-2023-altera-a-estrutura-administrativa.pdf</t>
   </si>
   <si>
     <t>Lei Municipal N° 979/2023 – ALTERA A LEI MUNICIPAL Nº. 622, DE 08 DE FEVEREIRO DE 2013, QUE DISPÕE SOBRE A ESTRUTURA ORGANIZACIONAL DA ADMINISTRAÇÃO DIRETA E INDIRETA DO MUNICÍPIO DE DONA INÊS/PB, CRIA A SECRETARIA MUNICIPAL DE OBRAS, DISPÕE SOBRE CARGOS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2845</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2845/lei-municipal-no-980-de-2023-autoriza-abertura-de-credito-especial-aquisicao-de-veiculos-com-recursos-de-leilao-publico.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2845/lei-municipal-no-980-de-2023-autoriza-abertura-de-credito-especial-aquisicao-de-veiculos-com-recursos-de-leilao-publico.pdf</t>
   </si>
   <si>
     <t>Lei Municipal N° 980/2023 – AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO DO EXERCÍCIO DE 2023 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2846</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2846/lei-municipal-no-981-de-2023-reconhece-como-utilidade-publica-a-associacao-dos-remanescentes-quilombolas.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2846/lei-municipal-no-981-de-2023-reconhece-como-utilidade-publica-a-associacao-dos-remanescentes-quilombolas.pdf</t>
   </si>
   <si>
     <t>Lei Municipal N° 981/2023 – RECONHECE DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DA COMUNIDADE DOS REMANESCENTES DE QUILOMBO CRUZ DA MENINA-ACRQCM.</t>
   </si>
   <si>
     <t>2847</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2847/lei-municipal-no-982-de-2023-aprova-o-plano-municipal-para-a-infancia-e-adolescencia-pmia-1.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2847/lei-municipal-no-982-de-2023-aprova-o-plano-municipal-para-a-infancia-e-adolescencia-pmia-1.pdf</t>
   </si>
   <si>
     <t>Lei Municipal N° 982/2023 – APROVA O PLANO MUNICIPAL PARA A INFÂNCIA E A ADOLESCÊNCIA – PMIA NO ÂMBITO DO MUNICÍPIO DE DONA INÊS/PB, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2848</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2848/lei-municipal-no-983-de-2023-autoriza-a-abertura-de-credito-especial-3a-parcela-de-precatorios-fundef.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2848/lei-municipal-no-983-de-2023-autoriza-a-abertura-de-credito-especial-3a-parcela-de-precatorios-fundef.pdf</t>
   </si>
   <si>
     <t>Lei Municipal N° 983/2023 – AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO DO EXERCÍCIO DE 2023 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2849</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2849/lei-municipal-no-984-de-2023-regulamenta-a-concessao-de-titulos-de-cidadao-insesense.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2849/lei-municipal-no-984-de-2023-regulamenta-a-concessao-de-titulos-de-cidadao-insesense.pdf</t>
   </si>
   <si>
     <t>Lei Municipal N° 984/2023 – REGULAMENTA A CONCESSÃO DOS TÍTULOS DE CIDADÃO INESENSE E CIDADÃO HONORÁRIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2850</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2850/lei-municipal-no-985-de-2024-dispoe-sobre-o-tratamento-diferenciado-a-empreendedores-locais-e-regionais.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2850/lei-municipal-no-985-de-2024-dispoe-sobre-o-tratamento-diferenciado-a-empreendedores-locais-e-regionais.pdf</t>
   </si>
   <si>
     <t>Lei Municipal N° 985/2023 – DISPÕE SOBRE O TRATAMENTO DIFERENCIADO, FAVORECIDO, REGIONALIZADO E SIMPLIFICADO ÀS MICROEMPRESAS, EMPRESAS DE PEQUENO PORTE E AOS MICROEMPREENDEDORES INDIVIDUAIS, NO ACESSO AO MERCADO LOCAL E NAS CONTRATAÇÕES PÚBLICAS REALIZADAS PELA ADMINISTRAÇÃO PÚBLICA MUNICIPAL DE DONA INÊS/PB E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2851</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2851/lei-municipal-no-986-de-2024-dispoe-sobre-a-revisao-geral-anual-da-camara-municipal.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2851/lei-municipal-no-986-de-2024-dispoe-sobre-a-revisao-geral-anual-da-camara-municipal.pdf</t>
   </si>
   <si>
     <t>Lei Municipal N° 986/2023 – DISPÕE SOBRE A REVISÃO ANUAL DO SUBSÍDIO DO PRESIDENTE DA CÂMARA, DOS VEREADORES, DA REMUNERAÇÃO DOS SERVIDORES EFETIVOS E COMISSIONADOS DA CÂMARA MUNICIPAL DE DONA INÊS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2633,67 +2633,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2665/emenda_modificativa_01-2023_reprovada.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2721/emenda_modificativa_002-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2800/emenda_modificativa_03-2023_reprovada.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2801/medida_provisoria_001-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2618/mensagem_executivo_01-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2749/mensagem_02-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2750/mensagem_03-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2751/mensagem_04-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2752/mensagem_05-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2753/mensagem_06-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2754/mensagem_07-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2755/mensagem_08-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2756/mensagem_09-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2757/mensagem_10-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2758/mensagem_11-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2827/mensagem_12.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2828/mensagem_13.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2829/mensagem_14.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2830/mensagem_15.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2831/mensagem_16.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2832/mensagem_17.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2833/mensagem_18.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2834/mensagem_19.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2835/mensagem_20.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2836/mensagem_21.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2837/mensagem_22.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2844/mensagem_23-2023_.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2640/projeto_de_decreto_legislativo_n_01_2023-_contas_2020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2841/projeto_de_decreto_02-_damasio_aprovado.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2842/projeto_de_decreto_03-_rhuan-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2620/projeto_de_lei_no01-2023_aprovado0001.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2621/projeto_de_lei_no03-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2622/projeto_de_lei_no04-2023_aprovado0001.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2623/projeto_de_lei_no05-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2624/projeto_de_lei_011-2022_aprovado.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2641/projetode_lei_n_02_2023-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2662/projeto_de_lei_07-2023rogerio_aprovado.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2663/projeto_de_lei_08-2023_damasio_aprovado.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2664/projeto_de_lei_09-2023_damasio_aprovado.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2718/projeto_de_lei_04-2023_reprovado_executivo.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2745/projeto_de_lei_no_10_2023_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2746/projeto_de_lei_no011-2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2747/projeto_de_lei_no12-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2748/projeto_de_lei_n_014_2022_jeova_horacio_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2802/projeto_de_lei_aprovado_no013-2023_damasio_.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2803/projeto_de_lei_aprovado_no014-2023_damasio_.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2804/projeto_de_lei_aprovado_no015-2023_damasio_.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2805/projeto_de_lei_16-2023_rhuan_aprovado.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2838/projeto_de_lei_17_damasio_aprovado.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2839/projeto_de_lei_019-2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2843/projeto_de_lei_024-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2722/projeto_de_lei_no01-2023_executivo_aprovado0001.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2723/projetode_lei_n_02_2023-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2724/projeto_de_lei_no03-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2725/projeto_de_lei_no04-2023_reprovado.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2726/projeto_de_lei_no05-2023_executivo_aprovado.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2727/projeto_de_lei_no06-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2728/projeto_de_lei_executivo__007-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2729/projeto_de_lei_09-2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2759/projeto_de_lei__n_008-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2760/projeto_de_lei_no10-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2788/projeto_de_lei_aprovado_no011-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2789/projeto_de_lei_aprovado_no012-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2790/projeto_de_lei_na13-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2791/projeto_de_lei_014-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2792/projeto_de_lei_015-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2793/projeto_de_lei_016-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2794/projeto_de_lei_017-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2795/projeto_aprovado_018-2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2796/projeto_de_lei_19-2023_executivo-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2806/projeto_de_lei_20-2023_executivo_aprovado.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2807/projeto_de_lei_21-2023_executivo_aprovado.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2719/projeto_de_resolucao_01-2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2840/projeto_de_resolucao_02-_damasio_aprovado.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2625/requerimento_01_2023_damasio_berto.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2626/requerimento_02_2023_damasio_berto.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2627/requerimento_03_2023_damasio_berto.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2628/requerimento_04_2023_damasio_berto.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2629/requerimento_05_2023_jeova_horacio.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2630/requerimento_06_2023_jeova_horacio.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2631/requerimento_07_2023_jeova.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2632/requerimento_08_2023_jeova.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2633/requerimento_09_2023_jeova.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2634/requerimento_010_aprovado.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2635/requerimento_011_aprovado.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2636/requerimento_012_aprovado.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2637/requerimento_013_aprovado.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2638/requerimento_014_aprovado.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2639/requerimento_015_aprovado.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2642/requerimento_no16_aprovado.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2643/requerimento_no17_aprovado.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2644/requerimento_no18_aprovado.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2645/requerimento_no19_aprovado.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2646/requerimento_no20_aprovado.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2647/requerimento_no21_aprovado.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2648/requerimento_no22_aprovado.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2649/requerimento_23-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2650/requerimento_no24_aprovado.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2651/requerimento_no25_aprovado.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2652/requerimento_no26_aprovado.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2653/requerimento_no27_aprovado.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2654/requerimento_no28_aprovado.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2655/requerimento_no29_aprovado.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2656/requerimento_30-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2657/requerimento_31-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2658/requerimento_32-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2659/projeto_de_lei_33_aprovado.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2660/requerimento_34-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2661/requerimento_35-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2710/requerimento_036-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2711/requerimento_37_rogerio_aprovado.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2712/requerimento_38-2023_jeova.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2713/requerimento_39-2023_jeova.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2714/requerimento_40-2023_jeova.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2715/requerimento_41-2023_jeova.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2716/requerimento_42-2023_jeova.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2717/requerimento_43-2023_jeova.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2730/requerimento_44-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2731/requerimento_no45-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2732/requerimento_no46-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2733/requerimento_47-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2734/requerimento_48-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2735/requerimento_49-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2736/requerimento_50-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2737/requerimento_51-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2738/requerimento_052_2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2739/requerimento_053_2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2740/requerimento_054_2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2741/requerimento_055_2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2742/requerimento_n_056-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2743/requerimento_n_057-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2761/requerimento_58-2023_damasio_aprovado.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2762/requerimento_59-2023_damasio_aprovado.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2763/requerimento_060-2023_damasio_aprovado.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2764/requerimento_61-2023_rogerio.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2765/requerimento_62-2023_damasio.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2766/requerimento_63-2023jose_marcos.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2767/requerimento_64-2023_jeova.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2768/requerimento_65-2023_jeova.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2769/requerimento_66-2023jose_marcos.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2770/requerimento_66-2023_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2771/requerimento_no67-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2772/requerimento_068-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2773/requerimento_069-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2774/requerimento_070-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2775/requerimento_071-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2776/requerimento_72-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2777/requerimento_73-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2778/requerimento_74-2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2779/requerimento_75-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2780/requerimento_76-2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2781/requerimento_77-2023_todos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2782/requerimento_78_aprovado.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2783/requerimento_79-2023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2784/requerimento_80-2023_rosinha.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2785/requerimento_81-2023_jeova.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2786/requerimento_82-2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2787/requerimento_83-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2797/requerimento_84-2023_rogerio_aprovado.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2798/requerimento_85-2023_damasio_aprovado.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2799/requerimento_86-2023_damasio_aprovado.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2720/veto_01-2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2744/veto_02_2023_mantido.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2697/lei-municipal-no-948-de-2023-denomina-posto-de-saude-da-comunidade-rural-do-sao-luis.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2698/lei-municipal-no-949-de-2023-autoriza-doacao-de-acervo-bibliografico.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2699/lei-municipal-no-950-de-2023-autoriza-doacao-de-bens-inserviveis-da-camara-ao-museu-municipal.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2700/lei-municipal-no-951-de-2023-dispoe-sobre-a-revisao-geral-anual-dos-servidores-da-camara.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2701/lei-municipal-no-952-de-2023-dispoe-sobre-o-reajuste-dos-servidores-municipais..pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2702/lei-municipal-no-953-de-2023-regulamenta-participacao-nos-campeonatos-municipais.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2703/lei-municipal-no-954-de-2023-cria-escola-ver.-milton-pereira.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2704/lei-municipal-no-955-de-2023-altera-a-lei-municipal-no-701-de-2015-que-dispoe-sobre-a-politica-de-atendimento-a-crianca-e-ao-adolescente..pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2705/lei-municipal-no-956-de-2023-denomina-de-rua-delegado-clocoval-justino.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2706/lei-municipal-no-957-de-2023-altera-a-lei-no-942-de-2022-que-cria-o-programa-mais-saude-e-da-outras-providencias.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2707/lei-municipal-no-958-de-2023-cria-o-programa-de-cultura-de-paz-nas-escolas-e-da-outras-providencias.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2708/lei-municipal-no-959-de-2023-cria-o-programa-seguranca-nas-escolas-e-da-outras-providencias.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2709/lei-municipal-no-960-de-2023-autoriza-alienacao-de-bens-moveis-inserviveis.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2808/lei-municipal-no-961-de-2023-reajusta-salario-minimo.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2809/lei-municipal-no-962-de-2023-cria-a-orquestra-municipal.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2810/lei-municipal-no-963-de-2023-denomina-rua.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2812/lei-municipal-no-965-de-2023-institui-politica-de-cotas-raciais.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2813/lei-municipal-no-966-de-2023-lei-de-diretrizes-orcamentarias-ldo-2024.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2814/lei-municipal-no-967-de-2023-dispoe-sobre-a-abertura-de-credito.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2815/lei-municipal-no-968-de-2023-autoriza-abertura-de-credito-especial-paulo-gustavo.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2816/lei-municipal-no-969-de-2023-autoriza-abertura-de-credito-especial-memorial-cruz-da-menina.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2817/lei-municipal-no-970-de-2023-denomina-rua.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2818/lei-municipal-no-971-de-2023-denomina-praca.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2819/lei-municipal-no-972-de-2023-autoriza-pagamento-de-complementacao-do-piso-das-categorias-profissionais-da-enfermagem.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2820/lei-municipal-no-973-de-2023-altera-lei-no-718-de-2015-para-denominar-rua.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2821/lei-municipal-no-974-de-2023-credito-especial-piso-da-enfermagem.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2822/lei-municipal-no-975-de-2023-institui-o-programa-de-buscativa.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2823/lei-municipal-no-976-de-2023-alteracoes-ldo-2024-e-ppa-2022-2025.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2824/lei-municipal-no-977-de-2023-lei-orcamentaria-anual-loa-2024.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2825/lei-municipal-no-978-de-2023-credito-especial-escola-cozinha.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2826/lei-municipal-no-979-de-2023-altera-a-estrutura-administrativa.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2845/lei-municipal-no-980-de-2023-autoriza-abertura-de-credito-especial-aquisicao-de-veiculos-com-recursos-de-leilao-publico.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2846/lei-municipal-no-981-de-2023-reconhece-como-utilidade-publica-a-associacao-dos-remanescentes-quilombolas.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2847/lei-municipal-no-982-de-2023-aprova-o-plano-municipal-para-a-infancia-e-adolescencia-pmia-1.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2848/lei-municipal-no-983-de-2023-autoriza-a-abertura-de-credito-especial-3a-parcela-de-precatorios-fundef.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2849/lei-municipal-no-984-de-2023-regulamenta-a-concessao-de-titulos-de-cidadao-insesense.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2850/lei-municipal-no-985-de-2024-dispoe-sobre-o-tratamento-diferenciado-a-empreendedores-locais-e-regionais.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2851/lei-municipal-no-986-de-2024-dispoe-sobre-a-revisao-geral-anual-da-camara-municipal.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2665/emenda_modificativa_01-2023_reprovada.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2721/emenda_modificativa_002-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2800/emenda_modificativa_03-2023_reprovada.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2801/medida_provisoria_001-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2618/mensagem_executivo_01-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2749/mensagem_02-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2750/mensagem_03-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2751/mensagem_04-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2752/mensagem_05-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2753/mensagem_06-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2754/mensagem_07-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2755/mensagem_08-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2756/mensagem_09-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2757/mensagem_10-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2758/mensagem_11-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2827/mensagem_12.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2828/mensagem_13.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2829/mensagem_14.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2830/mensagem_15.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2831/mensagem_16.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2832/mensagem_17.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2833/mensagem_18.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2834/mensagem_19.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2835/mensagem_20.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2836/mensagem_21.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2837/mensagem_22.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2844/mensagem_23-2023_.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2640/projeto_de_decreto_legislativo_n_01_2023-_contas_2020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2841/projeto_de_decreto_02-_damasio_aprovado.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2842/projeto_de_decreto_03-_rhuan-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2620/projeto_de_lei_no01-2023_aprovado0001.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2621/projeto_de_lei_no03-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2622/projeto_de_lei_no04-2023_aprovado0001.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2623/projeto_de_lei_no05-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2624/projeto_de_lei_011-2022_aprovado.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2641/projetode_lei_n_02_2023-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2662/projeto_de_lei_07-2023rogerio_aprovado.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2663/projeto_de_lei_08-2023_damasio_aprovado.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2664/projeto_de_lei_09-2023_damasio_aprovado.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2718/projeto_de_lei_04-2023_reprovado_executivo.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2745/projeto_de_lei_no_10_2023_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2746/projeto_de_lei_no011-2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2747/projeto_de_lei_no12-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2748/projeto_de_lei_n_014_2022_jeova_horacio_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2802/projeto_de_lei_aprovado_no013-2023_damasio_.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2803/projeto_de_lei_aprovado_no014-2023_damasio_.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2804/projeto_de_lei_aprovado_no015-2023_damasio_.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2805/projeto_de_lei_16-2023_rhuan_aprovado.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2838/projeto_de_lei_17_damasio_aprovado.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2839/projeto_de_lei_019-2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2843/projeto_de_lei_024-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2722/projeto_de_lei_no01-2023_executivo_aprovado0001.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2723/projetode_lei_n_02_2023-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2724/projeto_de_lei_no03-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2725/projeto_de_lei_no04-2023_reprovado.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2726/projeto_de_lei_no05-2023_executivo_aprovado.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2727/projeto_de_lei_no06-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2728/projeto_de_lei_executivo__007-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2729/projeto_de_lei_09-2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2759/projeto_de_lei__n_008-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2760/projeto_de_lei_no10-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2788/projeto_de_lei_aprovado_no011-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2789/projeto_de_lei_aprovado_no012-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2790/projeto_de_lei_na13-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2791/projeto_de_lei_014-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2792/projeto_de_lei_015-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2793/projeto_de_lei_016-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2794/projeto_de_lei_017-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2795/projeto_aprovado_018-2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2796/projeto_de_lei_19-2023_executivo-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2806/projeto_de_lei_20-2023_executivo_aprovado.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2807/projeto_de_lei_21-2023_executivo_aprovado.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2719/projeto_de_resolucao_01-2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2840/projeto_de_resolucao_02-_damasio_aprovado.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2625/requerimento_01_2023_damasio_berto.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2626/requerimento_02_2023_damasio_berto.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2627/requerimento_03_2023_damasio_berto.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2628/requerimento_04_2023_damasio_berto.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2629/requerimento_05_2023_jeova_horacio.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2630/requerimento_06_2023_jeova_horacio.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2631/requerimento_07_2023_jeova.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2632/requerimento_08_2023_jeova.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2633/requerimento_09_2023_jeova.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2634/requerimento_010_aprovado.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2635/requerimento_011_aprovado.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2636/requerimento_012_aprovado.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2637/requerimento_013_aprovado.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2638/requerimento_014_aprovado.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2639/requerimento_015_aprovado.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2642/requerimento_no16_aprovado.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2643/requerimento_no17_aprovado.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2644/requerimento_no18_aprovado.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2645/requerimento_no19_aprovado.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2646/requerimento_no20_aprovado.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2647/requerimento_no21_aprovado.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2648/requerimento_no22_aprovado.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2649/requerimento_23-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2650/requerimento_no24_aprovado.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2651/requerimento_no25_aprovado.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2652/requerimento_no26_aprovado.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2653/requerimento_no27_aprovado.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2654/requerimento_no28_aprovado.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2655/requerimento_no29_aprovado.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2656/requerimento_30-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2657/requerimento_31-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2658/requerimento_32-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2659/projeto_de_lei_33_aprovado.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2660/requerimento_34-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2661/requerimento_35-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2710/requerimento_036-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2711/requerimento_37_rogerio_aprovado.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2712/requerimento_38-2023_jeova.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2713/requerimento_39-2023_jeova.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2714/requerimento_40-2023_jeova.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2715/requerimento_41-2023_jeova.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2716/requerimento_42-2023_jeova.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2717/requerimento_43-2023_jeova.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2730/requerimento_44-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2731/requerimento_no45-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2732/requerimento_no46-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2733/requerimento_47-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2734/requerimento_48-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2735/requerimento_49-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2736/requerimento_50-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2737/requerimento_51-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2738/requerimento_052_2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2739/requerimento_053_2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2740/requerimento_054_2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2741/requerimento_055_2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2742/requerimento_n_056-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2743/requerimento_n_057-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2761/requerimento_58-2023_damasio_aprovado.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2762/requerimento_59-2023_damasio_aprovado.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2763/requerimento_060-2023_damasio_aprovado.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2764/requerimento_61-2023_rogerio.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2765/requerimento_62-2023_damasio.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2766/requerimento_63-2023jose_marcos.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2767/requerimento_64-2023_jeova.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2768/requerimento_65-2023_jeova.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2769/requerimento_66-2023jose_marcos.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2770/requerimento_66-2023_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2771/requerimento_no67-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2772/requerimento_068-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2773/requerimento_069-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2774/requerimento_070-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2775/requerimento_071-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2776/requerimento_72-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2777/requerimento_73-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2778/requerimento_74-2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2779/requerimento_75-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2780/requerimento_76-2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2781/requerimento_77-2023_todos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2782/requerimento_78_aprovado.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2783/requerimento_79-2023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2784/requerimento_80-2023_rosinha.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2785/requerimento_81-2023_jeova.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2786/requerimento_82-2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2787/requerimento_83-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2797/requerimento_84-2023_rogerio_aprovado.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2798/requerimento_85-2023_damasio_aprovado.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2799/requerimento_86-2023_damasio_aprovado.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2720/veto_01-2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2744/veto_02_2023_mantido.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2697/lei-municipal-no-948-de-2023-denomina-posto-de-saude-da-comunidade-rural-do-sao-luis.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2698/lei-municipal-no-949-de-2023-autoriza-doacao-de-acervo-bibliografico.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2699/lei-municipal-no-950-de-2023-autoriza-doacao-de-bens-inserviveis-da-camara-ao-museu-municipal.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2700/lei-municipal-no-951-de-2023-dispoe-sobre-a-revisao-geral-anual-dos-servidores-da-camara.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2701/lei-municipal-no-952-de-2023-dispoe-sobre-o-reajuste-dos-servidores-municipais..pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2702/lei-municipal-no-953-de-2023-regulamenta-participacao-nos-campeonatos-municipais.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2703/lei-municipal-no-954-de-2023-cria-escola-ver.-milton-pereira.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2704/lei-municipal-no-955-de-2023-altera-a-lei-municipal-no-701-de-2015-que-dispoe-sobre-a-politica-de-atendimento-a-crianca-e-ao-adolescente..pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2705/lei-municipal-no-956-de-2023-denomina-de-rua-delegado-clocoval-justino.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2706/lei-municipal-no-957-de-2023-altera-a-lei-no-942-de-2022-que-cria-o-programa-mais-saude-e-da-outras-providencias.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2707/lei-municipal-no-958-de-2023-cria-o-programa-de-cultura-de-paz-nas-escolas-e-da-outras-providencias.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2708/lei-municipal-no-959-de-2023-cria-o-programa-seguranca-nas-escolas-e-da-outras-providencias.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2709/lei-municipal-no-960-de-2023-autoriza-alienacao-de-bens-moveis-inserviveis.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2808/lei-municipal-no-961-de-2023-reajusta-salario-minimo.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2809/lei-municipal-no-962-de-2023-cria-a-orquestra-municipal.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2810/lei-municipal-no-963-de-2023-denomina-rua.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2812/lei-municipal-no-965-de-2023-institui-politica-de-cotas-raciais.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2813/lei-municipal-no-966-de-2023-lei-de-diretrizes-orcamentarias-ldo-2024.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2814/lei-municipal-no-967-de-2023-dispoe-sobre-a-abertura-de-credito.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2815/lei-municipal-no-968-de-2023-autoriza-abertura-de-credito-especial-paulo-gustavo.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2816/lei-municipal-no-969-de-2023-autoriza-abertura-de-credito-especial-memorial-cruz-da-menina.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2817/lei-municipal-no-970-de-2023-denomina-rua.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2818/lei-municipal-no-971-de-2023-denomina-praca.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2819/lei-municipal-no-972-de-2023-autoriza-pagamento-de-complementacao-do-piso-das-categorias-profissionais-da-enfermagem.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2820/lei-municipal-no-973-de-2023-altera-lei-no-718-de-2015-para-denominar-rua.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2821/lei-municipal-no-974-de-2023-credito-especial-piso-da-enfermagem.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2822/lei-municipal-no-975-de-2023-institui-o-programa-de-buscativa.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2823/lei-municipal-no-976-de-2023-alteracoes-ldo-2024-e-ppa-2022-2025.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2824/lei-municipal-no-977-de-2023-lei-orcamentaria-anual-loa-2024.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2825/lei-municipal-no-978-de-2023-credito-especial-escola-cozinha.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2826/lei-municipal-no-979-de-2023-altera-a-estrutura-administrativa.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2845/lei-municipal-no-980-de-2023-autoriza-abertura-de-credito-especial-aquisicao-de-veiculos-com-recursos-de-leilao-publico.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2846/lei-municipal-no-981-de-2023-reconhece-como-utilidade-publica-a-associacao-dos-remanescentes-quilombolas.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2847/lei-municipal-no-982-de-2023-aprova-o-plano-municipal-para-a-infancia-e-adolescencia-pmia-1.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2848/lei-municipal-no-983-de-2023-autoriza-a-abertura-de-credito-especial-3a-parcela-de-precatorios-fundef.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2849/lei-municipal-no-984-de-2023-regulamenta-a-concessao-de-titulos-de-cidadao-insesense.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2850/lei-municipal-no-985-de-2024-dispoe-sobre-o-tratamento-diferenciado-a-empreendedores-locais-e-regionais.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2851/lei-municipal-no-986-de-2024-dispoe-sobre-a-revisao-geral-anual-da-camara-municipal.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H203"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="21.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="203.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="202.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>