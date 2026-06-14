--- v1 (2026-04-20)
+++ v2 (2026-06-14)
@@ -1704,51 +1704,51 @@
   <si>
     <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2782/requerimento_78_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA A COLOCAÇÃO DE UMA TELA DE PROTEÇÃO NA ESCOLA MUNICIPAL DE ENSINO FUNDAMENTAL SENADOR HUMBERTO LUCENA.</t>
   </si>
   <si>
     <t>2783</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2783/requerimento_79-2023.pdf</t>
   </si>
   <si>
     <t>SOLICITA A MANUTENÇÃO E REATIVAÇÃO DA REDE DE ENCANAÇÃO PARA DISTRIBUIÇÃO DE ÁGUA AS RESIDENCIAS DO DISTRITO DE COZINHA, DO MUNICÍPIO DE DONA INES/PB.</t>
   </si>
   <si>
     <t>2784</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>ROSINHA BOLACHINHA</t>
+    <t>ROSILENE FERREIRA (ROSINHA)</t>
   </si>
   <si>
     <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2784/requerimento_80-2023_rosinha.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJAM TOMADAS MEDIDAS VISANDO TAPAR OS BURACOS DEIXADOS NAS RUAS PELAS MANUTENÇÕES PROMOVIDAS PELA COMPANHIA.</t>
   </si>
   <si>
     <t>2785</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2785/requerimento_81-2023_jeova.pdf</t>
   </si>
   <si>
     <t>SOLICITA A EXTENSÃO DA REDE DE ENCANAMENTO PARA DISTRIBUIÇÃO DE ÁGUA.</t>
   </si>
   <si>
     <t>2786</t>
   </si>
   <si>
     <t>83</t>
   </si>
@@ -2648,51 +2648,51 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2665/emenda_modificativa_01-2023_reprovada.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2721/emenda_modificativa_002-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2800/emenda_modificativa_03-2023_reprovada.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2801/medida_provisoria_001-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2618/mensagem_executivo_01-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2749/mensagem_02-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2750/mensagem_03-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2751/mensagem_04-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2752/mensagem_05-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2753/mensagem_06-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2754/mensagem_07-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2755/mensagem_08-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2756/mensagem_09-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2757/mensagem_10-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2758/mensagem_11-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2827/mensagem_12.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2828/mensagem_13.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2829/mensagem_14.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2830/mensagem_15.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2831/mensagem_16.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2832/mensagem_17.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2833/mensagem_18.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2834/mensagem_19.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2835/mensagem_20.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2836/mensagem_21.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2837/mensagem_22.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2844/mensagem_23-2023_.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2640/projeto_de_decreto_legislativo_n_01_2023-_contas_2020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2841/projeto_de_decreto_02-_damasio_aprovado.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2842/projeto_de_decreto_03-_rhuan-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2620/projeto_de_lei_no01-2023_aprovado0001.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2621/projeto_de_lei_no03-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2622/projeto_de_lei_no04-2023_aprovado0001.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2623/projeto_de_lei_no05-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2624/projeto_de_lei_011-2022_aprovado.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2641/projetode_lei_n_02_2023-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2662/projeto_de_lei_07-2023rogerio_aprovado.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2663/projeto_de_lei_08-2023_damasio_aprovado.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2664/projeto_de_lei_09-2023_damasio_aprovado.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2718/projeto_de_lei_04-2023_reprovado_executivo.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2745/projeto_de_lei_no_10_2023_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2746/projeto_de_lei_no011-2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2747/projeto_de_lei_no12-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2748/projeto_de_lei_n_014_2022_jeova_horacio_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2802/projeto_de_lei_aprovado_no013-2023_damasio_.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2803/projeto_de_lei_aprovado_no014-2023_damasio_.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2804/projeto_de_lei_aprovado_no015-2023_damasio_.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2805/projeto_de_lei_16-2023_rhuan_aprovado.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2838/projeto_de_lei_17_damasio_aprovado.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2839/projeto_de_lei_019-2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2843/projeto_de_lei_024-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2722/projeto_de_lei_no01-2023_executivo_aprovado0001.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2723/projetode_lei_n_02_2023-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2724/projeto_de_lei_no03-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2725/projeto_de_lei_no04-2023_reprovado.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2726/projeto_de_lei_no05-2023_executivo_aprovado.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2727/projeto_de_lei_no06-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2728/projeto_de_lei_executivo__007-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2729/projeto_de_lei_09-2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2759/projeto_de_lei__n_008-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2760/projeto_de_lei_no10-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2788/projeto_de_lei_aprovado_no011-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2789/projeto_de_lei_aprovado_no012-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2790/projeto_de_lei_na13-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2791/projeto_de_lei_014-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2792/projeto_de_lei_015-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2793/projeto_de_lei_016-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2794/projeto_de_lei_017-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2795/projeto_aprovado_018-2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2796/projeto_de_lei_19-2023_executivo-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2806/projeto_de_lei_20-2023_executivo_aprovado.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2807/projeto_de_lei_21-2023_executivo_aprovado.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2719/projeto_de_resolucao_01-2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2840/projeto_de_resolucao_02-_damasio_aprovado.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2625/requerimento_01_2023_damasio_berto.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2626/requerimento_02_2023_damasio_berto.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2627/requerimento_03_2023_damasio_berto.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2628/requerimento_04_2023_damasio_berto.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2629/requerimento_05_2023_jeova_horacio.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2630/requerimento_06_2023_jeova_horacio.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2631/requerimento_07_2023_jeova.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2632/requerimento_08_2023_jeova.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2633/requerimento_09_2023_jeova.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2634/requerimento_010_aprovado.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2635/requerimento_011_aprovado.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2636/requerimento_012_aprovado.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2637/requerimento_013_aprovado.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2638/requerimento_014_aprovado.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2639/requerimento_015_aprovado.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2642/requerimento_no16_aprovado.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2643/requerimento_no17_aprovado.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2644/requerimento_no18_aprovado.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2645/requerimento_no19_aprovado.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2646/requerimento_no20_aprovado.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2647/requerimento_no21_aprovado.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2648/requerimento_no22_aprovado.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2649/requerimento_23-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2650/requerimento_no24_aprovado.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2651/requerimento_no25_aprovado.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2652/requerimento_no26_aprovado.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2653/requerimento_no27_aprovado.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2654/requerimento_no28_aprovado.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2655/requerimento_no29_aprovado.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2656/requerimento_30-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2657/requerimento_31-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2658/requerimento_32-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2659/projeto_de_lei_33_aprovado.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2660/requerimento_34-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2661/requerimento_35-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2710/requerimento_036-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2711/requerimento_37_rogerio_aprovado.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2712/requerimento_38-2023_jeova.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2713/requerimento_39-2023_jeova.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2714/requerimento_40-2023_jeova.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2715/requerimento_41-2023_jeova.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2716/requerimento_42-2023_jeova.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2717/requerimento_43-2023_jeova.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2730/requerimento_44-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2731/requerimento_no45-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2732/requerimento_no46-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2733/requerimento_47-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2734/requerimento_48-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2735/requerimento_49-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2736/requerimento_50-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2737/requerimento_51-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2738/requerimento_052_2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2739/requerimento_053_2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2740/requerimento_054_2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2741/requerimento_055_2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2742/requerimento_n_056-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2743/requerimento_n_057-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2761/requerimento_58-2023_damasio_aprovado.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2762/requerimento_59-2023_damasio_aprovado.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2763/requerimento_060-2023_damasio_aprovado.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2764/requerimento_61-2023_rogerio.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2765/requerimento_62-2023_damasio.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2766/requerimento_63-2023jose_marcos.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2767/requerimento_64-2023_jeova.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2768/requerimento_65-2023_jeova.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2769/requerimento_66-2023jose_marcos.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2770/requerimento_66-2023_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2771/requerimento_no67-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2772/requerimento_068-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2773/requerimento_069-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2774/requerimento_070-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2775/requerimento_071-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2776/requerimento_72-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2777/requerimento_73-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2778/requerimento_74-2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2779/requerimento_75-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2780/requerimento_76-2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2781/requerimento_77-2023_todos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2782/requerimento_78_aprovado.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2783/requerimento_79-2023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2784/requerimento_80-2023_rosinha.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2785/requerimento_81-2023_jeova.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2786/requerimento_82-2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2787/requerimento_83-2023_aprovado.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2797/requerimento_84-2023_rogerio_aprovado.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2798/requerimento_85-2023_damasio_aprovado.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2799/requerimento_86-2023_damasio_aprovado.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2720/veto_01-2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2744/veto_02_2023_mantido.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2697/lei-municipal-no-948-de-2023-denomina-posto-de-saude-da-comunidade-rural-do-sao-luis.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2698/lei-municipal-no-949-de-2023-autoriza-doacao-de-acervo-bibliografico.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2699/lei-municipal-no-950-de-2023-autoriza-doacao-de-bens-inserviveis-da-camara-ao-museu-municipal.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2700/lei-municipal-no-951-de-2023-dispoe-sobre-a-revisao-geral-anual-dos-servidores-da-camara.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2701/lei-municipal-no-952-de-2023-dispoe-sobre-o-reajuste-dos-servidores-municipais..pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2702/lei-municipal-no-953-de-2023-regulamenta-participacao-nos-campeonatos-municipais.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2703/lei-municipal-no-954-de-2023-cria-escola-ver.-milton-pereira.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2704/lei-municipal-no-955-de-2023-altera-a-lei-municipal-no-701-de-2015-que-dispoe-sobre-a-politica-de-atendimento-a-crianca-e-ao-adolescente..pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2705/lei-municipal-no-956-de-2023-denomina-de-rua-delegado-clocoval-justino.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2706/lei-municipal-no-957-de-2023-altera-a-lei-no-942-de-2022-que-cria-o-programa-mais-saude-e-da-outras-providencias.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2707/lei-municipal-no-958-de-2023-cria-o-programa-de-cultura-de-paz-nas-escolas-e-da-outras-providencias.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2708/lei-municipal-no-959-de-2023-cria-o-programa-seguranca-nas-escolas-e-da-outras-providencias.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2709/lei-municipal-no-960-de-2023-autoriza-alienacao-de-bens-moveis-inserviveis.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2808/lei-municipal-no-961-de-2023-reajusta-salario-minimo.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2809/lei-municipal-no-962-de-2023-cria-a-orquestra-municipal.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2810/lei-municipal-no-963-de-2023-denomina-rua.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2812/lei-municipal-no-965-de-2023-institui-politica-de-cotas-raciais.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2813/lei-municipal-no-966-de-2023-lei-de-diretrizes-orcamentarias-ldo-2024.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2814/lei-municipal-no-967-de-2023-dispoe-sobre-a-abertura-de-credito.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2815/lei-municipal-no-968-de-2023-autoriza-abertura-de-credito-especial-paulo-gustavo.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2816/lei-municipal-no-969-de-2023-autoriza-abertura-de-credito-especial-memorial-cruz-da-menina.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2817/lei-municipal-no-970-de-2023-denomina-rua.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2818/lei-municipal-no-971-de-2023-denomina-praca.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2819/lei-municipal-no-972-de-2023-autoriza-pagamento-de-complementacao-do-piso-das-categorias-profissionais-da-enfermagem.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2820/lei-municipal-no-973-de-2023-altera-lei-no-718-de-2015-para-denominar-rua.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2821/lei-municipal-no-974-de-2023-credito-especial-piso-da-enfermagem.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2822/lei-municipal-no-975-de-2023-institui-o-programa-de-buscativa.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2823/lei-municipal-no-976-de-2023-alteracoes-ldo-2024-e-ppa-2022-2025.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2824/lei-municipal-no-977-de-2023-lei-orcamentaria-anual-loa-2024.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2825/lei-municipal-no-978-de-2023-credito-especial-escola-cozinha.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2826/lei-municipal-no-979-de-2023-altera-a-estrutura-administrativa.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2845/lei-municipal-no-980-de-2023-autoriza-abertura-de-credito-especial-aquisicao-de-veiculos-com-recursos-de-leilao-publico.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2846/lei-municipal-no-981-de-2023-reconhece-como-utilidade-publica-a-associacao-dos-remanescentes-quilombolas.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2847/lei-municipal-no-982-de-2023-aprova-o-plano-municipal-para-a-infancia-e-adolescencia-pmia-1.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2848/lei-municipal-no-983-de-2023-autoriza-a-abertura-de-credito-especial-3a-parcela-de-precatorios-fundef.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2849/lei-municipal-no-984-de-2023-regulamenta-a-concessao-de-titulos-de-cidadao-insesense.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2850/lei-municipal-no-985-de-2024-dispoe-sobre-o-tratamento-diferenciado-a-empreendedores-locais-e-regionais.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2023/2851/lei-municipal-no-986-de-2024-dispoe-sobre-a-revisao-geral-anual-da-camara-municipal.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H203"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="21.28515625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="28.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="202.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>