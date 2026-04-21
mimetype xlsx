--- v0 (2026-01-20)
+++ v1 (2026-04-21)
@@ -54,2074 +54,2074 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2617</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EADIT</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
     <t>JEOVÁ HORÁCIO</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2617/emenda_aditiva_n001-2022_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2617/emenda_aditiva_n001-2022_aprovado.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA AO PROJETO DE LEI Nº039/2022 ORIUNDO DO PODER EXECUTIVO, QUE AUTORIZA O PAGAMENTO DE INCENTIVO FINANCEIRO POR DESEMPENHO IFD, NO ÂMBITO DO PROGRAMA FEDERAL "PREVINE BRASIL", E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2610</t>
   </si>
   <si>
     <t>EMOD</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2610/emenda_modificativa_01-2022.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2610/emenda_modificativa_01-2022.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI Nº026/2022 ORIUNDO DO PODER EXECUTIVO, QUE ESTIMA A RECEITA E FIXA A DESPESA DA PREFEITURA MUNICIPAL DE DONA INÊS, PARA O EXERCÍCIO ECONÔMICO FINANCEIRO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2467</t>
   </si>
   <si>
     <t>MPV</t>
   </si>
   <si>
     <t>Medida Provisória</t>
   </si>
   <si>
     <t>PREFEITO MUNICIPAL</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2467/medida_provisoria_no_01_de_2022_-_altera_a_lei_municipal_no_622_de_2013_que_dispoe_sobre_a_estrutura_organizacional_da_administracao_direta_e_indireta_do_municipio_de_dona_ines-pb._3.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2467/medida_provisoria_no_01_de_2022_-_altera_a_lei_municipal_no_622_de_2013_que_dispoe_sobre_a_estrutura_organizacional_da_administracao_direta_e_indireta_do_municipio_de_dona_ines-pb._3.pdf</t>
   </si>
   <si>
     <t>“ALTERA A LEI MUNICIPAL Nº. 622, DE 08 DE FEVEREIRO DE 2013 QUE DISPÕE SOBRE A ESTRUTURA ORGANIZACIONAL DA ADMINISTRAÇÃO DIRETA E INDIRETA DO MUNICÍPIO DE DONA INÊS/PB, ESTABELECE AS ATRIBUIÇÕES DOS ÓRGÃOS DA ADMINISTRAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>2468</t>
   </si>
   <si>
     <t>MSG</t>
   </si>
   <si>
     <t>Mensagem</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2468/mensagem_ao_projeto_de_lei.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2468/mensagem_ao_projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Através deste, vem o poder executivo municipal submeter a apreciação desta casa legislativa o presente projeto de Lei, que dispõe sobre o reajuste do salário base dos servidores municipais efetivos e comissionados, subsídios de secretários, agentes políticos e membros do conselho tutelar.</t>
   </si>
   <si>
     <t>2469</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2469/mensagem_medida_provisoria.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2469/mensagem_medida_provisoria.pdf</t>
   </si>
   <si>
     <t>Através deste, vem o poder executivo Municipal submeter a apreciação desta casa legislativa a presente Medida Provisória nº01/2022, de 07 de janeiro de 2022.</t>
   </si>
   <si>
     <t>2480</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2480/mensagem_do_legislativo.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2480/mensagem_do_legislativo.pdf</t>
   </si>
   <si>
     <t>O PODER EXECUTIVO MUNICIPAL SUBMETER A APRECIAÇÃO DESTA CASA LEGISLATIVA O PRESENTE PROJETO DE LEI, QUE AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO DO EXERCÍCIO DE 2022 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2481</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2481/mensagem_do_legislativo002.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2481/mensagem_do_legislativo002.pdf</t>
   </si>
   <si>
     <t>VÊM O PODER EXECUTIVO MUNICIPAL SUBMETER Á APRECIAÇÃO DESTA CASA LEGISLATIVA O PRESENTE PROJETO DE LEI, QUE AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO DO EXERCÍCIO DE 2022 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2495</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>MESA DA CÂMARA</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2495/decreto_do_legislativo_contas_de_antonio_justino.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2495/decreto_do_legislativo_contas_de_antonio_justino.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº001/2022_x000D_
 Dispõe sobre o pronunciamento da Câmara Municipal de Dona Inês, acerca do parecer prévio do tribunal de contas do estado da paraíba, nos autos do Processo TC nº05.669/17, PPL 00104/20 e dá outras providências.</t>
   </si>
   <si>
     <t>2499</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2499/decreto_002_contas_de_joao_idalino.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2499/decreto_002_contas_de_joao_idalino.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE O PRONUNCIAMENTO DA CAMARA MUNICIPAL DE DONA INES, ACERCA DO PARECER PRÉVIO DO TRIBUNAL DE CONTAS DO ESTADO DA PARAÍBA, NOS AUTOS DO PROCESSO TC Nº08.491/20, PPL 00220/21, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2537</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2537/decreto_03-2022.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2537/decreto_03-2022.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE O PRONUNCIAMENTO DA CÂMARA MUNICIPAL DE DONA INÊS, ACERCA DE AUTORIZAÇÃO AO PREFEITO PARA SE AUSENTAR DO PAÍS, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2581</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2581/projeto_de_decreto_04-2022_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2581/projeto_de_decreto_04-2022_aprovado.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ DONAINESENSE E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2582</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2582/projeto_de_decreto_05-2022_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2582/projeto_de_decreto_05-2022_aprovado.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO DONAINESENSE E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2595</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>DAMÁSIO BERTO</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2595/projeto_de_decreto_n06-2022_damasio_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2595/projeto_de_decreto_n06-2022_damasio_aprovado.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO INESENSE E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2596</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>JOSÉ EDMILSON</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2596/projeto_de_decreto_n07-2022_edmilson_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2596/projeto_de_decreto_n07-2022_edmilson_aprovado.pdf</t>
   </si>
   <si>
     <t>2597</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>ROGÉRIO MOREIRA</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2597/projeto_de_decreto_n08-2022_rogerio_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2597/projeto_de_decreto_n08-2022_rogerio_aprovado.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADÃO INESENSE E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2598</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>ROSINHA BOLACHINHA</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2598/projeto_de_decreto_n09-2022_rosilene_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2598/projeto_de_decreto_n09-2022_rosilene_aprovado.pdf</t>
   </si>
   <si>
     <t>2611</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2611/projeto_de_decreto_no10_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2611/projeto_de_decreto_no10_aprovado.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO INESENSE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2612</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2612/projeto_de_decreto_no11_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2612/projeto_de_decreto_no11_aprovado.pdf</t>
   </si>
   <si>
     <t>2466</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2466/projeto_de_lei__001-2022_legislativo.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2466/projeto_de_lei__001-2022_legislativo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO ANUAL DO SUBSÍDIO DO PRESIDENTE DA CÂMARA, DOS VEREADORES, DA REMUNERAÇÃO DOS SERVIDORES EFETIVOS E COMISSIONADOS DA CÂMARA MUNICIPAL DE DONA INÊS E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>2505</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2505/projeto_de_lei_03_mesa_diretora_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2505/projeto_de_lei_03_mesa_diretora_aprovado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ESTRUTURA E O FUNCIONAMENTO DA OUVIDORIA PARLAMENTAR DA CÂMARA MUNICIPAL DE VEREADORES DE DONA INÊS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2506</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2506/projeto_de_lei_04_damasio.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2506/projeto_de_lei_04_damasio.pdf</t>
   </si>
   <si>
     <t>DENOMINAÇÃO DE ESCOLA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2507</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2507/projeto_de_lei_no_05_rosilene_ferreira.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2507/projeto_de_lei_no_05_rosilene_ferreira.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE FORNECIMENTO DE ABSORVENTES HIGIÊNICOS.</t>
   </si>
   <si>
     <t>2508</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2508/projeto_de_lei_01-2022_executivo_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2508/projeto_de_lei_01-2022_executivo_aprovado.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A REVISÃO ANUAL DO SALÁRIO BASE DOS SERVIDORES MUNICIPAIS EFETIVOS E COMISSIONADOS, SUBSÍDIOS DE SECRETÁRIOS, AGENTES POLÍTICOS E MEMBROS DO CONSELHO TUTELAR, NA FORMA DO ART.37, X DA CONSTITUIÇÃO FEDERAL.</t>
   </si>
   <si>
     <t>2509</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2509/projeto_de_lei_02_executivo_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2509/projeto_de_lei_02_executivo_aprovado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DOAÇÃO DE TERRENO AO ESTADO DA PARAÍBA DESTINADO A CONSTRUÇÃO DE UMA ESCOLA DE 12 SALAS DE AULA PROJETO FNDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2510</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2510/projeto_de_lei__003_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2510/projeto_de_lei__003_aprovado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO FUNDO MUNICIPAL DE COMBATE A POBREZA E AS DESIGUALDADES SOCIAIS.</t>
   </si>
   <si>
     <t>2511</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2511/projeto_de_lei_04_executivo_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2511/projeto_de_lei_04_executivo_aprovado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO DO EXERCÍCIO DE 2022 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2512</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2512/projeto_de_lei_n_05_2022_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2512/projeto_de_lei_n_05_2022_aprovado.pdf</t>
   </si>
   <si>
     <t>2513</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2513/projeto_de_lei_no06_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2513/projeto_de_lei_no06_aprovado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE NORMAS URBANÍSTICAS ESPECÍFICAS PARA IMPLANTAÇÃO E O RESPECTIVO LICENCIAMENTO DE INFRAESTRUTURA DE SUPORTE PARA TELECOMUNICAÇÕES.</t>
   </si>
   <si>
     <t>2514</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2514/projeto_de_lei_n11_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2514/projeto_de_lei_n11_aprovado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE NORMAS E DIRETRIZES GERAIS PARA A REALIZAÇÃO DE CONCURSOS PÚBLICOS NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA DIRETA E INDIRETA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2515</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2515/projeto_de_lei_n12_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2515/projeto_de_lei_n12_aprovado.pdf</t>
   </si>
   <si>
     <t>2516</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2516/projeto_de_lei_n14__aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2516/projeto_de_lei_n14__aprovado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PAGAMENTO DA INDENIZAÇÃO COM RECURSOS EXTRAORDINÁRIOS RECEBIDOS PELO MUNICÍPIO EM DECORRÊNCIA DE DECISÕES JUDICIAIS RELATIVAS AO CÁLCULO DO VALOR ANUAL POR ALUNO PARA A DISTRIBUIÇÃO DOS RECURSOS DO FUNDEF OU FNDEB, NO ÂMBITO DO MUNICÍPIO DE DONA INÊS E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2551</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2551/projeto_de_lei_no08_aprovado_executivo.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2551/projeto_de_lei_no08_aprovado_executivo.pdf</t>
   </si>
   <si>
     <t>ATUALIZA A LEI MUNICIPAL Nº730/2016 QUE DISPÕE SOBRE O PLANO MUNICIPAL DE CARGO, CARREIRA E REMUNERAÇÃO DOS SERVIDORES MUNICIPAIS.</t>
   </si>
   <si>
     <t>2552</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2552/projeto_de_lei_no13_aprovado_executivo.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2552/projeto_de_lei_no13_aprovado_executivo.pdf</t>
   </si>
   <si>
     <t>ESTABELECE NORMAS DE DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2023 DO MUNICÍPIO DE DONA INÊS-PB, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2555</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2555/projeto_de_lei_16_executivo_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2555/projeto_de_lei_16_executivo_aprovado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REESTRUTURAÇÃO DO INSTITUTO DE PREVIDÊNCIA DO MUNICÍPIO DE DONA INÊS E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2556</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2556/projeto_de_lei_09_executivo_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2556/projeto_de_lei_09_executivo_aprovado.pdf</t>
   </si>
   <si>
     <t>ATUALIZA A LEI COMPLEMENTAR N.º02/1999, QUE DISPÕE SOBRE O PLANO MUNICIPAL DE CARGO, CARREIRA E REMUNERAÇÃO DOS PROFISSIONAIS DO MAGISTÉRIO PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>2557</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2557/projeto_de_lei_07_jeova_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2557/projeto_de_lei_07_jeova_aprovado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DA REALIZAÇÃO DE  CURSOS DE PRIMEIROS SOCORROS POR PROFESSORES E FUNCIONÁRIOS QUE TENHAM CONTATO DIRETO COM OS ALUNOS NAS CRECHES E ESCOLAS DA REDE PÚBLICA MUNICIPAL E INSTITUIÇÕES PRIVADAS, INSTALADAS NO MUNICÍPIO DE DONA INÊS/PB.</t>
   </si>
   <si>
     <t>2559</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2559/projeto_de_emenda_a_lei_ordinaria_n15.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2559/projeto_de_emenda_a_lei_ordinaria_n15.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI ORGÂNICA MUNICIPAL REFERENTE AS NORMAS PREVIDENCIÁRIAS INSERIDAS PELA EMENDA CONSTITUCIONAL Nº.103, DE 2019.</t>
   </si>
   <si>
     <t>2562</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2562/projeto_de_lei_17_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2562/projeto_de_lei_17_aprovado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PARCELAMENTO DE QUE TRATA O ARTIGO 116 DO ATO DAS DISPOSIÇÕES CONSTITUCIONAIS TRANSITÓRIAS, PARA OS DÉBITOS INSCRITOS EM DÍVIDA ATIVA DA UNIÃO E ADMINISTRADOS PELA PROCURADORIA-GERAL DA FAZENDA NACIONAL.</t>
   </si>
   <si>
     <t>2564</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2564/projeto_de_lei_18_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2564/projeto_de_lei_18_aprovado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REPARCELAMENTO E PARCELAMENTO DE DÉBITOS DO MUNICÍPIO DE DONA INÊS/PB COM SEU REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL-RPPS, DE QUE TRATA A EMENDA CONSTITUCIONAL Nº113, DE 2021.</t>
   </si>
   <si>
     <t>2565</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2565/projeto_de_lei_19_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2565/projeto_de_lei_19_aprovado.pdf</t>
   </si>
   <si>
     <t>2566</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2566/projeto_de_lei_020_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2566/projeto_de_lei_020_aprovado.pdf</t>
   </si>
   <si>
     <t>DEFINE AS DIRETRIZES GERAIS A SEREM OBSERVADAS NA IMPLANTAÇÃO DA POLÍTICA DE EDUCAÇÃO EM ESCOLA DE TEMPO INTEGRAL.</t>
   </si>
   <si>
     <t>2583</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2583/projeto_de_lei_n21-2022_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2583/projeto_de_lei_n21-2022_aprovado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A REALIZAÇÃO DE CONCURSO PÚBLICO NO ÂMBITO DA ADMINISTRAÇÃO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2584</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2584/projeto_de_lei_n22-2022_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2584/projeto_de_lei_n22-2022_aprovado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO DA LEI FEDERAL Nº13.465/2017 E DIRETRIZES DA REGULARIZAÇÃO FUNDIÁRIA URBANA E RURAL, DE INTERESSE ESPECÍFICO E DE INTERESSE SOCIAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2585</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2585/projeto_de_lei_no023-2022__aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2585/projeto_de_lei_no023-2022__aprovado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR CONVÊNIO VISANDO A CONCESSÃO DE EMPRÉSTIMOS COM INSTITUIÇÕES FINANCEIRAS, ATRAVÉS DE CONSIGNAÇÕES EM FOLHA DE PAGAMENTO, NA FORMA QUE INDICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2586</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2586/projeto_de_lei_no024-2022__aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2586/projeto_de_lei_no024-2022__aprovado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGOS DE PROVIMENTO EFETIVO NA ESTRUTURA ADMINISTRATIVA DO MUNICÍPIO DE DONA INÊS/PB, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2599</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2599/projeto_de_lei_no25-2022_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2599/projeto_de_lei_no25-2022_aprovado.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ANEXOS DA LDO E PPA PARA EXERCÍCIO DE 2023 E ADOTA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2600</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2600/projeto_de_lei_no27_aprovado_executivo.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2600/projeto_de_lei_no27_aprovado_executivo.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 1º DA LEI MUNICIPAL Nº708/2015, QUE INSTITUI A SEMANA DO BEBÊ NO MUNICÍPIO DE DONA INÊS, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2601</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2601/projeto_de_lei_no28_aprovado_executivo.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2601/projeto_de_lei_no28_aprovado_executivo.pdf</t>
   </si>
   <si>
     <t>REVOGA A ALÍNEA "A" E ALTERA A ALÍNEA "D" DO ARTIGO 11, 3º, E ALTERA O 1º DO ARTIGO 57 DA LEI MUNICIPAL Nº701/2015, QUE DISPÕE SOBRE A POLÍTICA MUNICIPAL DE ATENDIMENTO AOS DIREITOS DA CRIANÇA E DO ADOLESCENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2602</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2602/projeto_de_lei_n29-2022_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2602/projeto_de_lei_n29-2022_aprovado.pdf</t>
   </si>
   <si>
     <t>2603</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2603/projeto_de_lei_n30-2022_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2603/projeto_de_lei_n30-2022_aprovado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA ESCOLA MUNICIPAL DE ENSINO FUNDAMENTAL PROFESSORA MARIA DA PAZ FERREIRA SILVA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2604</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2604/projeto_de_lei_n31-2022_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2604/projeto_de_lei_n31-2022_aprovado.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº311/2000 QUE CRIA O PROGRAMA MUNICIPAL DE MELHORIAS HABITACIONAIS- PROMORADIA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2605</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2605/projeto_de_lei_32_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2605/projeto_de_lei_32_aprovado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO DO EXECÍCIO DE 2022 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2606</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2606/projeto_de_lei_33_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2606/projeto_de_lei_33_aprovado.pdf</t>
   </si>
   <si>
     <t>APROVA O PLANO MUNICIPAL DE CULTURA-PMC E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2607</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2607/projeto_de_lei_34_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2607/projeto_de_lei_34_aprovado.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA "MAIS SAÚDE" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2608</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2608/projeto_de_lei_35_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2608/projeto_de_lei_35_aprovado.pdf</t>
   </si>
   <si>
     <t>CRIA, NO ÂMBITO DA SECRETARIA MUNICIPAL DE SAÚDE, O PROGRAMA "CUIDANDO DA VISÃO", E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2609</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2609/projeto_de_lei_26_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2609/projeto_de_lei_26_aprovado.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DA PREFEITURA MUNICIPAL DE DONA INÊS, PARA O EXERCÍCIO ECONOMICO- FINANCEIRO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2613</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2613/projeto_de_lei_36_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2613/projeto_de_lei_36_aprovado.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DA LEI MUNICIPAL Nº448, DE 23 DE SETEMBRO DE 2005, QUE CRIOU O PROGRAMA MUNICIPAL DE DISTRIBUIÇÃO DE CESTA BÁSICA DENOMINADA PROGRAMA COMIDA NA MESA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2614</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2614/projeto_de_lei_37_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2614/projeto_de_lei_37_aprovado.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE ASSISTÊNCIA SOCIAL "MAIS CIDADANIA" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2615</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2615/projeto_de_lei_n_039_2022_poder_executivo.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2615/projeto_de_lei_n_039_2022_poder_executivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PAGAMENTO DE INCENTIVO FINANCEIRO POR DESEMPENHO (IFD), NO ÂMBITO DO PROGRAMA FEDERAL "PREVINE BRASIL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2616</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2616/projeto_de_lei_n_040_2022_poder_executivo.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2616/projeto_de_lei_n_040_2022_poder_executivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO SUPLEMENTAR NO ORÇAMENTO DO EXERCÍCIO DE 2022 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2465</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2465/projeto_de_lei__001-2022.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2465/projeto_de_lei__001-2022.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A REVISÃO ANUAL DO SALÁRIO BASE DOS SERVIDORES MUNICIPAIS EFETIVOS E COMISSIONADOS, SUBSÍDIOS DE SECRETÁRIOS, AGENTES POLÍTICOS E MEMBROS DO CONSELHO TUTELAR, NA FORMA DO ART. 37, X DA CONSTITUIÇÃO FEDERAL”.</t>
   </si>
   <si>
     <t>2500</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2500/projeto_de_lei_02_executivo_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2500/projeto_de_lei_02_executivo_aprovado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DOAÇÃO DE TERRENO AO ESTADO DA PARAIBA DESTINADO A CONSTRUÇÃO DE UMA ESCOLA DE 12 SALAS DE AULA PROJETO FNDE E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2501</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2501/projeto_de_lei__003_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2501/projeto_de_lei__003_aprovado.pdf</t>
   </si>
   <si>
     <t>2502</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2502/projeto_de_lei_04_executivo_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2502/projeto_de_lei_04_executivo_aprovado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITOS ESPECIAL  NO ORÇAMENTO DO EXERCÍCIO DE 2022 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2503</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2503/projeto_de_lei_n_05_2022_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2503/projeto_de_lei_n_05_2022_aprovado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CREDITO ESPECIAL NO ORÇAMENTO DO EXERCÍCIO DE 2022 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2504</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2504/projeto_de_lei_no06_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2504/projeto_de_lei_no06_aprovado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE NORMAS URBANÍSTICAS ESPECIFICAS PARA IMPLANTAÇÃO E O RESPECTIVO LICENCIAMENTO DE INFRAESTRUTURA DE SUPORTE PARA TELECOMUNICAÇÕES.</t>
   </si>
   <si>
     <t>2538</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2538/projeto_de_lei_07_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2538/projeto_de_lei_07_aprovado.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CONSTITUIÇÃO DO SERVIÇO DE INSPEÇÃO MUNICIPAL E OS PROCEDIMENTOS DE INSPEÇÃO SANITÁRIA EM ESTABELECIMENTOS QUE PRODUZAM PRODUTOS DE ORIGEM ANIMAL NO MUNICÍPIO DE DONA INÊS-PB E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2540</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2540/projeto_de_lei_no10_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2540/projeto_de_lei_no10_aprovado.pdf</t>
   </si>
   <si>
     <t>ATUALIZA AS NORMAS DO CÓDIGO SANITÁRIO MUNICIPAL, INSTITUIDO PELA LEI MUNICIPAL Nº301/99 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2544</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2544/projeto_de_lei_n11_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2544/projeto_de_lei_n11_aprovado.pdf</t>
   </si>
   <si>
     <t>2546</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2546/projeto_de_lei_n12_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2546/projeto_de_lei_n12_aprovado.pdf</t>
   </si>
   <si>
     <t>2548</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2548/projeto_de_lei_n14__aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2548/projeto_de_lei_n14__aprovado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PAGAMENTO DA INDENIZAÇÃO COM RECURSOS EXTRAORDINÁRIO RECEBIDOS PELO MUNICÍPIO EM DECORRÊNCIA DE DECISÕES JUDICIAIS RELATIVAS AO CÁLCULO DO VALOR ANUAL POR ALUNO PARA A DISTRIBUIÇÃO DOS RECURSOS DO FUNDEF  OU FUNDEB, NO ÂMBITO DO MUNICÍPIO DE DONA INÊS E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2587</t>
   </si>
   <si>
     <t>GIVANILDO DE ARAÚJO (VAN MACENA)</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2587/projeto_de_lei_n08-2022_aprovado_van_macena.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2587/projeto_de_lei_n08-2022_aprovado_van_macena.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE ESCOLA MUNICIPAL DE ENSINO FUNDAMENTAL VEREADOR MILTON PEREIRA DE SOUZA, A ESCOLA DO SÍTIO SÃO LUIZ.</t>
   </si>
   <si>
     <t>2464</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2464/requerimento_001-2022.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2464/requerimento_001-2022.pdf</t>
   </si>
   <si>
     <t>Solicitação buscando a viabilização de recursos junto ao Governo Estadual e ao DER para a criação de uma ciclovia no trecho que liga Bilinguim à Dona Inês.</t>
   </si>
   <si>
     <t>2470</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2470/requerimento_02-2022__aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2470/requerimento_02-2022__aprovado.pdf</t>
   </si>
   <si>
     <t>Solicitação para que sejam adotadas as providências necessárias no sentido de Viabilizar Recursos junto ao Governo Estadual a fim de trazer para nossa cidade o Hemocentro Móvel.</t>
   </si>
   <si>
     <t>2471</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2471/requerimento_03-2022__aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2471/requerimento_03-2022__aprovado.pdf</t>
   </si>
   <si>
     <t>Solicita a revitalização da placa da entrada da cidade logo após o bilinguin.</t>
   </si>
   <si>
     <t>2476</t>
   </si>
   <si>
     <t>RHUAN RIBEIRO</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2476/requerimento_004_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2476/requerimento_004_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REVITALIZAÇÃO DA ESTRADA QUE LIGA O SÍTIO CRUZ DA MENINA AO SEIXO UTILIZANDO PIÇARROS.</t>
   </si>
   <si>
     <t>2477</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2477/requerimento_05_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2477/requerimento_05_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE DOIS MATA BURROS NA ENTRADA QUE LIGA O SÍTIO MIGUEL A BARRAGEM DA JANDÁIA.</t>
   </si>
   <si>
     <t>2478</t>
   </si>
   <si>
     <t>JOSÉ MARCOS</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2478/requerimento_06_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2478/requerimento_06_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA A PAVIMENTAÇÃO DA ESTRADA VICINAL QUE LIGA O CAJUEIRO AO CEMITÉRIO VELHO.</t>
   </si>
   <si>
     <t>2479</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2479/requerimento_07_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2479/requerimento_07_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA A PAVIMENTAÇÃO DAS RUAS SEBASTIÃO PAULINO E MANOEL PEREIRA DE AQUINO.</t>
   </si>
   <si>
     <t>2483</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/</t>
+    <t>http://sapl.donaines.pb.leg.br/media/</t>
   </si>
   <si>
     <t>SOLICITA A IMPLANTAÇÃO DE PLACAS DE IDENTIFICAÇÃO DE RUAS NO DISTRITO DE LAGOA DE COZINHA.</t>
   </si>
   <si>
     <t>2484</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2484/requerimento_09_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2484/requerimento_09_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA O DESLOCAMENTO DA REDE DE ESGOTO QUE PASSA NA LAGOA DE BETO PEQUENO, DISTRITO DE COZINHA.</t>
   </si>
   <si>
     <t>2485</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2485/requerimento_n_10_2022_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2485/requerimento_n_10_2022_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA A PAVIMENTAÇÃO EM PARALELEPÍPEDOS DO ESPAÇO NA LATERAL DA IGREJA NO SÍTIO SERRA DO SÍTIO.</t>
   </si>
   <si>
     <t>2486</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2486/requerimento_n_11_2022_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2486/requerimento_n_11_2022_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UMA PRAÇA EM FRENTE AO GINÁSIO DO SÍTIO SERRA DO SÍTIO.</t>
   </si>
   <si>
     <t>2487</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2487/requerimento_012_vereadores.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2487/requerimento_012_vereadores.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CRIAÇÃO DE AULAS DE ZUMBA NO MUNICÍPIO DE DONA INÊS-PB.</t>
   </si>
   <si>
     <t>2488</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2488/requerimento_013_rhuan_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2488/requerimento_013_rhuan_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CRIAÇÃO DE PROJETO DE LEI VISANDO GARANTIR O PAGAMENTO DO INCENTIVO FINANCEIRO (14º SALÁRIO) AOS AGENTES COMUNITÁRIO DE SAÚDE (ACS) E AGENTES COMUNITÁRIOS DE ENDEMIAS (ACE).</t>
   </si>
   <si>
     <t>2496</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2496/requerimento_14_jeova_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2496/requerimento_14_jeova_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UM GINÁSIO NA COMUNIDADE QUILOMBOLA  CRUZ DA MENINA</t>
   </si>
   <si>
     <t>2497</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2497/requerimento_15_rhuan_ribeiro__aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2497/requerimento_15_rhuan_ribeiro__aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DISPONIBILIDADE DE MAIS UM FUNCIONÁRIO NA AGENCIA DOS CORREIOS DO MUNICIPIO DE DONA INES-PB</t>
   </si>
   <si>
     <t>2498</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2498/requerimento_16jeova_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2498/requerimento_16jeova_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE LOMBADA (QUEBRA-MOLAS) NA PB 103 EM FRENTE A IGREJA DO SÍTIO QUEIMADAS, MUNICIPIO DE DONA INES-PB</t>
   </si>
   <si>
     <t>2519</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2519/documentos_escaneados_1.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2519/documentos_escaneados_1.pdf</t>
   </si>
   <si>
     <t>SOLICITO MELHORIAS DOS CAMPOS DE FUTEBOL LOCALIZADOS NA ZONA RURAL DO MUNICÍPIO DE DONA INÊS-PB.</t>
   </si>
   <si>
     <t>2520</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2520/estado_da_paraiba.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2520/estado_da_paraiba.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UM GINÁSIO DE ESPORTES NO ASSENTAMENTO ZÉ MATIAS (SÍTIO ZÉ PAZ II).</t>
   </si>
   <si>
     <t>2521</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2521/presidente.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2521/presidente.pdf</t>
   </si>
   <si>
     <t>SOLICITA A IMPLANTAÇÃO DE POSTOS E LÂMPADAS PRÓXIMAS AO PONTO DE ÔNIBUS EM FRENTE AO PARQUE E HARAS BAMBU NO ACESSO AO SÍTIO MULUNGÚ.</t>
   </si>
   <si>
     <t>2522</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2522/documentos_escaneados_2.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2522/documentos_escaneados_2.pdf</t>
   </si>
   <si>
     <t>SOLICITA A MELHORIA NO SANGRADOR DA BARRAGEM NO SÍTIO MULUNGÚ.</t>
   </si>
   <si>
     <t>2523</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2523/requerimento_no21_rogerio.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2523/requerimento_no21_rogerio.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE CALÇAMENTO EM PARALELEPÍPEDOS NO SÍTIO VÁRZEA GRANDE.</t>
   </si>
   <si>
     <t>2524</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2524/requerimento_no22_rogerio.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2524/requerimento_no22_rogerio.pdf</t>
   </si>
   <si>
     <t>SOLICITA A AQUISIÇÃO DE MAIS APARELHOS PARA A ACADEMIA DA SAÚDE DO SÍTIO COZINHA.</t>
   </si>
   <si>
     <t>2525</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2525/presidente_1.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2525/presidente_1.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UM MEMORIAL NO ESTÁDIO MUNICIPAL '' O LUIZÃO''.</t>
   </si>
   <si>
     <t>2526</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2526/documentos_escaneados_3.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2526/documentos_escaneados_3.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UMA CISTERNA COMUNITÁRIA NO SÍTIO BREJINHO, PRÓXIMO A RESIDÊNCIA DE DONA MERCE.</t>
   </si>
   <si>
     <t>2527</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2527/estado_da_paraiba_1.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2527/estado_da_paraiba_1.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE DUAS CISTERNAS NO ESTÁDIO MUNICIPAL ''O LUIZÃO''.</t>
   </si>
   <si>
     <t>2528</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2528/documentos_escaneados_4.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2528/documentos_escaneados_4.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UM BUEIRO NA RUA BENEDITO FRANCISCO ALVES.</t>
   </si>
   <si>
     <t>2529</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2529/documentos_escaneados_5.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2529/documentos_escaneados_5.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UM BUEIRO NA ESTRADA VICINAL E SERRA DO SÍTIO DE FRENTE A CASA DA SENHORA MARIA DA LUZ FERNANDES.</t>
   </si>
   <si>
     <t>2530</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2530/estado_da_paraiba_2.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2530/estado_da_paraiba_2.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE PASSAGEM MOLHADA OU BUEIRO NA ESTRADA VICINAL DO SÍTIO MELA BODE, NO RIACHO SE DEUS QUISER.</t>
   </si>
   <si>
     <t>2536</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2536/documentos_escaneados.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2536/documentos_escaneados.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE UM MATA BURRO NA ESTRADA VICINAL DO SÍTIO OLHO D'ÁGUA NA PORTEIRA A MARGEM DA PB 073.</t>
   </si>
   <si>
     <t>2539</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2539/presidente.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2539/presidente.pdf</t>
   </si>
   <si>
     <t>SOLICITA MELHORIAS QUE BUSQUEM SANAR OS PROBLEMAS DO ESGOTO DA ESCOLA MUNICIPAL PROFESSORA LUQUINHA.</t>
   </si>
   <si>
     <t>2541</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2541/estado_da_paraiba.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2541/estado_da_paraiba.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONCLUSÃO DA GALERIA COM INÍCIO NA PB 103 E DA POUSADA SERRA BELA ATÉ AS PROXIMIDADES DO CAJUEIRO.</t>
   </si>
   <si>
     <t>2542</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2542/presidente.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2542/presidente.pdf</t>
   </si>
   <si>
     <t>SOLICITA REAJUSTE NO VALOR DO PAGAMENTO DO ADICIONAL DE INSALUBRIDADE E PERICULOSIDADE PARA OS GARIS.</t>
   </si>
   <si>
     <t>2543</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2543/estado_da_paraiba.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2543/estado_da_paraiba.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CRIAÇÃO DE UM PONTO DE ÔNIBUS, ALÉM DA CONSTRUÇÃO DE UMA ABERTURA NA PRAÇA JOSÉ MATIAS, NA AV. MAJOR AUGUSTO BEZERRA .</t>
   </si>
   <si>
     <t>2545</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2545/estado_da_paraiba_1.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2545/estado_da_paraiba_1.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE CALÇAMENTO COM INÍCIO NA RUA FRANCISCO LUÍS SOARES ATÉ A RUA SEVERINO GOMES._x000D_
 DE ARAÚJO.</t>
   </si>
   <si>
     <t>2547</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2547/documentos_escaneados.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2547/documentos_escaneados.pdf</t>
   </si>
   <si>
     <t>SOLICITA A MELHORIA DAS ESTRADAS VICINAIS DA ZONA RURAL DE DONA INÊS.</t>
   </si>
   <si>
     <t>2549</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2549/estado_da_paraiba_2.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2549/estado_da_paraiba_2.pdf</t>
   </si>
   <si>
     <t>SOLICITA MELHORIAS DA ESTRADA VICINAL DO SÍTIO MELA BODE.</t>
   </si>
   <si>
     <t>2553</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2553/aprovado_em.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2553/aprovado_em.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UM MURO AO REDOR DA LAGOA DO SÍTIO LAGOA DO BRAZ.</t>
   </si>
   <si>
     <t>2554</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2554/documentos_escaneados.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2554/documentos_escaneados.pdf</t>
   </si>
   <si>
     <t>SOLICITA A IMPLANTAÇÃO DE LIXEIRAS NAS PRAÇAS PÚBLICAS.</t>
   </si>
   <si>
     <t>2558</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2558/requerimento_39_jeova.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2558/requerimento_39_jeova.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE DOIS QUEBRA-MOLAS, SENDO UM NA RUA ASSIS CLAUDINO (PRÓXIMO A CASA DE LUCINHO CABELEIREIRO) E OUTRO NA RUA ANA DA CONCEIÇÃO MELO (EM FRENTE A ESCOLA MUNICIPAL DE ENSINO FUNDAMENTAL PROFESSORA MARIA DA PAZ FERREIRA SILVA).</t>
   </si>
   <si>
     <t>2560</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2560/requerimento_40_jose_marcos.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2560/requerimento_40_jose_marcos.pdf</t>
   </si>
   <si>
     <t>SOLICITA A AMPLIAÇÃO DA ÁREA DO CAJUEIRO, VISANDO MAIOR ACUMULO DE ÁGUA.</t>
   </si>
   <si>
     <t>2561</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2561/requerimento_41_jose_marcos.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2561/requerimento_41_jose_marcos.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE COBERTURA NA ARQUIBANCADA DO ESTÁDIO MUNICIPAL ''O LUIZÃO''.</t>
   </si>
   <si>
     <t>2563</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2563/requerimento_42_givanildo.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2563/requerimento_42_givanildo.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REFORMA E MELHORIA DO CALÇAMENTO DA RUA JULIA GOMES, SENHOR PRESIDENTE, SENHORES VEREADORES, SENHORA VEREADORA.</t>
   </si>
   <si>
     <t>2567</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2567/requerimento_43-2022.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2567/requerimento_43-2022.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE ARQUIBANCADA E DE COBERTURA DESSA COBERTURA NO ESTÁDIO MUNICIPAL ''O LUIZÃO'', ALÉM DA MELHORIA DE ACESSO POR TRÁS DOS GOLS PRÓXIMO AS ÁRVORES VISANDO AUMENTAR A PISTA DE ATLETISMO.</t>
   </si>
   <si>
     <t>2568</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2568/requerimento_44.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2568/requerimento_44.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UM CENTRO PARA COMERCIALIZAÇÃO DE ANIMAIS.</t>
   </si>
   <si>
     <t>2569</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2569/requerimento_45.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2569/requerimento_45.pdf</t>
   </si>
   <si>
     <t>SOLICITA O PAGAMENTO DE ADICIONAL DE INSALUBRIDADE FIXADO EM 20% AOS GARIS.</t>
   </si>
   <si>
     <t>2570</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2570/requerimento_46.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2570/requerimento_46.pdf</t>
   </si>
   <si>
     <t>ROÇO DOS MATOS ABAIXO DA REDE ELÉTRICA, NA LOCALIDADE DO SÍTIO SERRA DO SÍTIO E LAGOA DA SERRA.</t>
   </si>
   <si>
     <t>2571</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2571/requerimento_47.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2571/requerimento_47.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UMA ÁREA RECREATIVA NA ESCOLA MUNICIPAL DR. FLAVIANO RIBEIRO NO SÍTIO QUEIMADAS DO MUNICÍPIO DE DONA INÊS.</t>
   </si>
   <si>
     <t>2572</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2572/requerimento_48.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2572/requerimento_48.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DISPONIBILIDADE DE EFETIVO DE PELO MENOS DOIS AGENTES DA GUARA MUNICIPAL NO DISTRITO DE COZINHA.</t>
   </si>
   <si>
     <t>2573</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2573/requerimento_49.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2573/requerimento_49.pdf</t>
   </si>
   <si>
     <t>SOLICITA O PAGAMENTO DO ADICIONAL NOTURNO (25% O VALOR DA HORA TRABALHADA) AOS SERVIDORES DA GUARDA MUNICIPAL.</t>
   </si>
   <si>
     <t>2574</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2574/requerimento_jeova__n50-2022_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2574/requerimento_jeova__n50-2022_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA A MELHORIA DA ESTRADA QUE LIGA A CHÃ DE PALHARES AO SÍTIO MATA.</t>
   </si>
   <si>
     <t>2575</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2575/requerimento_jeova__n51-2022_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2575/requerimento_jeova__n51-2022_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UM POSTO ÂNCORA NO SÍTIO CHÃ DE PALHARES.</t>
   </si>
   <si>
     <t>2576</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2576/requerimento_jeova__n52-2022_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2576/requerimento_jeova__n52-2022_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REFORMA E AMPLIAÇÃO DA LAVANDERIA DO SÍTIO LAGOA DO BRAZ.</t>
   </si>
   <si>
     <t>2577</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2577/requerimento_jeova__n53-2022_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2577/requerimento_jeova__n53-2022_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UM CHAFARIZ NA LAGOA DO DISTRITO DE COZINHA.</t>
   </si>
   <si>
     <t>2578</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2578/requerimento_jeova__n54-2022_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2578/requerimento_jeova__n54-2022_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UMA BARREIRA DE CONTENÇÃO EM FORMA DE MURO NO QUINTAL DO PRONTO ATENDIMENTO DO MUNICÍPIO DE DONA INÊS, ALÉM DA REFORMA DA CAIXA D'ÁGUA DO MESMO LOCAL.</t>
   </si>
   <si>
     <t>2579</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2579/requerimento_jeova__n55-2022_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2579/requerimento_jeova__n55-2022_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DO CALÇAMENTO FRANCISCO ENEDINO DA SILVA NO BAIRRO NOVA CONQUISTA.</t>
   </si>
   <si>
     <t>2588</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2588/estado_da_paraiba_1.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2588/estado_da_paraiba_1.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONCESSÃO DE AUXÍLIO FINANCEIRO PARA AJUDAR ATLETAS LESIONADOS.</t>
   </si>
   <si>
     <t>2589</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2589/documentos_escaneados_1.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2589/documentos_escaneados_1.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REVITALIZAÇÃO DA REDE DE ENCANAMENTO DE ÁGUA, ENTRE DONA INÊS E O DISTRITO DE COZINHA, BEM COMO A RETOMADA DO ABASTECIMENTO.</t>
   </si>
   <si>
     <t>2590</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2590/documentos_escaneados_2.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2590/documentos_escaneados_2.pdf</t>
   </si>
   <si>
     <t>SOLICITA À CONSTRUÇÃO DA CONTINUIDADE DO CALÇAMENTO EM PARALELEPÍPEDOS DA RUA ANA DE SOUZA MACIEL._x000D_
 .</t>
   </si>
   <si>
     <t>2591</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2591/requerimento_jeova_no59-2022_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2591/requerimento_jeova_no59-2022_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE COBERTURA NO PÁTIO (LOCAL DOS BRINQUEDOS) DA ESCOLA MUNICIPAL LUIZA TEIXEIRA.</t>
   </si>
   <si>
     <t>2592</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2592/requerimento_jeova_no60-2022_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2592/requerimento_jeova_no60-2022_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE DOIS QUEBRA-MOLAS NA AV. MAJOR AUGUSTO BEZERRA EM FRENTE A ESCOLA MUNICIPAL DE ENSINO FUNDAMENTAL SENADOR HUMBERTO LUCENA, APENAS NO SENTIDO DE SAÍDA DA CIDADE.</t>
   </si>
   <si>
     <t>2593</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2593/requerimento_jeova_no61-2022_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2593/requerimento_jeova_no61-2022_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE BARREIRA DE PROTEÇÃO AS MARGENS DA AV. MAJOR AUGUSTO BEZERRA, EM FRENTE A ESCOLA MUNICIPAL DE ENSINO FUNDAMENTAL SENADOR HUMBERTO LUCENA.</t>
   </si>
   <si>
     <t>2594</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2594/requerimento_n62_rhuan_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2594/requerimento_n62_rhuan_aprovado.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UM GINÁSIO DE ESPORTES NO SÍTIO QUEIMADAS, NAS PROXIMIDADES DA ESCOLA MUNICIPAL DR. FLAVIANO RIBEIRO.</t>
   </si>
   <si>
     <t>2580</t>
   </si>
   <si>
     <t>VP</t>
   </si>
   <si>
     <t>Veto Parcial</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2580/veto_01-2022_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2580/veto_01-2022_aprovado.pdf</t>
   </si>
   <si>
     <t>VETA O PROJETO DE LEI MUNICIPAL Nº09/2022, ORIUNDO DO PODER LEGISLATIVO, QUE DISPÕE SOBRE A OBRIGATORIEDADE DA FORMAÇÃO EM CURSO SUPERIOR DE EDUCAÇÃO FÍSICA PARA A DOCÊNCIA DA DISCIPLINA DE EDUCAÇÃO FÍSICA  NA EDUCAÇÃO INFANTIL E NO ENSINO FUNDAMENTAL.</t>
   </si>
   <si>
     <t>2472</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
     <t>Leis</t>
   </si>
   <si>
     <t>Lei Ordinária Municipal</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2472/lei-municipal-no-901-de-2022-dispoe-sobre-a-revisao-geral-anual-dos-servidores-publicos-da-prefeitura-municipal.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2472/lei-municipal-no-901-de-2022-dispoe-sobre-a-revisao-geral-anual-dos-servidores-publicos-da-prefeitura-municipal.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO ANUAL DO SALÁRIO_x000D_
 BASE DOS SERVIDORES MUNICIPAIS EFETIVOS E_x000D_
 COMISSIONADOS, SUBSÍDIOS DE SECRETÁRIOS,_x000D_
 AGENTES POLÍTICOS E MEMBROS DO CONSELHO_x000D_
 TUTELAR, NA FORMA DO ART. 37, X DA_x000D_
 CONSTITUIÇÃO FEDERAL.</t>
   </si>
   <si>
     <t>2473</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2473/lei-municipal-no-902-reajusta-subsidios-do-presidente-e-dos-vereadores-e-reajusta-salarios-dos-funcionarios-da-camara-municipal-de-dona-ines.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2473/lei-municipal-no-902-reajusta-subsidios-do-presidente-e-dos-vereadores-e-reajusta-salarios-dos-funcionarios-da-camara-municipal-de-dona-ines.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO ANUAL DO_x000D_
 SUBSÍDIO DO PRESIDENTE DA CÂMARA, DOS_x000D_
 VEREADORES, DA REMUNERAÇÃO DOS_x000D_
 SERVIDORES EFETIVOS E COMISSIONADOS DA_x000D_
 CÂMARA MUNICIPAL DE DONA INÊS E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2474</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2474/lei-municipal-no-903-cria-o-fundo-de-combate-a-pobreza-e-as-desigualdades-sociais.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2474/lei-municipal-no-903-cria-o-fundo-de-combate-a-pobreza-e-as-desigualdades-sociais.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº 903/2022 – DISPÕE SOBRE A INSTITUIÇÃO DO FUNDO MUNICIPAL DE COMBATE A POBREZA E AS DESIGUALDADES SOCIAIS.</t>
   </si>
   <si>
     <t>2489</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2489/lei-municipal-no-904-de-2022-altera-a-lei-622-de-2013-que-dispoe-sobre-estrutura-organizacional-da-administracao-do-municipio-de-dona-ines.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2489/lei-municipal-no-904-de-2022-altera-a-lei-622-de-2013-que-dispoe-sobre-estrutura-organizacional-da-administracao-do-municipio-de-dona-ines.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº 904/2022 – ALTERA A LEI MUNICIPAL Nº. 622, DE 08 DE FEVEREIRO DE 2013 QUE DISPÕE SOBRE A ESTRUTURA ORGANIZACIONAL DA ADMINISTRAÇÃO DIRETA E INDIRETA DO MUNICÍPIO DE DONA INÊS/PB, ESTABELECE AS ATRIBUIÇÕES DOS ÓRGÃOS DA ADMINISTRAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2490</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2490/lei-municipal-no-905-de-2022-dispoe-sobre-a-abertura-de-credito-especial.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2490/lei-municipal-no-905-de-2022-dispoe-sobre-a-abertura-de-credito-especial.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº 905/2022 – AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO DO EXERCÍCIO DE 2022 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2491</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº 906/2022 – DISPÕE SOBRE A ESTRUTURA E O FUNCIONAMENTO DA OUVIDORA PARLAMENTAR DA CÂMARA MUNICIPAL DE VEREADORES DE DONA INÊS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2492</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº 907/2022 – DISPÕE SOBRE A DENOMINAÇÃO DE ESCOLA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2493</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº 908/2022 – AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO DO EXERCÍCIO DE 2022 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2494</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2494/lei-municipal-no-909-de-2022-dispoe-sobre-doacao-de-terreno-ao-governo-estadual-para-construcao-de-escola-com-12-salas-de-aula.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2494/lei-municipal-no-909-de-2022-dispoe-sobre-doacao-de-terreno-ao-governo-estadual-para-construcao-de-escola-com-12-salas-de-aula.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº 909/2022 – DISPÕE SOBRE DOAÇÃO DE TERRENO AO ESTADO DA PARAIBA DESTINADO A CONSTRUÇÃO DE UMA ESCOLA DE 12 SALAS DE AULA PROJETO DO FNDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2517</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2517/lei-municipal-no-910-de-2022-institui-o-programa-de-distribuicao-de-absorventes.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2517/lei-municipal-no-910-de-2022-institui-o-programa-de-distribuicao-de-absorventes.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº 910/2022 – INSTITUI O PROGRAMA DE FORNECIMENTO DE ABSORVENTES HIGIÊNICOS.</t>
   </si>
   <si>
     <t>2518</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2518/lei-municipal-no-911-de-2022-dispoe-sobre-instalacao-de-infraestrutas-de-radiocomunicacao..pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2518/lei-municipal-no-911-de-2022-dispoe-sobre-instalacao-de-infraestrutas-de-radiocomunicacao..pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº 911/2022 – DISPÕE SOBRE NORMAS URBANÍSTICAS ESPECÍFICAS PARA IMPLANTAÇÃO E O RESPECTIVO LICENCIAMENTO DE INFRAESTRUTURA DE SUPORTE PARA TELECOMUNICAÇÕES.</t>
   </si>
   <si>
     <t>2531</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2531/lei-municipal-no-912-de-2022-estabelece-as-normas-para-realizacao-de-concursos-publicos.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2531/lei-municipal-no-912-de-2022-estabelece-as-normas-para-realizacao-de-concursos-publicos.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº 912/2022 – DISPÕE SOBRE NORMAS E DIRETRIZES GERAIS PARA A REALIZAÇÃO DE CONCURSOS PÚBLICOS NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA DIRETA E INDIRETA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2532</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2532/lei-municipal-no-913-de-2022-abre-credito-especial_1.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2532/lei-municipal-no-913-de-2022-abre-credito-especial_1.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº 913/2022 – AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO DO EXERCÍCIO DE 2022 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2533</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2533/lei-municipal-no-914-de-2022-estabelece-normas-para-o-rateio-dos-recursos-advindos-de-decisoes-judiciais-sobre-o-fundeb-e-fundef.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2533/lei-municipal-no-914-de-2022-estabelece-normas-para-o-rateio-dos-recursos-advindos-de-decisoes-judiciais-sobre-o-fundeb-e-fundef.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº 914/2022 – AUTORIZA O PAGAMENTO DA INDENIZAÇÃO COM RECURSOS EXTRAORDINÁRIOS RECEBIDOS PELO MUNICÍPIO EM DECORRÊNCIA DE DECISÕES JUDICIAIS RELATIVAS AO CÁLCULO DO VALOR ANUAL POR ALUNO PARA A DISTRIBUIÇÃO DOS RECURSOS DO FUNDEF OU FUNDEB, NO ÂMBITO DO MUNICÍPIO DE DONA INÊS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2534</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2534/lei-municipal-no-915-de-2022-atualiza-as-normas-sanitarias-do-codigo-sanitario-do-municipio-de-dona-ines.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2534/lei-municipal-no-915-de-2022-atualiza-as-normas-sanitarias-do-codigo-sanitario-do-municipio-de-dona-ines.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº 915/2022 – ATUALIZA AS NORMAS DO CÓDIGO SANITÁRIO MUNICIPAL, INSTITUIDO PELA LEI MUNICIPAL N°. 301/99 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2535</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2535/lei-municipal-no-916-de-2022-institui-o-servico-de-inspecao-municipal-sim.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2535/lei-municipal-no-916-de-2022-institui-o-servico-de-inspecao-municipal-sim.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº 916/2022 – DISPÕE SOBRE A CONSTITUIÇÃO DO SERVIÇO DE INSPEÇÃO MUNICIPAL E OS PROCEDIMENTOS DE INSPEÇÃO SANITÁRIA EM ESTABELECIMENTOS QUE PRODUZAM PRODUTOS DE ORIGEM ANIMAL NO MUNICÍPIO DE DONA INÊS-PB E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2666</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2666/lei-municipal-no-917-de-2022-altera-a-lei-municipal-no-730-que-trata-do-pccr-dos-servidores-municipais-2.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2666/lei-municipal-no-917-de-2022-altera-a-lei-municipal-no-730-que-trata-do-pccr-dos-servidores-municipais-2.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº 917/2022 – ATUALIZA A LEI MUNICIPAL Nº. 730/2016 QUE DISPÕE SOBRE O PLANO MUNICIPAL DE CARGO, CARREIRA E REMUNERAÇÃO DOS SERVIDORES MUNICIPAIS.</t>
   </si>
   <si>
     <t>2667</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2667/lei-municipal-no-918-de-2022-ldo-2023.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2667/lei-municipal-no-918-de-2022-ldo-2023.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº 918/2022 – ESTABELECE NORMAS DE DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2023 DO MUNICÍPIO DE DONA INÊS-PB, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2668</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2668/lei-municipal-no-919-de-2022-dispoe-sobre-o-pccr-do-magisterio-municipal.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2668/lei-municipal-no-919-de-2022-dispoe-sobre-o-pccr-do-magisterio-municipal.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº 919/2022 – ATUALIZA A LEI COMPLEMENTAR Nº. 02/1999, QUE DISPÕE SOBRE O PLANO MUNICIPAL DE CARGO, CARREIRA E REMUNERAÇÃO DOS PROFISSIONAIS DO MAGISTÉRIO PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>2669</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2669/lei-municipal-no-920-de-2022-dispoe-sobre-a-obrigatoriedade-de-cursos-de-primeiros-socorros-na-rede-publica-de-ensino.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2669/lei-municipal-no-920-de-2022-dispoe-sobre-a-obrigatoriedade-de-cursos-de-primeiros-socorros-na-rede-publica-de-ensino.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº 920/2022 – DISPÕE SOBRE A OBRIGATORIEDADE DA REALIZAÇÃO DE CURSOS DE PRIMEIROS SOCORROS POR PROFESSORES E FUNCIONÁRIOS QUE TENHAM CONTATO DIRETO COM OS ALUNOS NAS CRECHES E ESCOLAS DA REDE PÚBLICA MUNICIPAL E INSTITUIÇÕES PRIVADAS, INSTALADAS NO MUNICÍPIO DE DONA INÊS/PB.</t>
   </si>
   <si>
     <t>2670</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2670/lei-municipal-no-921-de-2022-dispoe-sobre-a-reestruturacao-do-impresp.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2670/lei-municipal-no-921-de-2022-dispoe-sobre-a-reestruturacao-do-impresp.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº 921/2022 – DISPÕE SOBRE A REESTRUTURAÇÃO DO INSTITUTO DE PREVIDÊNCIA DO MUNICÍPIO DE DONA INÊS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2671</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2671/lei-municipal-no-922-de-2022-abre-credito-especial.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2671/lei-municipal-no-922-de-2022-abre-credito-especial.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº 922/2022 – AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO DO EXERCÍCIO DE 2022 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2672</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2672/lei-municipal-no-923-de-2022-autoriza-parcelamento-e-reparcelamento-do-rpps.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2672/lei-municipal-no-923-de-2022-autoriza-parcelamento-e-reparcelamento-do-rpps.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº 923/2022 – DISPÕE SOBRE O REPARCELAMENTO E PARCELAMENTO DE DÉBITOS DO MUNICÍPIO DE DONA INÊS/PB COM SEU REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL – RPPS, DE QUE TRATA A EMENDA CONSTITUCIONAL Nº 113, DE 2021.</t>
   </si>
   <si>
     <t>2673</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2673/lei-municipal-no-924-de-2022-autoriza-o-chefe-do-executivo-a-proceder-parcelamento-e-reparcelamento-do-rpps.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2673/lei-municipal-no-924-de-2022-autoriza-o-chefe-do-executivo-a-proceder-parcelamento-e-reparcelamento-do-rpps.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº 924/2022 – DISPÕE SOBRE O PARCELAMENTO DE QUE TRATA O ARTIGO 116 DO ATO DAS DISPOSIÇÕES CONSTITUCIONAIS TRANSITÓRIAS, PARA OS DÉBITOS INSCRITOS EM DÍVIDA ATIVA DA UNIÃO E ADMINISTRADOS PELA PROCURADORIA-GERAL DA FAZENDA NACIONAL.</t>
   </si>
   <si>
     <t>2674</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2674/lei-municipal-no-925-de-2022-dispoe-sobre-programa-de-ensino-integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2674/lei-municipal-no-925-de-2022-dispoe-sobre-programa-de-ensino-integral.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº 925/2022 – DEFINE AS DIRETRIZES GERAIS A SEREM OBSERVADAS NA IMPLANTAÇÃO DA POLÍTICA DE EDUCAÇÃO EM ESCOLA DE TEMPO INTEGRAL.</t>
   </si>
   <si>
     <t>2675</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2675/lei-municipal-no-926-de-2022-cria-cargos-na-estrutura-administrativa-do-municipio-e-da-outras-providencias..pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2675/lei-municipal-no-926-de-2022-cria-cargos-na-estrutura-administrativa-do-municipio-e-da-outras-providencias..pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº 926/2022 – DISPÕE SOBRE A CRIAÇÃO DE CARGOS DE PROVIMENTO EFETIVO NA ESTRUTURA ADMINISTRATIVA DO MUNICÍPIO DE DONA INÊS/PB, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2676</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2676/lei-municipal-no-927-de-2022-autoriza-emprestimos-consignados-em-folha.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2676/lei-municipal-no-927-de-2022-autoriza-emprestimos-consignados-em-folha.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº 927/2022 – AUTORIZA O PODER EXECUTIVO A CELEBRAR CONVÊNIO VISANDO A CONCESSÃO DE EMPRÉSTIMO COM INSTITUIÇÕES FINANCEIRAS, ATRAVÉS DE CONSIGNAÇÕES EM FOLHA DE PAGAMENTO, NA FORMA QUE INDICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2677</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2677/lei-municipal-no-928-de-2022-convoca-concurso-publico.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2677/lei-municipal-no-928-de-2022-convoca-concurso-publico.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº 928/2022 – AUTORIZA A REALIZAÇÃO DE CONCURSO PÚBLICO NO ÂMBITO DA ADMINISTRAÇÃO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2678</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2678/lei-municipal-no-929-de-2022-regularizacao-fundiaria.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2678/lei-municipal-no-929-de-2022-regularizacao-fundiaria.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº 929/2022 – DISPÕE SOBRE A REGULAMENTAÇÃO DA LEI FEDERAL Nº. 13.465/2017 E DIRETRIZES DA REGULARIZAÇÃO FUNDIÁRIA URBANA E RURAL, DE INTERESSE ESPECÍFICO E DE INTERESSE SOCIAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2679</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2679/lei-municipal-no-930-de-2022-altera-a-lei-642-e-institui-o-dia-do-evangelico-e-a-semana-da-cultura-evangelica.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2679/lei-municipal-no-930-de-2022-altera-a-lei-642-e-institui-o-dia-do-evangelico-e-a-semana-da-cultura-evangelica.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº 930/2022 – ALTERA A LEI MUNICIPAL DE Nº 642 DE 11 DE OUTUBRO DE 2013, QUE PASSARÁ A VIGORAR COM A SEGUINTE EMENTA: INSTITUI O “DIA DO EVANGÉLICO E A SEMANA DA CULTURA EVANGÉLICA”. NO MUNICÍPIO DE DONA INÊS/PB E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2680</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2680/lei-municipal-no-931-de-2022-altera-lei-no-701-que-dispoe-sobre-a-politica-de-atendimento-aos-direitos-da-crianca-e-do-adolescente-2.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2680/lei-municipal-no-931-de-2022-altera-lei-no-701-que-dispoe-sobre-a-politica-de-atendimento-aos-direitos-da-crianca-e-do-adolescente-2.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº 931/2022 – REVOGA A ALÍNEA “A” E ALTERA A ALÍNEA “D” DO ARTIGO 11, §3º, E ALTERA O §1º DO ARTIGO 57 DA LEI MUNICIPAL Nº 701/2015, QUE DISPÕE SOBRE A POLÍTICA MUNICIPAL DE ATENDIMENTO AOS DIREITOS DA CRIANÇA E DO ADOLESCENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2681</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2681/lei-municipal-no-932-de-2022-altera-lei-no-708-que-dispoe-sobre-a-semana-do-bebe.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2681/lei-municipal-no-932-de-2022-altera-lei-no-708-que-dispoe-sobre-a-semana-do-bebe.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº 932/2022 – ALTERA O ARTIGO 1º DA LEI MUNICIPAL Nº 708/2015, QUE INSTITUI A SEMANA DO BEBÊ NO MUNICÍPIO DE DONA INÊS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2682</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2682/lei-municipal-no-933-de-2022-altera-anexos-da-ldo-2023-e-do-ppa.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2682/lei-municipal-no-933-de-2022-altera-anexos-da-ldo-2023-e-do-ppa.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº 933/2022 – ALTERA OS ANEXOS DA LDO E PPA PARA EXERCÍCIO DE 2023 E ADOTA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2683</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2683/lei-municipal-no-934-de-2022-nomeia-creche-francisco-ferreira-de-lima-neto.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2683/lei-municipal-no-934-de-2022-nomeia-creche-francisco-ferreira-de-lima-neto.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº 934/2022 – DENOMINA DE CRECHE MUNICIPAL FRANCISCO FERREIRA DE LIMA NETO, A UNIDADE ESCOLAR A SER CONSTRUÍDA RUA PROJETADA B, NO BAIRRO GOVERNADOR JOSÉ MARANHÃO.</t>
   </si>
   <si>
     <t>2684</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2684/lei-municipal-no-935-de-2022-denomina-escola-do-sao-luis.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2684/lei-municipal-no-935-de-2022-denomina-escola-do-sao-luis.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº 935/2022 – DENOMINA DE ESCOLA MUNICIPAL DE ENSINO FUNDAMENTAL VEREADOR MILTON PEREIRA DE SOUZA, A ESCOLA DO SÍTIO SÃO LUIZ.</t>
   </si>
   <si>
     <t>2685</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2685/lei-municipal-no-936-de-2022-altera-a-lei-311-do-programa-promoradia.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2685/lei-municipal-no-936-de-2022-altera-a-lei-311-do-programa-promoradia.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº 936/2022 – ALTERA A LEI MUNICIPAL Nº. 311/2000 QUE CRIA O PROGRAMA MUNICIPAL DE MELHORIAS HABITACIONAIS – PROMORADIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2686</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2686/lei-municipal-no-937-de-2022-cria-cargos-efetivos-na-estrutura-administrativa-municipal-e-da-outras-providencias.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2686/lei-municipal-no-937-de-2022-cria-cargos-efetivos-na-estrutura-administrativa-municipal-e-da-outras-providencias.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº 937/2022 – DISPÕE SOBRE A CRIAÇÃO DE CARGOS DE PROVIMENTO EFETIVO NA ESTRUTURA ADMINISTRATIVA DO MUNICÍPIO DE DONA INÊS/PB, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2687</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2687/lei-municipal-no-938-de-2022-cria-a-escola-profa-maria-da-paz.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2687/lei-municipal-no-938-de-2022-cria-a-escola-profa-maria-da-paz.pdf</t>
   </si>
   <si>
     <t>EI MUNICIPAL Nº 938/2022 – DISPÕE SOBRE A CRIAÇÃO DA ESCOLA MUNICIPAL DE ENSINO FUNDAMENTAL PROFESSORA MARIA DA PAZ FERREIRA SILVA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2688</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2688/lei-municipal-no-939-de-2022-autoriza-abertura-de-credito-especial-precatorios-fundef.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2688/lei-municipal-no-939-de-2022-autoriza-abertura-de-credito-especial-precatorios-fundef.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº 939/2022 – AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO DO EXERCÍCIO DE 2022 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2689</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2689/lei-municipal-no-940-de-2022-loa-2023.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2689/lei-municipal-no-940-de-2022-loa-2023.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº. 940/2022 – ESTIMA A RECEITA E FIXA A DESPESA DA PREFEITURA MUNICIPAL DE DONA INÊS, PARA O EXERCÍCIO ECONOMICO- FINANCEIRO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2690</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2690/lei-municipal-no-941-de-2022-aprova-o-plano-municipal-de-cultura-pmc-1.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2690/lei-municipal-no-941-de-2022-aprova-o-plano-municipal-de-cultura-pmc-1.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº. 941/2022 – APROVA O PLANO MUNICIPAL DE CULTURA – PMC E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2691</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2691/lei-municipal-no-942-de-2022-cria-o-programa-mais-saude.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2691/lei-municipal-no-942-de-2022-cria-o-programa-mais-saude.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL N°. 942/2022 – CRIA O PROGRAMA “MAIS SAÚDE” E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2692</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2692/lei-municipal-no-943-de-2022-cria-o-programa-cuidando-da-visao.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2692/lei-municipal-no-943-de-2022-cria-o-programa-cuidando-da-visao.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº. 943/2022 – CRIA, NO ÂMBITO DA SECRETARIA MUNICIPAL DE SAÚDE, O PROGRAMA “CUIDANDO DA VISÃO”, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2693</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2693/lei-municipal-no-944-de-2022-institui-o-programa-mais-cidadania-e-da-outras-providencias.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2693/lei-municipal-no-944-de-2022-institui-o-programa-mais-cidadania-e-da-outras-providencias.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº. 944/2022 – INSTITUI O PROGRAMA DE ASSITÊNCIA SOCIAL “MAIS CIDADANIA” E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2694</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2694/lei-municipal-no-945-de-2022-altera-a-lei-municipal-no-448-de-2005-que-trata-do-programa-comida-na-mesa.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2694/lei-municipal-no-945-de-2022-altera-a-lei-municipal-no-448-de-2005-que-trata-do-programa-comida-na-mesa.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL N°. 945/2022 – ALTERA A REDAÇÃO DA LEI MUNICIPAL Nº. 448, DE 23 DE SETEMBRO DE 2005, QUE CRIOU O PROGRAMA MUNICIPAL DE DISTRIBUIÇÃO DE CESTA BÁSICA DENOMINADO PROGRAMA COMIDA NA MESA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2695</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2695/lei-municipal-no-946-de-2022-abre-credito-adicional-suplementar.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2695/lei-municipal-no-946-de-2022-abre-credito-adicional-suplementar.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº 946/2022 – AUTORIZA A ABERTURA DE CRÉDITO SUPLEMENTAR NO ORÇAMENTO DO EXERCÍCIO DE 2022 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2696</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2696/lei-municipal-no-947-de-2022-autoriza-o-pagamento-do-incentivo-financeiro-previne-brasil.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2696/lei-municipal-no-947-de-2022-autoriza-o-pagamento-do-incentivo-financeiro-previne-brasil.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº. 947/2022 – AUTORIZA O PAGAMENTO DE INCENTIVO FINANCEIRO POR DESEMPENHO (IFD), NO ÂMBITO DO PROGRAMA FEDERAL “PREVINE BRASIL, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2550</t>
   </si>
   <si>
     <t>RL</t>
   </si>
   <si>
     <t>REQUERIMENTO DE LICENÇA</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2550/requerimento_licenca_prefeito.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2550/requerimento_licenca_prefeito.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE LICENÇA, AUTORIZAR O PREFEITO A AUSENTAR-SE DO MUNICÍPIO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2428,67 +2428,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2617/emenda_aditiva_n001-2022_aprovado.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2610/emenda_modificativa_01-2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2467/medida_provisoria_no_01_de_2022_-_altera_a_lei_municipal_no_622_de_2013_que_dispoe_sobre_a_estrutura_organizacional_da_administracao_direta_e_indireta_do_municipio_de_dona_ines-pb._3.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2468/mensagem_ao_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2469/mensagem_medida_provisoria.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2480/mensagem_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2481/mensagem_do_legislativo002.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2495/decreto_do_legislativo_contas_de_antonio_justino.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2499/decreto_002_contas_de_joao_idalino.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2537/decreto_03-2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2581/projeto_de_decreto_04-2022_aprovado.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2582/projeto_de_decreto_05-2022_aprovado.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2595/projeto_de_decreto_n06-2022_damasio_aprovado.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2596/projeto_de_decreto_n07-2022_edmilson_aprovado.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2597/projeto_de_decreto_n08-2022_rogerio_aprovado.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2598/projeto_de_decreto_n09-2022_rosilene_aprovado.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2611/projeto_de_decreto_no10_aprovado.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2612/projeto_de_decreto_no11_aprovado.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2466/projeto_de_lei__001-2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2505/projeto_de_lei_03_mesa_diretora_aprovado.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2506/projeto_de_lei_04_damasio.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2507/projeto_de_lei_no_05_rosilene_ferreira.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2508/projeto_de_lei_01-2022_executivo_aprovado.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2509/projeto_de_lei_02_executivo_aprovado.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2510/projeto_de_lei__003_aprovado.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2511/projeto_de_lei_04_executivo_aprovado.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2512/projeto_de_lei_n_05_2022_aprovado.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2513/projeto_de_lei_no06_aprovado.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2514/projeto_de_lei_n11_aprovado.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2515/projeto_de_lei_n12_aprovado.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2516/projeto_de_lei_n14__aprovado.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2551/projeto_de_lei_no08_aprovado_executivo.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2552/projeto_de_lei_no13_aprovado_executivo.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2555/projeto_de_lei_16_executivo_aprovado.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2556/projeto_de_lei_09_executivo_aprovado.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2557/projeto_de_lei_07_jeova_aprovado.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2559/projeto_de_emenda_a_lei_ordinaria_n15.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2562/projeto_de_lei_17_aprovado.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2564/projeto_de_lei_18_aprovado.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2565/projeto_de_lei_19_aprovado.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2566/projeto_de_lei_020_aprovado.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2583/projeto_de_lei_n21-2022_aprovado.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2584/projeto_de_lei_n22-2022_aprovado.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2585/projeto_de_lei_no023-2022__aprovado.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2586/projeto_de_lei_no024-2022__aprovado.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2599/projeto_de_lei_no25-2022_aprovado.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2600/projeto_de_lei_no27_aprovado_executivo.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2601/projeto_de_lei_no28_aprovado_executivo.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2602/projeto_de_lei_n29-2022_aprovado.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2603/projeto_de_lei_n30-2022_aprovado.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2604/projeto_de_lei_n31-2022_aprovado.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2605/projeto_de_lei_32_aprovado.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2606/projeto_de_lei_33_aprovado.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2607/projeto_de_lei_34_aprovado.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2608/projeto_de_lei_35_aprovado.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2609/projeto_de_lei_26_aprovado.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2613/projeto_de_lei_36_aprovado.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2614/projeto_de_lei_37_aprovado.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2615/projeto_de_lei_n_039_2022_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2616/projeto_de_lei_n_040_2022_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2465/projeto_de_lei__001-2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2500/projeto_de_lei_02_executivo_aprovado.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2501/projeto_de_lei__003_aprovado.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2502/projeto_de_lei_04_executivo_aprovado.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2503/projeto_de_lei_n_05_2022_aprovado.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2504/projeto_de_lei_no06_aprovado.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2538/projeto_de_lei_07_aprovado.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2540/projeto_de_lei_no10_aprovado.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2544/projeto_de_lei_n11_aprovado.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2546/projeto_de_lei_n12_aprovado.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2548/projeto_de_lei_n14__aprovado.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2587/projeto_de_lei_n08-2022_aprovado_van_macena.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2464/requerimento_001-2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2470/requerimento_02-2022__aprovado.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2471/requerimento_03-2022__aprovado.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2476/requerimento_004_aprovado.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2477/requerimento_05_aprovado.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2478/requerimento_06_aprovado.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2479/requerimento_07_aprovado.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2484/requerimento_09_aprovado.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2485/requerimento_n_10_2022_aprovado.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2486/requerimento_n_11_2022_aprovado.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2487/requerimento_012_vereadores.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2488/requerimento_013_rhuan_aprovado.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2496/requerimento_14_jeova_aprovado.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2497/requerimento_15_rhuan_ribeiro__aprovado.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2498/requerimento_16jeova_aprovado.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2519/documentos_escaneados_1.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2520/estado_da_paraiba.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2521/presidente.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2522/documentos_escaneados_2.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2523/requerimento_no21_rogerio.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2524/requerimento_no22_rogerio.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2525/presidente_1.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2526/documentos_escaneados_3.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2527/estado_da_paraiba_1.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2528/documentos_escaneados_4.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2529/documentos_escaneados_5.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2530/estado_da_paraiba_2.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2536/documentos_escaneados.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2539/presidente.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2541/estado_da_paraiba.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2542/presidente.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2543/estado_da_paraiba.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2545/estado_da_paraiba_1.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2547/documentos_escaneados.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2549/estado_da_paraiba_2.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2553/aprovado_em.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2554/documentos_escaneados.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2558/requerimento_39_jeova.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2560/requerimento_40_jose_marcos.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2561/requerimento_41_jose_marcos.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2563/requerimento_42_givanildo.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2567/requerimento_43-2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2568/requerimento_44.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2569/requerimento_45.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2570/requerimento_46.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2571/requerimento_47.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2572/requerimento_48.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2573/requerimento_49.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2574/requerimento_jeova__n50-2022_aprovado.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2575/requerimento_jeova__n51-2022_aprovado.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2576/requerimento_jeova__n52-2022_aprovado.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2577/requerimento_jeova__n53-2022_aprovado.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2578/requerimento_jeova__n54-2022_aprovado.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2579/requerimento_jeova__n55-2022_aprovado.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2588/estado_da_paraiba_1.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2589/documentos_escaneados_1.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2590/documentos_escaneados_2.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2591/requerimento_jeova_no59-2022_aprovado.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2592/requerimento_jeova_no60-2022_aprovado.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2593/requerimento_jeova_no61-2022_aprovado.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2594/requerimento_n62_rhuan_aprovado.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2580/veto_01-2022_aprovado.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2472/lei-municipal-no-901-de-2022-dispoe-sobre-a-revisao-geral-anual-dos-servidores-publicos-da-prefeitura-municipal.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2473/lei-municipal-no-902-reajusta-subsidios-do-presidente-e-dos-vereadores-e-reajusta-salarios-dos-funcionarios-da-camara-municipal-de-dona-ines.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2474/lei-municipal-no-903-cria-o-fundo-de-combate-a-pobreza-e-as-desigualdades-sociais.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2489/lei-municipal-no-904-de-2022-altera-a-lei-622-de-2013-que-dispoe-sobre-estrutura-organizacional-da-administracao-do-municipio-de-dona-ines.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2490/lei-municipal-no-905-de-2022-dispoe-sobre-a-abertura-de-credito-especial.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2494/lei-municipal-no-909-de-2022-dispoe-sobre-doacao-de-terreno-ao-governo-estadual-para-construcao-de-escola-com-12-salas-de-aula.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2517/lei-municipal-no-910-de-2022-institui-o-programa-de-distribuicao-de-absorventes.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2518/lei-municipal-no-911-de-2022-dispoe-sobre-instalacao-de-infraestrutas-de-radiocomunicacao..pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2531/lei-municipal-no-912-de-2022-estabelece-as-normas-para-realizacao-de-concursos-publicos.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2532/lei-municipal-no-913-de-2022-abre-credito-especial_1.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2533/lei-municipal-no-914-de-2022-estabelece-normas-para-o-rateio-dos-recursos-advindos-de-decisoes-judiciais-sobre-o-fundeb-e-fundef.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2534/lei-municipal-no-915-de-2022-atualiza-as-normas-sanitarias-do-codigo-sanitario-do-municipio-de-dona-ines.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2535/lei-municipal-no-916-de-2022-institui-o-servico-de-inspecao-municipal-sim.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2666/lei-municipal-no-917-de-2022-altera-a-lei-municipal-no-730-que-trata-do-pccr-dos-servidores-municipais-2.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2667/lei-municipal-no-918-de-2022-ldo-2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2668/lei-municipal-no-919-de-2022-dispoe-sobre-o-pccr-do-magisterio-municipal.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2669/lei-municipal-no-920-de-2022-dispoe-sobre-a-obrigatoriedade-de-cursos-de-primeiros-socorros-na-rede-publica-de-ensino.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2670/lei-municipal-no-921-de-2022-dispoe-sobre-a-reestruturacao-do-impresp.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2671/lei-municipal-no-922-de-2022-abre-credito-especial.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2672/lei-municipal-no-923-de-2022-autoriza-parcelamento-e-reparcelamento-do-rpps.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2673/lei-municipal-no-924-de-2022-autoriza-o-chefe-do-executivo-a-proceder-parcelamento-e-reparcelamento-do-rpps.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2674/lei-municipal-no-925-de-2022-dispoe-sobre-programa-de-ensino-integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2675/lei-municipal-no-926-de-2022-cria-cargos-na-estrutura-administrativa-do-municipio-e-da-outras-providencias..pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2676/lei-municipal-no-927-de-2022-autoriza-emprestimos-consignados-em-folha.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2677/lei-municipal-no-928-de-2022-convoca-concurso-publico.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2678/lei-municipal-no-929-de-2022-regularizacao-fundiaria.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2679/lei-municipal-no-930-de-2022-altera-a-lei-642-e-institui-o-dia-do-evangelico-e-a-semana-da-cultura-evangelica.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2680/lei-municipal-no-931-de-2022-altera-lei-no-701-que-dispoe-sobre-a-politica-de-atendimento-aos-direitos-da-crianca-e-do-adolescente-2.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2681/lei-municipal-no-932-de-2022-altera-lei-no-708-que-dispoe-sobre-a-semana-do-bebe.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2682/lei-municipal-no-933-de-2022-altera-anexos-da-ldo-2023-e-do-ppa.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2683/lei-municipal-no-934-de-2022-nomeia-creche-francisco-ferreira-de-lima-neto.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2684/lei-municipal-no-935-de-2022-denomina-escola-do-sao-luis.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2685/lei-municipal-no-936-de-2022-altera-a-lei-311-do-programa-promoradia.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2686/lei-municipal-no-937-de-2022-cria-cargos-efetivos-na-estrutura-administrativa-municipal-e-da-outras-providencias.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2687/lei-municipal-no-938-de-2022-cria-a-escola-profa-maria-da-paz.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2688/lei-municipal-no-939-de-2022-autoriza-abertura-de-credito-especial-precatorios-fundef.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2689/lei-municipal-no-940-de-2022-loa-2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2690/lei-municipal-no-941-de-2022-aprova-o-plano-municipal-de-cultura-pmc-1.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2691/lei-municipal-no-942-de-2022-cria-o-programa-mais-saude.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2692/lei-municipal-no-943-de-2022-cria-o-programa-cuidando-da-visao.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2693/lei-municipal-no-944-de-2022-institui-o-programa-mais-cidadania-e-da-outras-providencias.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2694/lei-municipal-no-945-de-2022-altera-a-lei-municipal-no-448-de-2005-que-trata-do-programa-comida-na-mesa.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2695/lei-municipal-no-946-de-2022-abre-credito-adicional-suplementar.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2696/lei-municipal-no-947-de-2022-autoriza-o-pagamento-do-incentivo-financeiro-previne-brasil.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2550/requerimento_licenca_prefeito.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2617/emenda_aditiva_n001-2022_aprovado.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2610/emenda_modificativa_01-2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2467/medida_provisoria_no_01_de_2022_-_altera_a_lei_municipal_no_622_de_2013_que_dispoe_sobre_a_estrutura_organizacional_da_administracao_direta_e_indireta_do_municipio_de_dona_ines-pb._3.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2468/mensagem_ao_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2469/mensagem_medida_provisoria.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2480/mensagem_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2481/mensagem_do_legislativo002.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2495/decreto_do_legislativo_contas_de_antonio_justino.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2499/decreto_002_contas_de_joao_idalino.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2537/decreto_03-2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2581/projeto_de_decreto_04-2022_aprovado.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2582/projeto_de_decreto_05-2022_aprovado.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2595/projeto_de_decreto_n06-2022_damasio_aprovado.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2596/projeto_de_decreto_n07-2022_edmilson_aprovado.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2597/projeto_de_decreto_n08-2022_rogerio_aprovado.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2598/projeto_de_decreto_n09-2022_rosilene_aprovado.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2611/projeto_de_decreto_no10_aprovado.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2612/projeto_de_decreto_no11_aprovado.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2466/projeto_de_lei__001-2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2505/projeto_de_lei_03_mesa_diretora_aprovado.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2506/projeto_de_lei_04_damasio.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2507/projeto_de_lei_no_05_rosilene_ferreira.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2508/projeto_de_lei_01-2022_executivo_aprovado.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2509/projeto_de_lei_02_executivo_aprovado.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2510/projeto_de_lei__003_aprovado.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2511/projeto_de_lei_04_executivo_aprovado.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2512/projeto_de_lei_n_05_2022_aprovado.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2513/projeto_de_lei_no06_aprovado.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2514/projeto_de_lei_n11_aprovado.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2515/projeto_de_lei_n12_aprovado.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2516/projeto_de_lei_n14__aprovado.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2551/projeto_de_lei_no08_aprovado_executivo.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2552/projeto_de_lei_no13_aprovado_executivo.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2555/projeto_de_lei_16_executivo_aprovado.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2556/projeto_de_lei_09_executivo_aprovado.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2557/projeto_de_lei_07_jeova_aprovado.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2559/projeto_de_emenda_a_lei_ordinaria_n15.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2562/projeto_de_lei_17_aprovado.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2564/projeto_de_lei_18_aprovado.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2565/projeto_de_lei_19_aprovado.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2566/projeto_de_lei_020_aprovado.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2583/projeto_de_lei_n21-2022_aprovado.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2584/projeto_de_lei_n22-2022_aprovado.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2585/projeto_de_lei_no023-2022__aprovado.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2586/projeto_de_lei_no024-2022__aprovado.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2599/projeto_de_lei_no25-2022_aprovado.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2600/projeto_de_lei_no27_aprovado_executivo.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2601/projeto_de_lei_no28_aprovado_executivo.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2602/projeto_de_lei_n29-2022_aprovado.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2603/projeto_de_lei_n30-2022_aprovado.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2604/projeto_de_lei_n31-2022_aprovado.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2605/projeto_de_lei_32_aprovado.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2606/projeto_de_lei_33_aprovado.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2607/projeto_de_lei_34_aprovado.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2608/projeto_de_lei_35_aprovado.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2609/projeto_de_lei_26_aprovado.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2613/projeto_de_lei_36_aprovado.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2614/projeto_de_lei_37_aprovado.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2615/projeto_de_lei_n_039_2022_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2616/projeto_de_lei_n_040_2022_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2465/projeto_de_lei__001-2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2500/projeto_de_lei_02_executivo_aprovado.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2501/projeto_de_lei__003_aprovado.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2502/projeto_de_lei_04_executivo_aprovado.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2503/projeto_de_lei_n_05_2022_aprovado.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2504/projeto_de_lei_no06_aprovado.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2538/projeto_de_lei_07_aprovado.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2540/projeto_de_lei_no10_aprovado.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2544/projeto_de_lei_n11_aprovado.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2546/projeto_de_lei_n12_aprovado.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2548/projeto_de_lei_n14__aprovado.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2587/projeto_de_lei_n08-2022_aprovado_van_macena.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2464/requerimento_001-2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2470/requerimento_02-2022__aprovado.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2471/requerimento_03-2022__aprovado.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2476/requerimento_004_aprovado.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2477/requerimento_05_aprovado.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2478/requerimento_06_aprovado.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2479/requerimento_07_aprovado.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2484/requerimento_09_aprovado.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2485/requerimento_n_10_2022_aprovado.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2486/requerimento_n_11_2022_aprovado.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2487/requerimento_012_vereadores.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2488/requerimento_013_rhuan_aprovado.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2496/requerimento_14_jeova_aprovado.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2497/requerimento_15_rhuan_ribeiro__aprovado.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2498/requerimento_16jeova_aprovado.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2519/documentos_escaneados_1.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2520/estado_da_paraiba.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2521/presidente.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2522/documentos_escaneados_2.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2523/requerimento_no21_rogerio.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2524/requerimento_no22_rogerio.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2525/presidente_1.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2526/documentos_escaneados_3.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2527/estado_da_paraiba_1.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2528/documentos_escaneados_4.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2529/documentos_escaneados_5.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2530/estado_da_paraiba_2.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2536/documentos_escaneados.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2539/presidente.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2541/estado_da_paraiba.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2542/presidente.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2543/estado_da_paraiba.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2545/estado_da_paraiba_1.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2547/documentos_escaneados.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2549/estado_da_paraiba_2.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2553/aprovado_em.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2554/documentos_escaneados.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2558/requerimento_39_jeova.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2560/requerimento_40_jose_marcos.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2561/requerimento_41_jose_marcos.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2563/requerimento_42_givanildo.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2567/requerimento_43-2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2568/requerimento_44.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2569/requerimento_45.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2570/requerimento_46.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2571/requerimento_47.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2572/requerimento_48.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2573/requerimento_49.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2574/requerimento_jeova__n50-2022_aprovado.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2575/requerimento_jeova__n51-2022_aprovado.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2576/requerimento_jeova__n52-2022_aprovado.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2577/requerimento_jeova__n53-2022_aprovado.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2578/requerimento_jeova__n54-2022_aprovado.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2579/requerimento_jeova__n55-2022_aprovado.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2588/estado_da_paraiba_1.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2589/documentos_escaneados_1.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2590/documentos_escaneados_2.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2591/requerimento_jeova_no59-2022_aprovado.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2592/requerimento_jeova_no60-2022_aprovado.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2593/requerimento_jeova_no61-2022_aprovado.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2594/requerimento_n62_rhuan_aprovado.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2580/veto_01-2022_aprovado.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2472/lei-municipal-no-901-de-2022-dispoe-sobre-a-revisao-geral-anual-dos-servidores-publicos-da-prefeitura-municipal.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2473/lei-municipal-no-902-reajusta-subsidios-do-presidente-e-dos-vereadores-e-reajusta-salarios-dos-funcionarios-da-camara-municipal-de-dona-ines.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2474/lei-municipal-no-903-cria-o-fundo-de-combate-a-pobreza-e-as-desigualdades-sociais.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2489/lei-municipal-no-904-de-2022-altera-a-lei-622-de-2013-que-dispoe-sobre-estrutura-organizacional-da-administracao-do-municipio-de-dona-ines.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2490/lei-municipal-no-905-de-2022-dispoe-sobre-a-abertura-de-credito-especial.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2494/lei-municipal-no-909-de-2022-dispoe-sobre-doacao-de-terreno-ao-governo-estadual-para-construcao-de-escola-com-12-salas-de-aula.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2517/lei-municipal-no-910-de-2022-institui-o-programa-de-distribuicao-de-absorventes.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2518/lei-municipal-no-911-de-2022-dispoe-sobre-instalacao-de-infraestrutas-de-radiocomunicacao..pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2531/lei-municipal-no-912-de-2022-estabelece-as-normas-para-realizacao-de-concursos-publicos.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2532/lei-municipal-no-913-de-2022-abre-credito-especial_1.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2533/lei-municipal-no-914-de-2022-estabelece-normas-para-o-rateio-dos-recursos-advindos-de-decisoes-judiciais-sobre-o-fundeb-e-fundef.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2534/lei-municipal-no-915-de-2022-atualiza-as-normas-sanitarias-do-codigo-sanitario-do-municipio-de-dona-ines.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2535/lei-municipal-no-916-de-2022-institui-o-servico-de-inspecao-municipal-sim.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2666/lei-municipal-no-917-de-2022-altera-a-lei-municipal-no-730-que-trata-do-pccr-dos-servidores-municipais-2.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2667/lei-municipal-no-918-de-2022-ldo-2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2668/lei-municipal-no-919-de-2022-dispoe-sobre-o-pccr-do-magisterio-municipal.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2669/lei-municipal-no-920-de-2022-dispoe-sobre-a-obrigatoriedade-de-cursos-de-primeiros-socorros-na-rede-publica-de-ensino.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2670/lei-municipal-no-921-de-2022-dispoe-sobre-a-reestruturacao-do-impresp.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2671/lei-municipal-no-922-de-2022-abre-credito-especial.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2672/lei-municipal-no-923-de-2022-autoriza-parcelamento-e-reparcelamento-do-rpps.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2673/lei-municipal-no-924-de-2022-autoriza-o-chefe-do-executivo-a-proceder-parcelamento-e-reparcelamento-do-rpps.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2674/lei-municipal-no-925-de-2022-dispoe-sobre-programa-de-ensino-integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2675/lei-municipal-no-926-de-2022-cria-cargos-na-estrutura-administrativa-do-municipio-e-da-outras-providencias..pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2676/lei-municipal-no-927-de-2022-autoriza-emprestimos-consignados-em-folha.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2677/lei-municipal-no-928-de-2022-convoca-concurso-publico.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2678/lei-municipal-no-929-de-2022-regularizacao-fundiaria.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2679/lei-municipal-no-930-de-2022-altera-a-lei-642-e-institui-o-dia-do-evangelico-e-a-semana-da-cultura-evangelica.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2680/lei-municipal-no-931-de-2022-altera-lei-no-701-que-dispoe-sobre-a-politica-de-atendimento-aos-direitos-da-crianca-e-do-adolescente-2.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2681/lei-municipal-no-932-de-2022-altera-lei-no-708-que-dispoe-sobre-a-semana-do-bebe.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2682/lei-municipal-no-933-de-2022-altera-anexos-da-ldo-2023-e-do-ppa.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2683/lei-municipal-no-934-de-2022-nomeia-creche-francisco-ferreira-de-lima-neto.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2684/lei-municipal-no-935-de-2022-denomina-escola-do-sao-luis.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2685/lei-municipal-no-936-de-2022-altera-a-lei-311-do-programa-promoradia.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2686/lei-municipal-no-937-de-2022-cria-cargos-efetivos-na-estrutura-administrativa-municipal-e-da-outras-providencias.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2687/lei-municipal-no-938-de-2022-cria-a-escola-profa-maria-da-paz.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2688/lei-municipal-no-939-de-2022-autoriza-abertura-de-credito-especial-precatorios-fundef.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2689/lei-municipal-no-940-de-2022-loa-2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2690/lei-municipal-no-941-de-2022-aprova-o-plano-municipal-de-cultura-pmc-1.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2691/lei-municipal-no-942-de-2022-cria-o-programa-mais-saude.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2692/lei-municipal-no-943-de-2022-cria-o-programa-cuidando-da-visao.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2693/lei-municipal-no-944-de-2022-institui-o-programa-mais-cidadania-e-da-outras-providencias.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2694/lei-municipal-no-945-de-2022-altera-a-lei-municipal-no-448-de-2005-que-trata-do-programa-comida-na-mesa.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2695/lei-municipal-no-946-de-2022-abre-credito-adicional-suplementar.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2696/lei-municipal-no-947-de-2022-autoriza-o-pagamento-do-incentivo-financeiro-previne-brasil.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2022/2550/requerimento_licenca_prefeito.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H184"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="35.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="253.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="252.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>