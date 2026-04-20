--- v0 (2026-01-19)
+++ v1 (2026-04-20)
@@ -54,2402 +54,2402 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2326</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EADIT</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
     <t>COF - COMISSÃO DE ORÇAMENTOS E FINANÇAS</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2326/emenda_aditiva_no001-2021.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2326/emenda_aditiva_no001-2021.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA AO PROJETO DE LEI Nº01/2021 ORIUNDO DO PODER EXECUTIVO, QUE AUTORIZA A ALIENAÇÃO DE BENS MÓVEIS (VEÍCULOS AUTOMOTORES) INSERVÍVEIS DA ADMINISTRAÇÃO DEVIDO AO LONGO PERÍODO DE USO.</t>
   </si>
   <si>
     <t>2325</t>
   </si>
   <si>
     <t>EMOD</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>RHUAN RIBEIRO</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2325/emenda_modificativa_no01-2021.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2325/emenda_modificativa_no01-2021.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI Nº04/2021, QUE REGULAMENTA A CONTRATAÇÃO TEMPORÁRIA POR EXCEPCIONAL INTERESSE PÚBLICO NO ÂMBITO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2361</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>DENIZAR COSTA</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2361/emenda_modificativa_projeto_de_lei_09-2021.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2361/emenda_modificativa_projeto_de_lei_09-2021.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI Nº09/2021, ORIUNDO DO PODER EXECUTIVO, QUE DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE ACOMPANHAMENTO E CONTROLE SOCIAL DO FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO- CONSELHO DO FUNDEB, EM CUMPRIMENTO DA LEI 14.113 DE 25/12/2020.</t>
   </si>
   <si>
     <t>2410</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>JEOVÁ HORÁCIO</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2410/emenda_modificativa_04_ao_projeto_10.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2410/emenda_modificativa_04_ao_projeto_10.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI Nº10/2021 ORIUNDO DO PODER LEGISLATIVO, QUE DISPÕE SOBRE A OBRIGATORIEDADE DA PRESENÇA DE INTERPRETES OU TRADUTORES DE LIBRAS NAS ESCOLAS PÚBLICAS MUNICIPAIS DA CIDADE DE DONA INÊS, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2365</t>
   </si>
   <si>
     <t>MPV</t>
   </si>
   <si>
     <t>Medida Provisória</t>
   </si>
   <si>
     <t>PREFEITO MUNICIPAL</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2365/medida_provisoria_n01-2021.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2365/medida_provisoria_n01-2021.pdf</t>
   </si>
   <si>
     <t>REAJUSTA O SALÁRIO MÍNIMO DOS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2400</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>MESA DA CÂMARA</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/</t>
+    <t>http://sapl.donaines.pb.leg.br/media/</t>
   </si>
   <si>
     <t>FIXA VALOR DO SALÁRIO DOS SERVIDORES DA CÂMARA MUNICIPAL DE DONA INÊS E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2401</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2401/projeto_de_lei_n02.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2401/projeto_de_lei_n02.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RUA LOURIVAL JOSÉ DO NASCIMENTO, A ARTÉRIA PUBLICA IDENTIFICADA COMO TRAVESSA PRESIDENTE JOÃO PESSOA, NESTA CIDADE E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2402</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2402/projeto_de_lei_n03.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2402/projeto_de_lei_n03.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL SOBRE A PRIORIDADE NA FILA DE VACINAÇÃO CONTRA COVID-19, PESSOAS COM NECESSIDADES ESPECIAIS, GARIS, PROFESSORES E TODOS OS ENVOLVIDOS NA EDUCAÇÃO.</t>
   </si>
   <si>
     <t>2403</t>
   </si>
   <si>
     <t>ROGÉRIO MOREIRA</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2403/projeto_de_lei_n04.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2403/projeto_de_lei_n04.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RUA ANTONIO JOSÉ DA SILVA, A ARTÉRIA PÚBLICA COM INICIO CASA DE HELENO BIU E TERMINO NA CASA DE TITA PAULO, NO SÍTIO COZINHA, NESTA CIDADE E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2404</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2404/projeto_de_lei_n05.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2404/projeto_de_lei_n05.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RUA JOÃO LUIZ DE OLIVEIRA, A ARTÉRIA PÚBLICA COM INICIO NA CASA DE ANTONIO DA SIVA E TERMINO EM JOÃO EVANGELISTA, NO SÍTIO COZINHA, NESTA CIDADE E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2405</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2405/projeto_de_lei_n06.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2405/projeto_de_lei_n06.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RUA SEBASTIÃO RIBEIRO DA SILVA, A ARTÉRIA PÚBLICA COM INICIO NA RESIDENCIA DE ZÉ VICENTE E TERMINO EM OTAVIANO JOSÉ, NO SITIO COZINHA, NESTA CIDADE E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2406</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2406/projeto_de_lei_n07.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2406/projeto_de_lei_n07.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RUA ANTONIO SEBASTIÃO DA SILVA, A ARTÉRIA PUBLICA COM INICIO NA RESIDENCIA DE OTAVIANO E TERMINO EM FRANCISCO FERREIRA NO SITIO COZINHA, NESTA CIDADE E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2407</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>DENOMINA DE TRAVESSA MANOEL HENRIQUE GOMES, A TRAVESSA POR TRÁS DO GINÁSIO NO SITIO COZINHA, NESTA CIDADE, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2408</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2408/projeto_de_lei_n09.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2408/projeto_de_lei_n09.pdf</t>
   </si>
   <si>
     <t>RECONHECE A PRATICA DE ATIVIDADES E EXERCÍCIOS FÍSICOS COMO ESSENCIAIS PARA A POPULAÇÃO DE DONA INÊS EM ESTABELECIMENTOS PRESTADORES DE SERVIÇOS DESTINADOS A ESSA FINALIDADE, BEM COMO EM ESPAÇOS PÚBLICOS EM TEMPOS DE CRISES OCASIONADAS POR MOLÉSTIAS CONTAGIOSAS OU CATÁSTROFES NATURAIS, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2409</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2409/projeto_de_lei_n10.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2409/projeto_de_lei_n10.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DA PRESENÇA DE INTERPRETES OU TRADUTORES DE LIBRAS NAS ESCOLAS PÚBLICAS MUNICIPAIS DA CIDADE DE DONA INÊS, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2411</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>DAMÁSIO BERTO</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2411/projeto_de_lei_11.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2411/projeto_de_lei_11.pdf</t>
   </si>
   <si>
     <t>INSTITUI A CAMPANHA AGOSTO LILÁS, DEDICADO A PREVENÇÃO E CONSCIENTIZAÇÃO PELO FIM DA VIOLÊNCIA CONTRA A MULHER NO MUNICÍPIO DE DONA INÊS E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2412</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2412/projeto_de_lei_12.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2412/projeto_de_lei_12.pdf</t>
   </si>
   <si>
     <t>CRIA E DELIMITA OS BAIRROS GOVERNADOR JOSÉ MARANHÃO, TAPUIO E GLÓRIA, DESTA CIDADE DE DONA INÊS E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2413</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2413/projeto_de_lei_13.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2413/projeto_de_lei_13.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RUA BENEDITO PEDRO PINHEIRO BORGES, A ARTÉRIA PÚBLICA COM INICIO AO FIM DA RUA ANTONIO TOSCANO DE ARAUJO, E TERMINO NO ACESSO AO SITIO ZÉ DE FOGO, NESTA CIDADE E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2414</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2414/projeto_de_lei_14.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2414/projeto_de_lei_14.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RUA MANOEL LUIZ SOARES, A RUA PROJETADA B, DO LOTEAMENTO DO SENHOR JOÃO JUSTINO DE ARAÚJO, COM INICIO NA RODOVIA PB 103, ATÉ O ENTROCAMENTO DA RUA PROJETADA A DO MESMO LOTEAMENTO, NESTA CIDADE E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2415</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2415/projeto_de_lei_15.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2415/projeto_de_lei_15.pdf</t>
   </si>
   <si>
     <t>INSTITUI A LEI MUNICIPAL DE PROTEÇÃO AOS ANIMAIS, NO ÂMBITO DO MUNICÍPIO DE DONA INÊS.</t>
   </si>
   <si>
     <t>2416</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2416/projeto_de_lei_16.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2416/projeto_de_lei_16.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL DE PROTEÇÃO E DEFESA DOS ANIMAIS.</t>
   </si>
   <si>
     <t>2433</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2433/projeto_de_lei_no18-2021.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2433/projeto_de_lei_no18-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA MEDICAMENTOS EM CASA.</t>
   </si>
   <si>
     <t>2435</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2435/projeto_de_lei_no20-2021.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2435/projeto_de_lei_no20-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DA REALIZAÇÃO DE CURSOS DE PRIMEIROS SOCORROS POR PROFESSORES E FUNCIONÁRIOS QUE TENHAM CONTATO DIRETO COM OS ALUNOS NAS CRECHES E ESCOLAS DA REDE PÚBLICA MUNICIPAL E INSTITUIÇÕES PRIVADAS, INSTALADAS NO MUNICÍPIO DE DONA INÊS/PB.</t>
   </si>
   <si>
     <t>2434</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2434/projeto_de_lei_no021-2021.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2434/projeto_de_lei_no021-2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO E LEGISLATIVO DO MUNICÍPIO A CONCEDER 01 (UM) DIA DE FOLGA REMUNERADA A TODOS OS SERVIDORES DE SEU QUADRO, NA DATA DE SEUS RESPECTIVOS ANIVERSÁRIOS, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2324</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2324/projeto_de_lei_no001-2021.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2324/projeto_de_lei_no001-2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ALIENAÇÃO DE BENS MÓVEIS (VEÍCULOS AUTOMOTORES) INSERVÍVEIS A ADMINISTRAÇÃO MUNICIPAL DEVIDO AO LONGO PERÍODO DE USO.</t>
   </si>
   <si>
     <t>2360</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2360/projeto_de_lei__no002-2021.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2360/projeto_de_lei__no002-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O FUNDO MUNICIPAL DE SAÚDE DO MUNICÍPIO DE DONA INÊS-PB E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2359</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2359/projeto_de_lei__no003-2021.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2359/projeto_de_lei__no003-2021.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O CONSELHO MUNICIPAL DE SAÚDE-CMS DO MUNICÍPIO DE DONA INÊS, ESTADO DA PARAÍBA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2327</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2327/projeto_de_lei__no04-2021.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2327/projeto_de_lei__no04-2021.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A CONTRATAÇÃO TEMPORÁRIA POR EXCEPCIONAL INTERESSE PÚBLICO NO ÂMBITO MUNICIPAL E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2358</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2358/projeto_de_lei_no05-2021.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2358/projeto_de_lei_no05-2021.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA MUNICIPAL DE DESENVOLVIMENTO RURAL SUSTENTÁVEL DE COMBATE A POBREZA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2306</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2306/projeto_de_lei_no06-2021.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2306/projeto_de_lei_no06-2021.pdf</t>
   </si>
   <si>
     <t>Projeto de lei n° 06/2021 – Autoriza o poder executivo municipal a participar de consórcio público para compra de imunizantes, e dá outras providências.</t>
   </si>
   <si>
     <t>2328</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2328/projeto_de_lei__no_07-_2021.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2328/projeto_de_lei__no_07-_2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE TERRENO PÚBLICO DESTINADO A CONSTRUÇÃO DE SEDE DE ASSOCIAÇÃO E DO CENTRO CULTURAL QUILOMBOLA NA COMUNIDADE CRUZ DA MENINA.</t>
   </si>
   <si>
     <t>2329</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2329/projeto_de_lei__no_09_2021.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2329/projeto_de_lei__no_09_2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE ACOMPANHAMENTO E CONTROLE SOCIAL DO FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO -CONSELHO DO FUNDEB EM CUMPRIMENTO DA LEI Nº14.113, DE 25/12/2020.</t>
   </si>
   <si>
     <t>2362</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2362/projeto_de_lei_10-2021.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2362/projeto_de_lei_10-2021.pdf</t>
   </si>
   <si>
     <t>CRIA A COORDENADORIA MUNICIPAL DE PROTEÇÃO E DEFESA CIVIL (COMPDEC) DO MUNICÍPIO DE DONA INÊS-PB E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2363</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2363/projeto_de_lei_11-2021.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2363/projeto_de_lei_11-2021.pdf</t>
   </si>
   <si>
     <t>DENOMINA A ÁREA ONDE FICAVA O LIXÃO MUNICIPAL DE RESERVA FLORESTAL MEMORIAL LAJEDO DO JERIMUM.</t>
   </si>
   <si>
     <t>2364</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2364/projeto_de_lei_n_012_2021.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2364/projeto_de_lei_n_012_2021.pdf</t>
   </si>
   <si>
     <t>ESTABELECE AS DIRETRIZES ORÇAMENTARIAS PARA O EXERCÍCIO DE 2022 DO MUNICÍPIO DE DONA INÊS/PB.</t>
   </si>
   <si>
     <t>2366</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2366/projeto_de_lei_no13-2021.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2366/projeto_de_lei_no13-2021.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 5º DA LEI MUNICIPAL N°763/2017, QUE INSTITUI O CONSELHO MUNICIPAL DE TURISMO-COMTUR, E O FUNDO MUNICIPAL DE TURISMO-FUMTUR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2367</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2367/projeto_de_lei__no_014-_2021.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2367/projeto_de_lei__no_014-_2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM A ENTIDADE DE CUNHO SOCIAL FAZENDA DA ESPERANÇA, EM GUARABIRA-PB, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2368</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2368/projeto_de_lei_no015-2021.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2368/projeto_de_lei_no015-2021.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE CAPACITAÇÃO , APERFEIÇOAMENTO, TREINAMENTO E ATUALIZAÇÃO PROFISSIONAL, DENOMINADO PADARIA ESCOLA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2369</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2369/projeto_de_lei_no016-2021.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2369/projeto_de_lei_no016-2021.pdf</t>
   </si>
   <si>
     <t>RECONHECE A COMUNIDADE CRUZ DA MENINA COMO PATRIMÔNIO IMATERIAL DO MUNICÍPIO DE DONA INÊS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2378</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2378/projeto_de_lei_no17-2021.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2378/projeto_de_lei_no17-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DEPARTAMENTO DE TRÂNSITO -DMUTRAN, DA JUNTA ADMINISTRATIVA DE RECURSOS DE INFRAÇÃO- JARI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2379</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2379/projeto_de_lei_no018-2021.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2379/projeto_de_lei_no018-2021.pdf</t>
   </si>
   <si>
     <t>REFERENDA AS REGRAS CONSTITUCIONAIS DA EMENDA CONSTITUCIONAL Nº103/2019, DE 12 DE NOVEMBRO DE 2019, APLICÁVEIS AO REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DENOMINADO INSTITUTO MUNICIPAL DE PREVIDÊNCIA DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE DONA INÊS/PB.</t>
   </si>
   <si>
     <t>2381</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2381/projeto_de_lei_n19-2021.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2381/projeto_de_lei_n19-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PRESERVAÇÃO DO PATRIMÔNIO HISTÓRICO, CULTURAL E NATURAL DO MUNICÍPIO, CRIA O CONSELHO MUNICIPAL DO PATRIMÔNIO CULTURAL E INSTITUI O FUNDO MUNICIPAL DE PROTEÇÃO DO PATRIMÔNIO CULTURAL DE DONA INÊS/PB.</t>
   </si>
   <si>
     <t>2383</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2383/projeto_de_lei__no_020_de_2020.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2383/projeto_de_lei__no_020_de_2020.pdf</t>
   </si>
   <si>
     <t>CRIA A CASA DE APOIO AO TRATAMENTO FORA DO DOMICILIO DESTINADA A PACIENTES EM TRATAMENTO NA CIDADE DE JOÃO PESSOA-CAPITAL DA PARAÍBA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2384</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2384/projeto_de_lei_n21-2021.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2384/projeto_de_lei_n21-2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO DO EXERCÍCIO DE 2021 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2389</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SISTEMA MUNICIPAL DE CULTURA DO MUNICÍPIO DE DONA INÊS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2390</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2390/projeto_de_lei_no023.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2390/projeto_de_lei_no023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO DO EXERCÍCIO DE 2021 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2391</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2391/projeto_de_lei_n24.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2391/projeto_de_lei_n24.pdf</t>
   </si>
   <si>
     <t>ATUALIZA O PLANO MUNICIPAL DE EDUCAÇÃO-PME E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2392</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2392/projeto_de_lei_n25.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2392/projeto_de_lei_n25.pdf</t>
   </si>
   <si>
     <t>INSTITUI O FUNDO MUNICIPAL DOS DIREITOS DA PESSOA IDOSA DO MUNICÍPIO DE DONA INÊS-PB, CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>2393</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2393/projeto_de_lei_no026-2021.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2393/projeto_de_lei_no026-2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ALIENAÇÃO DE ÔNIBUS E TRATORES INSERVÍVEIS A ADMINISTRAÇÃO PÚBLICA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2394</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2394/projeto_de_lei_n27.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2394/projeto_de_lei_n27.pdf</t>
   </si>
   <si>
     <t>CRIA A POLÍTICA MUNICIPAL DE ESPORTE E LAZER DO MUNICÍPIO DE DONA INÊS, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2395</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2395/projeto_de_lei_n_28.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2395/projeto_de_lei_n_28.pdf</t>
   </si>
   <si>
     <t>2396</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2396/projeto_de_lei_n_30.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2396/projeto_de_lei_n_30.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE DONA INÊS A CONSTRUIR COM OS MUNICÍPIOS DESCRITOS NO PROTOCOLO DE INTENÇÕES ANEXO, O CONSORCIO PÚBLICO INTERMUNICIPAL DE SEGURANÇA PÚBLICA DA PARAÍBA- UNISEG, RATIFICA O PROTOCOLO DE INTENÇÕES E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2397</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2397/projeto_de_lei_n_31.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2397/projeto_de_lei_n_31.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SISTEMA DE CONTROLE INTERNO MUNICIPAL NOS TERMOS DO ART.31 DA CONSTITUIÇÃO FEDERAL E ARTIGO 59 DA LEI COMPLEMENTAR Nº101/2000, REGULAMENTA A COORDENADORIA DE CONTROLE INTERNO DO MUNICÍPIO, CRIADA PELA LEI MUNICIPAL Nº.356/2001, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2398</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2398/projeto_de_lei_n_32.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2398/projeto_de_lei_n_32.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A ESTRUTURA, ORGANIZAÇÃO E FUNCIONAMENTO DA OUVIDORIA DO MUNICÍPIO DE DONA INÊS E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2399</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2399/projeto_de_lei_n_33.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2399/projeto_de_lei_n_33.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ESTADUALIZAÇÃO DE TRECHO DE ESTRADA VICINAL QUE INTERLIGA OS MUNICÍPIOS DE DONA INÊS-PB E RIACHÃO-PB, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2254</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>JOSÉ MARCOS</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2254/camscanner_05-17-2021_20.53.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2254/camscanner_05-17-2021_20.53.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO AO SENHOR ANTONIO JUSTINO DE ARAÚJO NETO (PREFEITO MUNICIPAL) NO SENTIDO DE FAZER A DESOBSTRUÇÃO DO AÇUDE DA SERRA.</t>
   </si>
   <si>
     <t>2255</t>
   </si>
   <si>
     <t>SOLICITA AO SENHOR ANTONIO JUSTINO DE ARAÚJO NETO (PREFEITO MUNICIPAL) NO SENTIDO DE FAZER A CONSTRUÇÃO DE UMA PRAÇA NO CANTEIRO EM FRENTE AO ESTADIO DE FUTEBOL O LUIZÃO.</t>
   </si>
   <si>
     <t>2256</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2256/requerimento_no03-2021.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2256/requerimento_no03-2021.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DA LAGOA PUBLICA DE SERRA DO SITIO, DESTE MUNICÍPIO DE DONA INÊS/PB.</t>
   </si>
   <si>
     <t>2257</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2257/requerimento_no04-2021.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2257/requerimento_no04-2021.pdf</t>
   </si>
   <si>
     <t>MELHORAMENTO DE ACESSO.</t>
   </si>
   <si>
     <t>2258</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2258/requerimento_no05-2021.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2258/requerimento_no05-2021.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM MATA BURRO</t>
   </si>
   <si>
     <t>2259</t>
   </si>
   <si>
     <t>CALÇAMENTO DAS RUAS JOSÉ HENRIQUE DE LIMA, ANTONIO PEREIRA DA SILVA E BENEDITO FRANCISCO ALVES, NO BAIRRO NOVA CONQUISTA.</t>
   </si>
   <si>
     <t>2260</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2260/requerimento_no08-2021.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2260/requerimento_no08-2021.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO E CONSTRUÇÃO DE MURO NA LAGOA DO SÍTIO COZINHA.</t>
   </si>
   <si>
     <t>2261</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2261/requerimento_no09-2021.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2261/requerimento_no09-2021.pdf</t>
   </si>
   <si>
     <t>RETIRADA DE UM POSTE NO CRUZAMENTO DAS RUAS PROF. JOSÉ TOMAZ DE AQUINO E RUA ANTONIO JOSÉ DA SILVA.</t>
   </si>
   <si>
     <t>2262</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2262/requerimento_no10-2021.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2262/requerimento_no10-2021.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO E CONSTRUÇÃO DE MURO NA LAGOA DO SÍTIO LAGOA DO BRAZ.</t>
   </si>
   <si>
     <t>2263</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2263/requerimento_no11-2021.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2263/requerimento_no11-2021.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE QUEBRA-MOLAS PRÓXIMO AO CRUZAMENTO DAS RUAS MANOEL PEDRO, JOSÉ PAULINO E PRESIDENTE JOÃO PESSOA.</t>
   </si>
   <si>
     <t>2264</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2264/requerimento_no12-2021_mesa_diretora.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2264/requerimento_no12-2021_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>SOLICITA O ACESSO A AVALIAÇÃO E AO PREÇO MINIMO DOS VEÍCULOS A SEREM LEILOADOS, DE FORMA INDIVIDUAL.</t>
   </si>
   <si>
     <t>2265</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2265/requerimento_no13-2021_.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2265/requerimento_no13-2021_.pdf</t>
   </si>
   <si>
     <t>SOLICITA A PERFURAÇÃO DE POÇOS ARTESIANOS NO BAIRRO TERRA PROMETIDA, E NOS SÍTIOS BREJINHO, LAGOA DO BRAZ, MIGUEL, COZINHA E PIMENTA.</t>
   </si>
   <si>
     <t>2266</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2266/requerimento_no14-2021_.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2266/requerimento_no14-2021_.pdf</t>
   </si>
   <si>
     <t>SOLICITA ACESSO AS INFORMAÇÕES REFERENTES À DISTRIBUIÇÃO DE CESTAS BÁSICAS NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2267</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2267/requerimento_no15-2021_.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2267/requerimento_no15-2021_.pdf</t>
   </si>
   <si>
     <t>SOLICITO ACESSO AS INFORMAÇÕES E REALIZAÇÕES DE NOVOS CADASTROS REFERENTES AO ALUGUEL SOCIAL.</t>
   </si>
   <si>
     <t>2268</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2268/requerimento_no16-2021_.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2268/requerimento_no16-2021_.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE QUEBRA-MOLAS NA RUA JOSUÉ LUCAS DE ARAÚJO.</t>
   </si>
   <si>
     <t>2269</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2269/requerimento_no17-2021_.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2269/requerimento_no17-2021_.pdf</t>
   </si>
   <si>
     <t>SOLICITA A PERFURAÇÃO DE POÇOS ARTESIANOS NA RUA ANÉZIO FERREIRA DE LIMA, NOS SÍTIOS QUEIMADAS E LAJEDO PRETO.</t>
   </si>
   <si>
     <t>2270</t>
   </si>
   <si>
     <t>JOSÉ EDMILSON</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UM CENTRO PARA COMERCIALIZAÇÃO DE ANIMAIS.</t>
   </si>
   <si>
     <t>2271</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2271/requerimento_no19-2021_.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2271/requerimento_no19-2021_.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A COLETA DE LIXO SEJA ESTENDIDA DO SÍTIO COZINHA ATÉ O SITIO PINHÕES.</t>
   </si>
   <si>
     <t>2272</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2272/requerimento_no20-2021_.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2272/requerimento_no20-2021_.pdf</t>
   </si>
   <si>
     <t>SOLICITA A PAVIMENTAÇÃO DAS RUAS NO SÍTIO COZINHA.</t>
   </si>
   <si>
     <t>2274</t>
   </si>
   <si>
     <t>SOLICITA A PERFURAÇÃO DE UM POÇO ARTESIANO NO ASSENTAMENTO DA VÁRZEA GRANDE.</t>
   </si>
   <si>
     <t>2275</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2275/requerimento_no22-2021_.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2275/requerimento_no22-2021_.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REVITALIZAÇÃO DO POÇO ARTESIANO JÁ EXISTENTE NO POVOADO DE COZINHA. NA PROPRIEDADE DO SENHOR SEBASTIÃO FREIRE, OU PERFURAÇÃO DE UM NOVO.</t>
   </si>
   <si>
     <t>2276</t>
   </si>
   <si>
     <t>GIVANILDO DE ARAÚJO (VAN MACENA)</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2276/requerimento_no23-2021_.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2276/requerimento_no23-2021_.pdf</t>
   </si>
   <si>
     <t>SOLICITA A AQUISIÇÃO DE MÁQUINA DE FORRAGEM PARA SILAGEM.</t>
   </si>
   <si>
     <t>2277</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2277/requerimento_no24-2021_.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2277/requerimento_no24-2021_.pdf</t>
   </si>
   <si>
     <t>SOLICITA A AQUISIÇÃO DE MÁQUINAS DEBULHADORA DE GRÃOS PARA ACOPLAR EM TRATOR.</t>
   </si>
   <si>
     <t>2278</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2278/requerimento_no25-2021_.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2278/requerimento_no25-2021_.pdf</t>
   </si>
   <si>
     <t>SOLICITA RESTAURAÇÃO NO PARQUE DO ESPAÇO DA JUVENTUDE.</t>
   </si>
   <si>
     <t>2279</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2279/requerimento_no26-2021_.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2279/requerimento_no26-2021_.pdf</t>
   </si>
   <si>
     <t>SOLICITA RESTAURAÇÃO DOS MATA-BURROS PRESENTE NA ESTRADA VICINAL DESDE A CIDADE ATÉ O SÍTIO MIGUEL.</t>
   </si>
   <si>
     <t>2280</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UM MEMORIAL NO ESTÁDIO MUNICIPAL ''O LUIZÃO''.</t>
   </si>
   <si>
     <t>2281</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2281/requerimento_no28-2021_.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2281/requerimento_no28-2021_.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UM QUEBRA-MOLA NA RUA PRESIDENTE JOÃO PESSOA.</t>
   </si>
   <si>
     <t>2282</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2282/requerimento_no29-2021_.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2282/requerimento_no29-2021_.pdf</t>
   </si>
   <si>
     <t>SOLICITA A RETIRADA DE DOIS POSTES NA RUA MARIA RIBEIRO DA SILVA.</t>
   </si>
   <si>
     <t>2283</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2283/requerimento_no30-2021_.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2283/requerimento_no30-2021_.pdf</t>
   </si>
   <si>
     <t>SOLICITA A LIMPEZA, ALÉM DA CONSTRUÇÃO DE UM MURO E DE UMA LAVANDERIA NA BARRAGEM NO SÍTIO MIGUEL.</t>
   </si>
   <si>
     <t>2284</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2284/requerimento_no31-2021_.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2284/requerimento_no31-2021_.pdf</t>
   </si>
   <si>
     <t>SOLICITA A PAVIMENTAÇÃO DAS RUAS SEBASTIÃO PAULINO E MANOEL PEREIRA DE AQUINO.</t>
   </si>
   <si>
     <t>2285</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2285/requerimento_no32-2021_.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2285/requerimento_no32-2021_.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UM QUEBRA-MOLA NA RUA ANÉSIO FERREIRA DE LIMA.</t>
   </si>
   <si>
     <t>2286</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2286/requerimento_no33-2021_.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2286/requerimento_no33-2021_.pdf</t>
   </si>
   <si>
     <t>SOLICITA A PAVIMENTAÇÃO ASFÁLTICA DAS PRINCIPAIS RUAS DA CIDADE.</t>
   </si>
   <si>
     <t>2287</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2287/requerimento_no35-2021_.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2287/requerimento_no35-2021_.pdf</t>
   </si>
   <si>
     <t>SOLICITA A ELABORAÇÃO DE UM PROJETO VISANDO A CRIAÇÃO DE UM AUXÍLIO EMERGENCIAL PARA OS PEQUENOS COMERCIANTES DO MUNICÍPIO DE DONA INÊS.</t>
   </si>
   <si>
     <t>2288</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2288/requerimento_no36-2021_.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2288/requerimento_no36-2021_.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONTINUIDADE DO CALÇAMENTO DA RUA JOSÉ ANTÔNIO DA SILVA ATÉ A CAPELA DO SÍTIO CRUZ DA MENINA.</t>
   </si>
   <si>
     <t>2289</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2289/requerimento_no37-2021_.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2289/requerimento_no37-2021_.pdf</t>
   </si>
   <si>
     <t>SOLICITA MELHORIA E REABERTURA DO BANHEIRO PÚBLICO DO MUSEU MUNICIPAL.</t>
   </si>
   <si>
     <t>2290</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>REQUERER A AQUISIÇÃO DE EQUIPAMENTO DE PROTEÇÃO INDIVIDUAL - EPI, PARA OS GARIS, TAIS COMO LUVAS DE PROTEÇÃO, BOTINAS DE SEGURANÇA, MÁSCARA DE PROTEÇÃO, UNIFORME E EQUIPAMENTO DE LIMPEZA.</t>
   </si>
   <si>
     <t>2291</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2291/requerimento_no39-2021_.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2291/requerimento_no39-2021_.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DISPONIBILIDADE DE UM  CARRO PARA TRANSPORTE DA POPULAÇÃO DO SÍTIO MIGUEL ATÉ O PRONTO ATENDIMENTO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2292</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2292/requerimento_no40-2021_.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2292/requerimento_no40-2021_.pdf</t>
   </si>
   <si>
     <t>SOLICITA A PAVIMENTAÇÃO DA ESTRADA VICINAL QUE LIGA O CAJUEIRO AO CEMITÉRIO VELHO.</t>
   </si>
   <si>
     <t>2293</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2293/requerimento_no41-2021_.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2293/requerimento_no41-2021_.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UM POSTE DE SAÚDE NO SÍTIO OITICICA.</t>
   </si>
   <si>
     <t>2294</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2294/requerimento_no42-2021_.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2294/requerimento_no42-2021_.pdf</t>
   </si>
   <si>
     <t>REALIZAR LIGAÇÃO ELÉTRICA NOS LOTEAMENTOS PORTAL DA SERRA E BRISA DO SOL.</t>
   </si>
   <si>
     <t>2295</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2295/requerimento_no43-2021_.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2295/requerimento_no43-2021_.pdf</t>
   </si>
   <si>
     <t>SOLICITA A RETIRADA DE UMA CURVA NO SÍTIO MATA ENTRE ADEILTON E MARCELO.</t>
   </si>
   <si>
     <t>2296</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2296/requerimento_no44-2021_.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2296/requerimento_no44-2021_.pdf</t>
   </si>
   <si>
     <t>SOLICITA APLICAÇÃO DA ISENÇÃO DO IPTU, PARA AS PESSOAS COM DOENÇAS TERMINAIS ESTABELECIDAS PELO MINISTÉRIO DA PREVIDÊNCIA SOCIAL.</t>
   </si>
   <si>
     <t>2297</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2297/requerimento_no45-2021_.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2297/requerimento_no45-2021_.pdf</t>
   </si>
   <si>
     <t>SOLICITA A AQUISIÇÃO DE UM CASTRA MOVÉL , QUE SERÁ UTILIZADO NO CONTROLE DA POPULAÇÃO DE CÃES E GATOS.</t>
   </si>
   <si>
     <t>2298</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2298/requerimento_no46-2021_.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2298/requerimento_no46-2021_.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UM QUEBRA-MOLA NO INÍCIO DA RUA MANOEL PEDRO, PRÓXIMO À PRAÇA DOS TRABALHADORES.</t>
   </si>
   <si>
     <t>2299</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2299/requerimento_no47-2021_.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2299/requerimento_no47-2021_.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE GINÁSIO DE ESPORTES NO ASSENTAMENTO ZÉ MATIAS.</t>
   </si>
   <si>
     <t>2300</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2300/requerimento_no48-2021_.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2300/requerimento_no48-2021_.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CRIAÇÃO DE UM PONTO DE ÔNIBUS, ALÉM DA CONTRUÇÃO DE UMA COBERTURA NESTE ESPAÇO, JOSÉ MATIAS, NA AV, MAJOR AUGUSTO BEZERRA.</t>
   </si>
   <si>
     <t>2302</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2302/requerimento_n49.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2302/requerimento_n49.pdf</t>
   </si>
   <si>
     <t>SOLICITA A PAVIMENTAÇÃO DA RUA JOSÉ DE AZEVEDO MAIA.</t>
   </si>
   <si>
     <t>2303</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2303/requerimento_n50.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2303/requerimento_n50.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UM CEMITÉRIO NO SÍTIO COZINHA.</t>
   </si>
   <si>
     <t>2304</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2304/requerimento_n51.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2304/requerimento_n51.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE CICLOVIA NO TRECHO QUE LIGA DONA INÊS À BANANEIRAS.</t>
   </si>
   <si>
     <t>2305</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2305/requerimento_n52.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2305/requerimento_n52.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DO ACOSTAMENTO, E MELHORAMENTO DA RODOVIA PB 103 DO TRECHO DA ZONA URBANA ATÉ O BILINGUIM.</t>
   </si>
   <si>
     <t>2311</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2311/requerimento_no53_damasio.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2311/requerimento_no53_damasio.pdf</t>
   </si>
   <si>
     <t>SOLICITA A IMPLANTAÇÃO DE COBERTURA 4G DO SINAL DA EMPRESA DE TELEFONIA VIVO-PB.</t>
   </si>
   <si>
     <t>2312</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2312/requerimento_no54_jeova.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2312/requerimento_no54_jeova.pdf</t>
   </si>
   <si>
     <t>SOLICITA A MANUTENÇÃO DA GALERIA, SITUADA NA RUA PROFESSOR ODILON MATIAS DE ARAÚJO.</t>
   </si>
   <si>
     <t>2316</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2316/requerimento_no55_jeova.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2316/requerimento_no55_jeova.pdf</t>
   </si>
   <si>
     <t>SOLICITO O FECHAMENTO COM GRADE OU MURO, EM VOLTA DO QUIOSQUE DO ESPAÇO DA JUVENTUDE.</t>
   </si>
   <si>
     <t>2318</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2318/requerimento_no56_jeova.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2318/requerimento_no56_jeova.pdf</t>
   </si>
   <si>
     <t>SOLICITO A MANUTENÇÃO DO QUEBRA-MOLA DA RUA JOSÉ PAULINO, AFIM DE REDUZIR O SEU TAMANHO.</t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2330/camscanner_06-10-2021_09.24.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2330/camscanner_06-10-2021_09.24.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CRIAÇÃO DA CASA DO ARTESÃO E CULTURA DE DONA INÊS.</t>
   </si>
   <si>
     <t>2331</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2331/camscanner_06-10-2021_09.31.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2331/camscanner_06-10-2021_09.31.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UMA COBERTURA EM FRENTE AO PSF V, NO BAIRRO TAPUIO.</t>
   </si>
   <si>
     <t>2332</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2332/camscanner_06-10-2021_09.39.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2332/camscanner_06-10-2021_09.39.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE 01 CAMPO DE FUTEBOL SOCIETY NA CIDADE DE DONA INÊS.</t>
   </si>
   <si>
     <t>2333</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2333/camscanner_06-10-2021_09.45.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2333/camscanner_06-10-2021_09.45.pdf</t>
   </si>
   <si>
     <t>SOLICITA A MELHORIA, AMPLIAÇÃO, CONSTRUÇÃO DO MURO E DE UMA PISTA PARA CAMINHADAS NO CAMPO DE FUTEBOL LOCALIZADO NO SÍTIO COZINHA.</t>
   </si>
   <si>
     <t>2380</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2380/requerimento_no61.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2380/requerimento_no61.pdf</t>
   </si>
   <si>
     <t>SOLICITA A VIABILIZAÇÂO  DE RECURSOS  PARA SAÚDE POR MEIO DE EMENDA PARLAMENTAR PARA O MUNICÍPIO DE DONA INÊS.</t>
   </si>
   <si>
     <t>2382</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2382/requerimento_no620001.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2382/requerimento_no620001.pdf</t>
   </si>
   <si>
     <t>SOLICITA A VIABILIZAÇÃO DE RECURSOS DO OGU POE MEIO DE EMENDA PARLAMENTAR IMPOSITIVA PARA AQUISIÇÃO DE UMA AMBULÂNCIA PARA O MUNICÍPIO DE DONA INÊS/PB.</t>
   </si>
   <si>
     <t>2385</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>ROSINHA BOLACHINHA</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2385/requerimento_no63.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2385/requerimento_no63.pdf</t>
   </si>
   <si>
     <t>SOLICITA A VIABILIZAÇÃO DE RECURSOS DO OGU POR MEIO DE EMENDA PARLAMENTAR IMPOSITIVA PARA AQUISIÇÃO DE VEÍCULOS DESTINADO AO TRANSPORTE DE PACIENTE COM TRATAMENTO FORA DO DOMICÍLIO DE DONA INÊS/PB.</t>
   </si>
   <si>
     <t>2386</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2386/requerimento_no64.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2386/requerimento_no64.pdf</t>
   </si>
   <si>
     <t>SOLICITA A VIABILIZAÇÃO DE RECURSOS PARA A SAÚDE POR MEIO DE EMENDA PARLAMENTAR PARA O MUNICÍPIO DE DONA INÊS/PB.</t>
   </si>
   <si>
     <t>2387</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2387/requerimento_no65.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2387/requerimento_no65.pdf</t>
   </si>
   <si>
     <t>SOLICITA A VIABILIZAÇÃO DE RECURSOS DO OGU POR MEIO DE EMENDA PARLAMENTAR IMPOSITIVA PARA O PRONTO ATENDIMENTO DO MUNICÍPIO DE DONA INÊS/PB.</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2388/requerimento_no66.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2388/requerimento_no66.pdf</t>
   </si>
   <si>
     <t>2417</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2417/requerimento_no67.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2417/requerimento_no67.pdf</t>
   </si>
   <si>
     <t>SOLICITA A VIABILIZAÇÃO DE INCLUIR ABSORVENTE HIGIÊNICO PARA MENINAS E MULHERES EM SITUAÇÕES DE VULNERABILIDADE SOCIAL EM PARCERIA COM A SECRETARIA DE ASSISTÊNCIA SOCIAL, ÂMBITO DO MUNICÍPIO DE DONA INÊS/PB.</t>
   </si>
   <si>
     <t>2418</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2418/requerimento_no68.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2418/requerimento_no68.pdf</t>
   </si>
   <si>
     <t>SOLICITA A VIABILIZAÇÃO DO PROJETO TRAVESSIA URBANA PARA PAVIMENTAÇÃO ASFÁLTICA DE VIAS URBANAS DO MUNICÍPIO DE DONA INÊS/PB.</t>
   </si>
   <si>
     <t>2419</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2419/requerimento_no70.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2419/requerimento_no70.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UM QUIOSQUE, CALÇADÃO E MELHORIAS DOS PRÉDIOS AO LADO ESQUERDO DO MERCADO PÚBLICO.</t>
   </si>
   <si>
     <t>2420</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2420/requerimento_no71.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2420/requerimento_no71.pdf</t>
   </si>
   <si>
     <t>FIRMAR PARCERIA JUNTO A SECRETARIA DE ESTADO DA SAÚDE, PARA IMPLANTAÇÃO DE UM CENTRO ESPECIALIZADO DE DISPENSAÇÃO DE MEDICAMENTOS EXCEPCIONAIS (CEDMEX), PONTO DE DISTRIBUIÇÃO DE DONA INÊS/PB.</t>
   </si>
   <si>
     <t>2421</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2421/requerimento_no72.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2421/requerimento_no72.pdf</t>
   </si>
   <si>
     <t>REIMPLANTAÇÃO E REESTRUTURAÇÃO DA BANDA MARCIAL 17 DE NOVEMBRO.</t>
   </si>
   <si>
     <t>2422</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2422/requerimento_no73.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2422/requerimento_no73.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UMA CISTERNA COMUNITÁRIA NO SÍTIO BREJINHO, PARA DISTRIBUIÇÃO DE ÁGUA PELA OPERAÇÃO CARRO PIPA, DO EXÉRCITO BRASILEIRO.</t>
   </si>
   <si>
     <t>2423</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2423/requerimento_no74.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2423/requerimento_no74.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DISPONIBILIDADE DE UM CARRO PARA TRANSPORTE DA POPULAÇÃO DO ASSENTAMENTO ZÉ MATIAS (SÍTIO ZÉ PAZ II) ATÉ O PONTO ATENDIMENTO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2424</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2424/requerimento_no77.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2424/requerimento_no77.pdf</t>
   </si>
   <si>
     <t>SOLICITA A VIABILIZAÇÃO DE UM PROJETO QUE VISA, ATENDER A POPULAÇÃO CARENTE SOB A FORMA DE AUXÍLIO EMERGENCIAL MUNICIPAL.</t>
   </si>
   <si>
     <t>2425</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2425/requerimento_no78.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2425/requerimento_no78.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE QUEBRA-MOLAS NA RUA ANA DE SOUZA MACIEL, PRÓXIMO A ALFREDO CANTALICE.</t>
   </si>
   <si>
     <t>2426</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2426/requerimento_no79.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2426/requerimento_no79.pdf</t>
   </si>
   <si>
     <t>SOLICITA A RETOMADA DAS OBRAS PARA CONCLUSÃO DA CASA DE VELÓRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>2427</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2427/requerimento_no80.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2427/requerimento_no80.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONTINUAÇÃO E CONCLUSÃO DO GINÁSIO SITUADO NO SÍTIO CAIÇARA.</t>
   </si>
   <si>
     <t>2428</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2428/requerimento_no81.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2428/requerimento_no81.pdf</t>
   </si>
   <si>
     <t>INDICA A IMPLANTAÇÃO DO ''PROGRAMA PALCO VIRTUAL'', QUE CONSISTE EM INCENTIVAR E DIVULGAR OS MOVIMENTOS ARTÍSTICOS CULTURAIS DE DONA INÊS/PB.</t>
   </si>
   <si>
     <t>2429</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2429/requerimento_no82.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2429/requerimento_no82.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONCESSÃO DE EMPRÉSTIMOS DE E TAIS COMO: MULETAS, CAMAS HOSPITALARES E CADEIRAS DE RODAS PARA PESSOAS QUE NECESSITAM NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2430</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2430/requerimento_no83.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2430/requerimento_no83.pdf</t>
   </si>
   <si>
     <t>SOLICITA IMPLANTAÇÃO DE PROGRAMA PARA SUPORTE PSIQUIÁTRICO AOS SERVIDORES PÚBLICOS QUE ATUAM NA LINHA DE FRENTE DA SAÚDE MUNICIPAL DE DONA INÊS/PB.</t>
   </si>
   <si>
     <t>2431</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2431/requerimento_no84.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2431/requerimento_no84.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE BANHEIROS DE ESTÁDIO MUNICIPAL, O LUIZÃO.</t>
   </si>
   <si>
     <t>2432</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2432/requerimento_no85.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2432/requerimento_no85.pdf</t>
   </si>
   <si>
     <t>SOLICITA O PAGAMENTO DO ADICIONAL NOTURNO AOS SERVIDORES PÚBLICOS MUNICIPAIS DA GUARDA MUNICIPAL.</t>
   </si>
   <si>
     <t>2444</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2444/requerimento_086_2021.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2444/requerimento_086_2021.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REGULARIZAÇÃO ATRAVÉS DE TRANSFERÊNCIA DA LOCALIZAÇÃO QUE CONSTAM NO BOLETO DE CONTAS DE ENERGISA  DO SÍTIO SÃO LUIZ, MUNICÍPIO DE DONA INÊS-PB, QUE ESTÃO IDENTIFICADOS COMO SOLÂNEA_PB.</t>
   </si>
   <si>
     <t>2445</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2445/requerimento_087_2021.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2445/requerimento_087_2021.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UMA CISTERNA COMUNITÁRIA NO SÍTIO COZINHA, PARA DISTRIBUIÇÃO DE ÁGUA PELA OPERAÇÃO CARRO PIPA, DO EXÉRCITO  BRASILEIRO.</t>
   </si>
   <si>
     <t>2446</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2446/requerimento_089_2021.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2446/requerimento_089_2021.pdf</t>
   </si>
   <si>
     <t>SOLICITA A PINTURA E IMPLANTAÇÃO DE FAIXAS DE PEDESTRE, NA AVENIDA  MAJOR AUGUSTO BEZERRA, PRÓXIMO AO ESTACIONAMENTO DO HOSPITAL E UMA SEGUNDA FAIXA EM FRENTE A AGENCIAS DOS CORREIOS.</t>
   </si>
   <si>
     <t>2443</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2443/requerimento_090.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2443/requerimento_090.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REVITALIZAÇÃO DO POÇO ARTESIANO JÁ EXISTENTE NO SÍTIO CAIÇARA, NA PROPRIEDADE DO SENHOR JOÃO PASCOAL.</t>
   </si>
   <si>
     <t>2307</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>Leis</t>
   </si>
   <si>
     <t>Lei Ordinária Municipal</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2307/lei-833-vacinas.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2307/lei-833-vacinas.pdf</t>
   </si>
   <si>
     <t>Lei ordinária municipal n° 833/2021 – Autoriza o poder executivo municipal a participar de consórcio público para compra de imunizantes, e dá outras providências.</t>
   </si>
   <si>
     <t>2308</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>Lei ordinária municipal n° 834 /2021 – Regulamenta a contratação temporária por excepcional interesse público no âmbito municipal e dá outras providências.</t>
   </si>
   <si>
     <t>2309</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2309/lei-835-pdf.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2309/lei-835-pdf.pdf</t>
   </si>
   <si>
     <t>Lei ordinária municipal n° 835/2021 – Cria o programa municipal de desenvolvimento rural sustentável de combate a pobreza e dá outras providências.</t>
   </si>
   <si>
     <t>2310</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2310/lei-836-pdf.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2310/lei-836-pdf.pdf</t>
   </si>
   <si>
     <t>Lei ordinária municipal n° 836/2021 – “Fixa valor do salário mínimo dos Servidores da Câmara Municipal de Dona Inês/PB e dá outras providências”.</t>
   </si>
   <si>
     <t>2313</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2313/lei-837.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2313/lei-837.pdf</t>
   </si>
   <si>
     <t>Lei ordinária municipal n° 837/2021 – Reajusta o salário mínimo dos servidores públicos municipais e dá outras providências.</t>
   </si>
   <si>
     <t>2314</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2314/lei-838.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2314/lei-838.pdf</t>
   </si>
   <si>
     <t>Lei ordinária municipal n° 838/2021 – Autoriza a alienação de bens móveis (veículos automotores) inservíveis à administração municipal devido ao longo período de uso.</t>
   </si>
   <si>
     <t>2315</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2315/lei-839.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2315/lei-839.pdf</t>
   </si>
   <si>
     <t>Lei ordinária municipal n° 839/2021 – Denomina de Praça Benedita Francisca da Silva, a Praça localizada no Bairro Nova Conquista, neste município e dá outras providências.</t>
   </si>
   <si>
     <t>2317</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2317/lei-840.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2317/lei-840.pdf</t>
   </si>
   <si>
     <t>Lei ordinária municipal n° 840/2021 – Denomina de Rua Lourival José do Nascimento, a artéria pública identificada como Travessa Presidente João Pessoa, nesta cidade e dá outras providências.</t>
   </si>
   <si>
     <t>2319</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2319/lei-841-doacao-de-terreno-cruz-da-menina.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2319/lei-841-doacao-de-terreno-cruz-da-menina.pdf</t>
   </si>
   <si>
     <t>Lei ordinária municipal n° 841/2021 – Autoriza a doação de terreno público destinado à construção de sede de associação e do centro cultural quilombola na Comunidade Quilombola Cruz da Menina.</t>
   </si>
   <si>
     <t>2320</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2320/lei-842-cacs.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2320/lei-842-cacs.pdf</t>
   </si>
   <si>
     <t>Lei ordinária n° 842/2021 – Dispõe sobre a criação do Conselho Municipal de Acompanhamento e Controle Social do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação – Conselho do FUNDEB, em cumprimento da Lei 14.113, de 25/12/2020.</t>
   </si>
   <si>
     <t>2321</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2321/lei-843.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2321/lei-843.pdf</t>
   </si>
   <si>
     <t>Lei ordinária n° 843/2021 – Denomina a área onde ficava o lixão municipal de “Reserva Florestal Memorial Lajedo do Jerimum”.</t>
   </si>
   <si>
     <t>2322</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2322/844-lei-compdec.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2322/844-lei-compdec.pdf</t>
   </si>
   <si>
     <t>Lei ordinária municipal n° 844/2021 – Cria a coordenadoria municipal de proteção e defesa civil (COMPDEC) do município de Dona Inês-PB e dá outras providências.</t>
   </si>
   <si>
     <t>2323</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2323/lei-845-fazenda-da-esperanca.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2323/lei-845-fazenda-da-esperanca.pdf</t>
   </si>
   <si>
     <t>Lei ordinária municipal n° 845/2021 – Autoriza o Poder Executivo Municipal a celebrar convênio com a entidade de cunho social Fazenda da Esperança, em Guarabira-PB, e dá outras providências.</t>
   </si>
   <si>
     <t>2334</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2334/846-comtur-fumtur.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2334/846-comtur-fumtur.pdf</t>
   </si>
   <si>
     <t>Lei Ordinária Municipal n° 846/2021 – Altera o Art. 5° da Lei Municipal n° 763/2017, que institui o Conselho Municipal de Turismo – COMTUR, e o Fundo Municipal de Turismo – FUMTUR, e dá outras providências.</t>
   </si>
   <si>
     <t>2335</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2335/847-denomia-rua.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2335/847-denomia-rua.pdf</t>
   </si>
   <si>
     <t>Lei Ordinária Municipal n° 847/2021 – Denomina de Rua Antonio José da Silva, a artéria Pública com início casa de Heleno Biu e término na casa de Tita Paulo, no Sítio cozinha, nesta cidade e dá outras providências.</t>
   </si>
   <si>
     <t>2336</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2336/848-denomina-rua.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2336/848-denomina-rua.pdf</t>
   </si>
   <si>
     <t>Lei Ordinária Municipal n° 848/2021 – Denomina de Rua João Luiz Oliveira, a artéria Pública com início na casa de Antônio da Silva e término em João Evangelista, no Sítio cozinha, nesta cidade e dá outras providências.</t>
   </si>
   <si>
     <t>2337</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2337/849-denomina-rua.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2337/849-denomina-rua.pdf</t>
   </si>
   <si>
     <t>Lei Ordinária Municipal n° 849/2021 – Denomina de Rua Sebastiao Ribeiro da Silva, a artéria Pública com início na residência de Zé Vicente e término em Otaviano José, no Sítio cozinha, nesta cidade e dá outras providências.</t>
   </si>
   <si>
     <t>2338</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2338/850-denomina-rua.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2338/850-denomina-rua.pdf</t>
   </si>
   <si>
     <t>Lei Ordinária Municipal n° 850/2021 – Denomina de Rua Antônio Sebastiao da Silva, a artéria Pública com início na residência de Otaviano e término em Francisco Ferreira no Sítio cozinha, nesta cidade e dá outras providências.</t>
   </si>
   <si>
     <t>2339</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2339/851-denomina-rua.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2339/851-denomina-rua.pdf</t>
   </si>
   <si>
     <t>Lei Ordinária Municipal n° 851/2021 – Denomina de Travessa Manoel Henrique Gomes, a travessa por trás do ginásio no Sítio cozinha, nesta cidade, e dá outras providências.</t>
   </si>
   <si>
     <t>2340</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2340/lei_852.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2340/lei_852.pdf</t>
   </si>
   <si>
     <t>Lei Ordinária Municipal n° 852/2021 – Estabelece as Diretrizes Orçamentárias para o exercício de 2022 do Município de Dona Inês – PB.</t>
   </si>
   <si>
     <t>2341</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2341/853-lei-pratica-de-esportes.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2341/853-lei-pratica-de-esportes.pdf</t>
   </si>
   <si>
     <t>Lei Ordinária Municipal n° 853/2021 – Reconhece a prática de atividades e exercícios físicos como essenciais para a população de Dona Inês em estabelecimentos prestadores de serviços destinados a essa finalidade, bem como em espaços públicos em tempos de crises ocasionadas por moléstias contagiosas ou catástrofes naturais, e dá outras providências.</t>
   </si>
   <si>
     <t>2342</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2342/lei-854.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2342/lei-854.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE CAPACITAÇÃO, APERFEIÇOAMENTO, TREINAMENTO E ATUALIZAÇÃO PROFISSIONAL, DENOMINADO_x000D_
 PADARIA ESCOLA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2343</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2343/lei-855-de-2021.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2343/lei-855-de-2021.pdf</t>
   </si>
   <si>
     <t>RECONHECE A COMUNIDADE CRUZ DA MENINA COMO PATRIMÔNIO IMATERIAL DO MUNICÍPIO DE DONA INÊS E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2344</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2344/lei-856-cred-especial.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2344/lei-856-cred-especial.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL_x000D_
 NO ORÇAMENTO DO EXERCÍCIO DE 2021 E DÁ_x000D_
 OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2345</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2345/857-casa-de-apoio.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2345/857-casa-de-apoio.pdf</t>
   </si>
   <si>
     <t>CRIA A CASA DE APOIO AO TRATAMENTO_x000D_
 FORA DO DOMICILIO DESTINADA A PACIENTES_x000D_
 EM TRATAMENTO NA CIDADE DE JOÃO_x000D_
 PESSOA – CAPITAL DA PARAÍBA E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2346</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PRESERVAÇÃO DO_x000D_
 PATRIMÔNIO HISTÓRICO, CULTURAL E_x000D_
 NATURAL DO MUNICÍPIO, CRIA O CONSELHO_x000D_
 MUNICIPAL DO PATRIMÔNIO CULTURAL E_x000D_
 INSTITUI O FUNDO MUNICIPAL DE PROTEÇÃO_x000D_
 DO PATRIMÔNIO CULTURAL DE DONA INÊS/PB.</t>
   </si>
   <si>
     <t>2347</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>Lei Ordinária Municipal nº 859/2021 – Dispõe sobre o Fundo Municipal de Saúde do Município de Dona Inês-PB e dá outras providências.</t>
   </si>
   <si>
     <t>2348</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2348/860-conselho-municipal-de-saude.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2348/860-conselho-municipal-de-saude.pdf</t>
   </si>
   <si>
     <t>Lei Ordinária Municipal nº 860/2021 – Regulamenta o Conselho Municipal de Saúde (CMS) do Município de Dona Inês, Estado da Paraíba e dá outras providências.</t>
   </si>
   <si>
     <t>2349</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2349/lei-no-861-sistema-municipal-de-cultura.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2349/lei-no-861-sistema-municipal-de-cultura.pdf</t>
   </si>
   <si>
     <t>Lei Ordinária Municipal nº 861/2021 – Dispõe sobre o Sistema Municipal de Cultura do Município de Dona Inês, e dá outras providências.</t>
   </si>
   <si>
     <t>2350</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2350/lei-no-862-cred.-especial-patrulha-mecanizada.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2350/lei-no-862-cred.-especial-patrulha-mecanizada.pdf</t>
   </si>
   <si>
     <t>Lei Ordinária Municipal nº 862/2021 – Autoriza a abertura de Crédito Especial no Orçamento do exercício de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>2351</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2351/lei-no-863-atualiza-o-plano-municipal-de-educacao-pme.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2351/lei-no-863-atualiza-o-plano-municipal-de-educacao-pme.pdf</t>
   </si>
   <si>
     <t>Lei Ordinária Municipal nº 863/2021 – Atualiza o Plano Municipal de Educação – PME, e dá outras providências.</t>
   </si>
   <si>
     <t>2352</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2352/lei-no-864-cria-o-departamento-municipal-de-transito.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2352/lei-no-864-cria-o-departamento-municipal-de-transito.pdf</t>
   </si>
   <si>
     <t>Lei Ordinária Municipal nº 864/2021 – Dispõe sobre a criação Departamento Municipal de Trânsito – DMUTRAN, da Junta Administrativa de Recursos de Infração – JARI e dá outras providências.</t>
   </si>
   <si>
     <t>2353</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2353/lei-no-865-fundo-dos-direitos-da-pessoa-idosa.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2353/lei-no-865-fundo-dos-direitos-da-pessoa-idosa.pdf</t>
   </si>
   <si>
     <t>Lei Ordinária Municipal nº 865/2021 – Institui o Fundo Municipal dos Direitos da Pessoa Idosa do Município de Dona Inês-PB, conforme especifica.</t>
   </si>
   <si>
     <t>2354</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2354/lei-no-866-campanha-agosto-lilas.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2354/lei-no-866-campanha-agosto-lilas.pdf</t>
   </si>
   <si>
     <t>Lei Ordinária Municipal nº 866/2021 – Institui a campanha “Agosto Lilás”, dedicado à prevenção e conscientização pelo fim da violência contra a mulher no Município de Dona Inês, e dá outras providências.</t>
   </si>
   <si>
     <t>2355</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2355/lei-no-867-credito-especial.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2355/lei-no-867-credito-especial.pdf</t>
   </si>
   <si>
     <t>Lei Ordinária Municipal nº 867/2021 – Autoriza a abertura de Crédito Especial no Orçamento do exercício de 2021 e dá outras providencias.</t>
   </si>
   <si>
     <t>2356</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2356/lei-no-868-alienacao-onibus-e-tratores-inserviveis.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2356/lei-no-868-alienacao-onibus-e-tratores-inserviveis.pdf</t>
   </si>
   <si>
     <t>Lei Ordinária Municipal nº 868/2021 – Autoriza a alienação de ônibus e tratores inservíveis a Administração Pública Municipal e dá outras Providencias.</t>
   </si>
   <si>
     <t>2357</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2357/lei-no-869-cria-politica-de-esporte-e-lazer.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2357/lei-no-869-cria-politica-de-esporte-e-lazer.pdf</t>
   </si>
   <si>
     <t>Lei Ordinária Municipal nº 869/2021 – Cria a Política Municipal de Esporte e Lazer do Município de Dona Inês, e dá outras providências.</t>
   </si>
   <si>
     <t>2370</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2370/lei-no-870-adequacao-ec-no-103.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2370/lei-no-870-adequacao-ec-no-103.pdf</t>
   </si>
   <si>
     <t>Lei Ordinária Municipal nº 870/2021 – Referenda as regras constitucionais da Emenda Constitucional nº 103/2019, de 12 de novembro de 2019, aplicáveis ao regime próprio de previdência social denominado Instituto Municipal de Previdência dos Servidores Públicos do Município de Dona Inês/PB.</t>
   </si>
   <si>
     <t>2371</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2371/lei-no-871-uniseg.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2371/lei-no-871-uniseg.pdf</t>
   </si>
   <si>
     <t>Lei Municipal nº 871/2021 – Autoriza o Município de Dona Inês a constituir com os municípios descritos no protocolo de intenções anexo, o Consórcio Público Intermunicipal de Segurança Pública da Paraíba – UNISEG, ratifica o protocolo de intenções e dá outras providências.</t>
   </si>
   <si>
     <t>2372</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
     <t>Lei Ordinária Municipal nº 872/2021 – Dispõe sobre o Sistema de Controle Interno Municipal nos termos do Art. 31 da Constituição federal e artigo 59 da Lei Complementar nº 101/2000, regulamenta a Coordenadoria de Controle Interno do Município, criada pela lei municipal nº. 356/2001, e dá outras providências</t>
   </si>
   <si>
     <t>2373</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2373/lei-no-873-ouvidoria.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2373/lei-no-873-ouvidoria.pdf</t>
   </si>
   <si>
     <t>Lei Ordinária Municipal nº 873/2021 – Regulamenta a estrutura, organização e funcionamento da Ouvidoria do Município de Dona Inês e dá outras providências.</t>
   </si>
   <si>
     <t>2374</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2374/lei-no-874-estadualizacao-trecho-de-estrada-vicinal.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2374/lei-no-874-estadualizacao-trecho-de-estrada-vicinal.pdf</t>
   </si>
   <si>
     <t>Lei Ordinária Municipal nº 874/2021 – Dispõe sobre a estadualização de trecho de estrada vicinal que interliga os municípios de Dona Inês-PB e Riachão-PB, e dá outras providências.</t>
   </si>
   <si>
     <t>2375</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2375/lei-no-875-cria-e-delimita-bairros.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2375/lei-no-875-cria-e-delimita-bairros.pdf</t>
   </si>
   <si>
     <t>Lei Ordinária Municipal nº 875/2021 – Cria e delimita os bairros Governador José Maranhão, Tapuio e Glória, desta cidade de Dona Inês e dá outras providencias.</t>
   </si>
   <si>
     <t>2376</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2376/lei-no-876-denomina-rua.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2376/lei-no-876-denomina-rua.pdf</t>
   </si>
   <si>
     <t>Lei Ordinária Municipal nº 876/2021 – Denomina de Rua Benedito Pedro Pinheiro Borges, a artéria pública com início ao fim da Rua Antonio Toscano de Araújo, e término no acesso ao Sítio Zé de Fogo, nesta cidade e dá outras providências</t>
   </si>
   <si>
     <t>2377</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2377/lei-no-877-denomina-rua.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2377/lei-no-877-denomina-rua.pdf</t>
   </si>
   <si>
     <t>Lei Ordinária Municipal nº 877/2021 – Denomina de Rua Manoel Luiz Soares, a Rua Projetada B, do loteamento do Senhor João Justino de Araújo, com início na rodovia PB-103, até o entroncamento da Rua Projetada A do mesmo loteamento, nesta cidade e dá outras providências.</t>
   </si>
   <si>
     <t>2436</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2436/lei-no-878-politica-de-protecao-aos-animais.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2436/lei-no-878-politica-de-protecao-aos-animais.pdf</t>
   </si>
   <si>
     <t>INSTITUI A LEI MUNICIPAL DE PROTEÇÃO AOS_x000D_
 ANIMAIS, NO ÂMBITO DO MUNICÍPIO DE DONA_x000D_
 INÊS.</t>
   </si>
   <si>
     <t>2437</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2437/lei-no-879-cria-o-conselho-municipal-de-protecao-aos-animais.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2437/lei-no-879-cria-o-conselho-municipal-de-protecao-aos-animais.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL DE PROTEÇÃO E_x000D_
 DEFESA DOS ANIMAIS.</t>
   </si>
   <si>
     <t>2438</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2438/lei-no-880-reestrutura-o-conselho-de-desenvolvimento-rural-sustentavel.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2438/lei-no-880-reestrutura-o-conselho-de-desenvolvimento-rural-sustentavel.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REESTRUTURAÇÃO DO_x000D_
 CONSELHO MUNICIPAL DE DESENVOLVIMENTO_x000D_
 RURAL SUSTENTÁVEL – CMDRS DE DONA INÊSPB, A CRIAÇÃO DE FUNDO COM DOTAÇÕES_x000D_
 PARA ESTE FIM, REVOGA A LEI Nº 608/2012 E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2439</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2439/lei-no-881-cria-o-programa-municipal-de-estagios.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2439/lei-no-881-cria-o-programa-municipal-de-estagios.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA MUNICIPAL DE ESTÁGIO, E_x000D_
 DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2440</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2440/lei-no-882-declara-patrimonio-cultural-imaterial-do-municipio-dona-ines-a-festa-de-sao-sebastiao-e-da-outras-providencias..pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2440/lei-no-882-declara-patrimonio-cultural-imaterial-do-municipio-dona-ines-a-festa-de-sao-sebastiao-e-da-outras-providencias..pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº 882/2021 – DECLARA PATRIMÔNIO CULTURAL IMATERIAL DO MUNICÍPIO DONA INÊS A “FESTA DE SÃO SEBASTIÃO” E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2441</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº 883/2021 – INSTITUI A SEMANA MUNICIPAL DO TRÂNSITO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2442</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº 884/2021 – AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO DO EXERCÍCIO DE 2021 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2447</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2447/lei-no-885-cria-distrito-de-lagoa-de-cozinha.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2447/lei-no-885-cria-distrito-de-lagoa-de-cozinha.pdf</t>
   </si>
   <si>
     <t>LEI ORDINÁRIA MUNICIPAL Nº 885/2021 – CRIA O DISTRITO DE LAGOA DE COZINHA DO MUNICÍPIO DE DONA INÊS/PB E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2448</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2448/lei-no-886-institui-o-plano-municipal-de-turismo.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2448/lei-no-886-institui-o-plano-municipal-de-turismo.pdf</t>
   </si>
   <si>
     <t>LEI ORDINÁRIA MUNICIPAL Nº 886/2021 – DISPÕE SOBRE A CRIAÇÃO DO PLANO MUNICIPAL DE TURISMO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2449</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2449/lei-no-887-autoriza-assinatura-de-termo-de-cooperacao-triplica-com-o-instituto-casa-azul.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2449/lei-no-887-autoriza-assinatura-de-termo-de-cooperacao-triplica-com-o-instituto-casa-azul.pdf</t>
   </si>
   <si>
     <t>LEI ORDINÁRIA MUNICIPAL Nº 887/2021 – AUTORIZA O CHEFE DO EXECUTIVO ASSINAR TERMO DE COOPERAÇÃO TRIPLICE COM O INSTITUTO CASA AZUL E GOVERNO DO ESTADO PARA ATENDIMENTO A CRIANÇA, ADOLESCENTE E ADULTOS DIAGNOSTICADO COM TRASNTORNO DE ESPECTRO AUTISTA – TEA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2450</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2450/lei-no-888-altera-leis-sisan-e-comsea.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2450/lei-no-888-altera-leis-sisan-e-comsea.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 740/2016, QUE CRIA OS COMPONENTES DO SISAN NO MUNICÍPIO E REVOGA A LEI MUNICIPAL Nº 537/2009, QUE DISPÕE SOBRE A CRIAÇÃO DO CONSELHO DE SEGURANÇA ALIMENTAR E NUTRICIONAL – COMSEA DO MUNICÍPIO DE DONA INÊS/PB.</t>
   </si>
   <si>
     <t>2451</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2451/lei-no-889-autoriza-abertura-de-credito-especial.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2451/lei-no-889-autoriza-abertura-de-credito-especial.pdf</t>
   </si>
   <si>
     <t>LEI ORDINÁRIA MUNICIPAL Nº 889/2021 – AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO DO EXERCÍCIO DE 2021 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2452</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2452/lei-no-890-autoriza-abertura-de-credito-especial.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2452/lei-no-890-autoriza-abertura-de-credito-especial.pdf</t>
   </si>
   <si>
     <t>LEI ORDINÁRIA MUNICIPAL Nº 890/2021 – AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO DO EXERCÍCIO DE 2021 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2454</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2454/lei-no-891-institui-o-feriado-municipal-dia-de-todos-os-santos_1.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2454/lei-no-891-institui-o-feriado-municipal-dia-de-todos-os-santos_1.pdf</t>
   </si>
   <si>
     <t>LEI ORDINÁRIA MUNICIPAL Nº 891/2021 – INSTITUI O FERIADO MUNICIPAL DIA DE TODOS OS SANTOS, COMEMORADO NO DIA 1º DE NOVEMBRO DE CADA ANO.</t>
   </si>
   <si>
     <t>2455</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2455/lei-no-892-dispoe-sobre-disciplinar-a-utilizacao-de-fogos-de-artificios-e-artefatos-pirotecnicos.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2455/lei-no-892-dispoe-sobre-disciplinar-a-utilizacao-de-fogos-de-artificios-e-artefatos-pirotecnicos.pdf</t>
   </si>
   <si>
     <t>LEI ORDINÁRIA MUNICIPAL Nº 892/2021 – DISPÕE SOBRE DISCIPLINAR A UTILIZAÇÃO DE FOGOS DE ARTIFÍCIOS E ARTEFATOS PIROTÉCNICOS NO ÂMBITO DO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2456</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2456/lei-no-893-autoriza-transposicao-remanejamento-ou-transferencia-em-recursos-do-orcamento.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2456/lei-no-893-autoriza-transposicao-remanejamento-ou-transferencia-em-recursos-do-orcamento.pdf</t>
   </si>
   <si>
     <t>LEI ORDINÁRIA MUNICIPAL Nº 893/2021 – AUTORIZA TRANSPOSIÇÃO, REMANEJAMENTO OU TRANSFERÊNCIA EM RECURSOS DO ORÇAMENTO ENTRE AS UNIDADES GESTORAS PREFEITURA MUNICIPAL, FUNDO MUNICIPAL DE SAÚDE E INSTITUTO MUNICIPAL DE PREVIDÊNCIA PARA ATENDER AS SUAS NECESSIDADES.</t>
   </si>
   <si>
     <t>2457</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2457/lei-municipal-no-894-de-2021-ppa.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2457/lei-municipal-no-894-de-2021-ppa.pdf</t>
   </si>
   <si>
     <t>LEI ORDINÁRIA MUNICIPAL Nº 894/2021 – DISPÕE SOBRE O PLANO PLURIANUAL – PPA DO MUNICÍPIO DE DONA INÊS-PB, PARA O PERÍODO DE 2022 A 2025 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2458</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2458/lei-municipal-no-895-de-2021-loa.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2458/lei-municipal-no-895-de-2021-loa.pdf</t>
   </si>
   <si>
     <t>LEI ORDINÁRIA MUNICIPAL Nº 895/2021 – ESTIMA A RECEITA E FIXA A DESPESA DA PREFEITURA MUNICIPAL DE DONA INÊS, PARA O EXERCÍCIO ECONOMICO-FINANCEIRO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2459</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2459/lei-municipal-no-896-de-2021-altera-anexos-da-ldo-e-ppa-exercicio-2022_1.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2459/lei-municipal-no-896-de-2021-altera-anexos-da-ldo-e-ppa-exercicio-2022_1.pdf</t>
   </si>
   <si>
     <t>LEI ORDINÁRIA MUNICIPAL Nº 896/2021 – ALTERA OS ANEXOS DA LDO E PPA PARA EXERCÍCIO DE 2022 E ADOTA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2460</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2460/lei-no-897-cria-o-conselho-municipal-dos-direitos-da-pessoa-com-deficiencia-e-institui-a-conferencia-municipal-dos-direitos-da-pessoa-com-deficiencia.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2460/lei-no-897-cria-o-conselho-municipal-dos-direitos-da-pessoa-com-deficiencia-e-institui-a-conferencia-municipal-dos-direitos-da-pessoa-com-deficiencia.pdf</t>
   </si>
   <si>
     <t>LEI ORDINÁRIA MUNICIPAL Nº 897/2021 – CRIA O CONSELHO MUNICIPAL DOS DIREITOS DA PESSOA COM DEFICIÊNCIA E INSTITUI A CONFERÊNCIA MUNICIPAL DOS DIREITOS DA PESSOA COM DEFICIÊNCIA.</t>
   </si>
   <si>
     <t>2461</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2461/lei-municipal-no-898-de-2021-altera-atribuicoes-dos-cargos.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2461/lei-municipal-no-898-de-2021-altera-atribuicoes-dos-cargos.pdf</t>
   </si>
   <si>
     <t>LEI ORDINÁRIA MUNICIPAL Nº 898/2021 – DÁ NOVA REDAÇÃO A LEI MUNICIPAL Nº. 698/2015 QUE DISPÕE SOBRE A ORGANIZAÇÃO DO QUADRO DE SERVIDORES EFETIVOS E COMISSIONADOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2462</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2462/lei-no-899-institui-o-regime-complementar-de-previdencia-rcp.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2462/lei-no-899-institui-o-regime-complementar-de-previdencia-rcp.pdf</t>
   </si>
   <si>
     <t>LEI ORDINÁRIA MUNICIPAL Nº 899/2021 – INSTITUI O REGIME DE PREVIDÊNCIA COMPLEMENTAR NO ÂMBITO DO MUNICÍPIO DE DONA INÊS/PB; FIXA O LIMITE MÁXIMO PARA A CONCESSÃO DE APOSENTADORIAS E PENSÕES PELO REGIME DE PREVIDÊNCIA DE QUE TRATA O ART. 40 DA CONSTITUIÇÃO FEDERAL; AUTORIZA A ADESÃO A PLANO DE BENEFÍCIOS DE PREVIDÊNCIA COMPLEMENTAR; E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2463</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2463/lei-no-900-institui-o-programa-kit-pedagogico.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2463/lei-no-900-institui-o-programa-kit-pedagogico.pdf</t>
   </si>
   <si>
     <t>LEI ORDINÁRIA MUNICIPAL Nº 900/2021 – INSTITUI O PROGRAMA KIT PEDAGÓGICO ESTUDANTIL A SER IMPLANTADO NA REDE MUNICIPAL DE ENSINO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2756,67 +2756,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2326/emenda_aditiva_no001-2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2325/emenda_modificativa_no01-2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2361/emenda_modificativa_projeto_de_lei_09-2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2410/emenda_modificativa_04_ao_projeto_10.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2365/medida_provisoria_n01-2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2401/projeto_de_lei_n02.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2402/projeto_de_lei_n03.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2403/projeto_de_lei_n04.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2404/projeto_de_lei_n05.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2405/projeto_de_lei_n06.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2406/projeto_de_lei_n07.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2408/projeto_de_lei_n09.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2409/projeto_de_lei_n10.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2411/projeto_de_lei_11.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2412/projeto_de_lei_12.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2413/projeto_de_lei_13.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2414/projeto_de_lei_14.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2415/projeto_de_lei_15.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2416/projeto_de_lei_16.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2433/projeto_de_lei_no18-2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2435/projeto_de_lei_no20-2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2434/projeto_de_lei_no021-2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2324/projeto_de_lei_no001-2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2360/projeto_de_lei__no002-2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2359/projeto_de_lei__no003-2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2327/projeto_de_lei__no04-2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2358/projeto_de_lei_no05-2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2306/projeto_de_lei_no06-2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2328/projeto_de_lei__no_07-_2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2329/projeto_de_lei__no_09_2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2362/projeto_de_lei_10-2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2363/projeto_de_lei_11-2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2364/projeto_de_lei_n_012_2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2366/projeto_de_lei_no13-2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2367/projeto_de_lei__no_014-_2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2368/projeto_de_lei_no015-2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2369/projeto_de_lei_no016-2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2378/projeto_de_lei_no17-2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2379/projeto_de_lei_no018-2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2381/projeto_de_lei_n19-2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2383/projeto_de_lei__no_020_de_2020.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2384/projeto_de_lei_n21-2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2390/projeto_de_lei_no023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2391/projeto_de_lei_n24.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2392/projeto_de_lei_n25.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2393/projeto_de_lei_no026-2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2394/projeto_de_lei_n27.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2395/projeto_de_lei_n_28.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2396/projeto_de_lei_n_30.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2397/projeto_de_lei_n_31.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2398/projeto_de_lei_n_32.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2399/projeto_de_lei_n_33.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2254/camscanner_05-17-2021_20.53.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2256/requerimento_no03-2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2257/requerimento_no04-2021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2258/requerimento_no05-2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2260/requerimento_no08-2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2261/requerimento_no09-2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2262/requerimento_no10-2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2263/requerimento_no11-2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2264/requerimento_no12-2021_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2265/requerimento_no13-2021_.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2266/requerimento_no14-2021_.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2267/requerimento_no15-2021_.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2268/requerimento_no16-2021_.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2269/requerimento_no17-2021_.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2271/requerimento_no19-2021_.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2272/requerimento_no20-2021_.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2275/requerimento_no22-2021_.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2276/requerimento_no23-2021_.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2277/requerimento_no24-2021_.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2278/requerimento_no25-2021_.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2279/requerimento_no26-2021_.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2281/requerimento_no28-2021_.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2282/requerimento_no29-2021_.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2283/requerimento_no30-2021_.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2284/requerimento_no31-2021_.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2285/requerimento_no32-2021_.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2286/requerimento_no33-2021_.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2287/requerimento_no35-2021_.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2288/requerimento_no36-2021_.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2289/requerimento_no37-2021_.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2291/requerimento_no39-2021_.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2292/requerimento_no40-2021_.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2293/requerimento_no41-2021_.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2294/requerimento_no42-2021_.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2295/requerimento_no43-2021_.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2296/requerimento_no44-2021_.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2297/requerimento_no45-2021_.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2298/requerimento_no46-2021_.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2299/requerimento_no47-2021_.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2300/requerimento_no48-2021_.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2302/requerimento_n49.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2303/requerimento_n50.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2304/requerimento_n51.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2305/requerimento_n52.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2311/requerimento_no53_damasio.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2312/requerimento_no54_jeova.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2316/requerimento_no55_jeova.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2318/requerimento_no56_jeova.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2330/camscanner_06-10-2021_09.24.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2331/camscanner_06-10-2021_09.31.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2332/camscanner_06-10-2021_09.39.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2333/camscanner_06-10-2021_09.45.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2380/requerimento_no61.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2382/requerimento_no620001.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2385/requerimento_no63.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2386/requerimento_no64.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2387/requerimento_no65.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2388/requerimento_no66.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2417/requerimento_no67.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2418/requerimento_no68.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2419/requerimento_no70.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2420/requerimento_no71.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2421/requerimento_no72.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2422/requerimento_no73.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2423/requerimento_no74.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2424/requerimento_no77.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2425/requerimento_no78.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2426/requerimento_no79.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2427/requerimento_no80.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2428/requerimento_no81.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2429/requerimento_no82.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2430/requerimento_no83.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2431/requerimento_no84.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2432/requerimento_no85.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2444/requerimento_086_2021.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2445/requerimento_087_2021.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2446/requerimento_089_2021.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2443/requerimento_090.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2307/lei-833-vacinas.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2309/lei-835-pdf.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2310/lei-836-pdf.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2313/lei-837.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2314/lei-838.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2315/lei-839.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2317/lei-840.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2319/lei-841-doacao-de-terreno-cruz-da-menina.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2320/lei-842-cacs.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2321/lei-843.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2322/844-lei-compdec.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2323/lei-845-fazenda-da-esperanca.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2334/846-comtur-fumtur.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2335/847-denomia-rua.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2336/848-denomina-rua.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2337/849-denomina-rua.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2338/850-denomina-rua.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2339/851-denomina-rua.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2340/lei_852.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2341/853-lei-pratica-de-esportes.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2342/lei-854.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2343/lei-855-de-2021.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2344/lei-856-cred-especial.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2345/857-casa-de-apoio.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2348/860-conselho-municipal-de-saude.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2349/lei-no-861-sistema-municipal-de-cultura.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2350/lei-no-862-cred.-especial-patrulha-mecanizada.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2351/lei-no-863-atualiza-o-plano-municipal-de-educacao-pme.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2352/lei-no-864-cria-o-departamento-municipal-de-transito.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2353/lei-no-865-fundo-dos-direitos-da-pessoa-idosa.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2354/lei-no-866-campanha-agosto-lilas.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2355/lei-no-867-credito-especial.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2356/lei-no-868-alienacao-onibus-e-tratores-inserviveis.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2357/lei-no-869-cria-politica-de-esporte-e-lazer.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2370/lei-no-870-adequacao-ec-no-103.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2371/lei-no-871-uniseg.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2373/lei-no-873-ouvidoria.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2374/lei-no-874-estadualizacao-trecho-de-estrada-vicinal.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2375/lei-no-875-cria-e-delimita-bairros.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2376/lei-no-876-denomina-rua.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2377/lei-no-877-denomina-rua.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2436/lei-no-878-politica-de-protecao-aos-animais.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2437/lei-no-879-cria-o-conselho-municipal-de-protecao-aos-animais.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2438/lei-no-880-reestrutura-o-conselho-de-desenvolvimento-rural-sustentavel.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2439/lei-no-881-cria-o-programa-municipal-de-estagios.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2440/lei-no-882-declara-patrimonio-cultural-imaterial-do-municipio-dona-ines-a-festa-de-sao-sebastiao-e-da-outras-providencias..pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2447/lei-no-885-cria-distrito-de-lagoa-de-cozinha.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2448/lei-no-886-institui-o-plano-municipal-de-turismo.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2449/lei-no-887-autoriza-assinatura-de-termo-de-cooperacao-triplica-com-o-instituto-casa-azul.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2450/lei-no-888-altera-leis-sisan-e-comsea.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2451/lei-no-889-autoriza-abertura-de-credito-especial.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2452/lei-no-890-autoriza-abertura-de-credito-especial.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2454/lei-no-891-institui-o-feriado-municipal-dia-de-todos-os-santos_1.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2455/lei-no-892-dispoe-sobre-disciplinar-a-utilizacao-de-fogos-de-artificios-e-artefatos-pirotecnicos.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2456/lei-no-893-autoriza-transposicao-remanejamento-ou-transferencia-em-recursos-do-orcamento.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2457/lei-municipal-no-894-de-2021-ppa.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2458/lei-municipal-no-895-de-2021-loa.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2459/lei-municipal-no-896-de-2021-altera-anexos-da-ldo-e-ppa-exercicio-2022_1.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2460/lei-no-897-cria-o-conselho-municipal-dos-direitos-da-pessoa-com-deficiencia-e-institui-a-conferencia-municipal-dos-direitos-da-pessoa-com-deficiencia.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2461/lei-municipal-no-898-de-2021-altera-atribuicoes-dos-cargos.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2462/lei-no-899-institui-o-regime-complementar-de-previdencia-rcp.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2463/lei-no-900-institui-o-programa-kit-pedagogico.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2326/emenda_aditiva_no001-2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2325/emenda_modificativa_no01-2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2361/emenda_modificativa_projeto_de_lei_09-2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2410/emenda_modificativa_04_ao_projeto_10.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2365/medida_provisoria_n01-2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2401/projeto_de_lei_n02.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2402/projeto_de_lei_n03.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2403/projeto_de_lei_n04.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2404/projeto_de_lei_n05.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2405/projeto_de_lei_n06.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2406/projeto_de_lei_n07.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2408/projeto_de_lei_n09.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2409/projeto_de_lei_n10.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2411/projeto_de_lei_11.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2412/projeto_de_lei_12.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2413/projeto_de_lei_13.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2414/projeto_de_lei_14.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2415/projeto_de_lei_15.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2416/projeto_de_lei_16.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2433/projeto_de_lei_no18-2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2435/projeto_de_lei_no20-2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2434/projeto_de_lei_no021-2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2324/projeto_de_lei_no001-2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2360/projeto_de_lei__no002-2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2359/projeto_de_lei__no003-2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2327/projeto_de_lei__no04-2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2358/projeto_de_lei_no05-2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2306/projeto_de_lei_no06-2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2328/projeto_de_lei__no_07-_2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2329/projeto_de_lei__no_09_2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2362/projeto_de_lei_10-2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2363/projeto_de_lei_11-2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2364/projeto_de_lei_n_012_2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2366/projeto_de_lei_no13-2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2367/projeto_de_lei__no_014-_2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2368/projeto_de_lei_no015-2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2369/projeto_de_lei_no016-2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2378/projeto_de_lei_no17-2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2379/projeto_de_lei_no018-2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2381/projeto_de_lei_n19-2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2383/projeto_de_lei__no_020_de_2020.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2384/projeto_de_lei_n21-2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2390/projeto_de_lei_no023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2391/projeto_de_lei_n24.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2392/projeto_de_lei_n25.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2393/projeto_de_lei_no026-2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2394/projeto_de_lei_n27.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2395/projeto_de_lei_n_28.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2396/projeto_de_lei_n_30.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2397/projeto_de_lei_n_31.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2398/projeto_de_lei_n_32.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2399/projeto_de_lei_n_33.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2254/camscanner_05-17-2021_20.53.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2256/requerimento_no03-2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2257/requerimento_no04-2021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2258/requerimento_no05-2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2260/requerimento_no08-2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2261/requerimento_no09-2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2262/requerimento_no10-2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2263/requerimento_no11-2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2264/requerimento_no12-2021_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2265/requerimento_no13-2021_.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2266/requerimento_no14-2021_.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2267/requerimento_no15-2021_.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2268/requerimento_no16-2021_.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2269/requerimento_no17-2021_.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2271/requerimento_no19-2021_.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2272/requerimento_no20-2021_.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2275/requerimento_no22-2021_.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2276/requerimento_no23-2021_.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2277/requerimento_no24-2021_.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2278/requerimento_no25-2021_.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2279/requerimento_no26-2021_.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2281/requerimento_no28-2021_.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2282/requerimento_no29-2021_.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2283/requerimento_no30-2021_.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2284/requerimento_no31-2021_.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2285/requerimento_no32-2021_.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2286/requerimento_no33-2021_.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2287/requerimento_no35-2021_.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2288/requerimento_no36-2021_.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2289/requerimento_no37-2021_.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2291/requerimento_no39-2021_.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2292/requerimento_no40-2021_.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2293/requerimento_no41-2021_.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2294/requerimento_no42-2021_.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2295/requerimento_no43-2021_.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2296/requerimento_no44-2021_.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2297/requerimento_no45-2021_.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2298/requerimento_no46-2021_.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2299/requerimento_no47-2021_.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2300/requerimento_no48-2021_.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2302/requerimento_n49.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2303/requerimento_n50.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2304/requerimento_n51.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2305/requerimento_n52.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2311/requerimento_no53_damasio.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2312/requerimento_no54_jeova.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2316/requerimento_no55_jeova.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2318/requerimento_no56_jeova.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2330/camscanner_06-10-2021_09.24.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2331/camscanner_06-10-2021_09.31.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2332/camscanner_06-10-2021_09.39.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2333/camscanner_06-10-2021_09.45.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2380/requerimento_no61.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2382/requerimento_no620001.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2385/requerimento_no63.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2386/requerimento_no64.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2387/requerimento_no65.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2388/requerimento_no66.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2417/requerimento_no67.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2418/requerimento_no68.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2419/requerimento_no70.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2420/requerimento_no71.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2421/requerimento_no72.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2422/requerimento_no73.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2423/requerimento_no74.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2424/requerimento_no77.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2425/requerimento_no78.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2426/requerimento_no79.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2427/requerimento_no80.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2428/requerimento_no81.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2429/requerimento_no82.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2430/requerimento_no83.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2431/requerimento_no84.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2432/requerimento_no85.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2444/requerimento_086_2021.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2445/requerimento_087_2021.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2446/requerimento_089_2021.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2443/requerimento_090.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2307/lei-833-vacinas.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2309/lei-835-pdf.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2310/lei-836-pdf.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2313/lei-837.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2314/lei-838.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2315/lei-839.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2317/lei-840.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2319/lei-841-doacao-de-terreno-cruz-da-menina.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2320/lei-842-cacs.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2321/lei-843.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2322/844-lei-compdec.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2323/lei-845-fazenda-da-esperanca.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2334/846-comtur-fumtur.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2335/847-denomia-rua.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2336/848-denomina-rua.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2337/849-denomina-rua.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2338/850-denomina-rua.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2339/851-denomina-rua.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2340/lei_852.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2341/853-lei-pratica-de-esportes.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2342/lei-854.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2343/lei-855-de-2021.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2344/lei-856-cred-especial.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2345/857-casa-de-apoio.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2348/860-conselho-municipal-de-saude.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2349/lei-no-861-sistema-municipal-de-cultura.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2350/lei-no-862-cred.-especial-patrulha-mecanizada.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2351/lei-no-863-atualiza-o-plano-municipal-de-educacao-pme.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2352/lei-no-864-cria-o-departamento-municipal-de-transito.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2353/lei-no-865-fundo-dos-direitos-da-pessoa-idosa.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2354/lei-no-866-campanha-agosto-lilas.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2355/lei-no-867-credito-especial.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2356/lei-no-868-alienacao-onibus-e-tratores-inserviveis.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2357/lei-no-869-cria-politica-de-esporte-e-lazer.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2370/lei-no-870-adequacao-ec-no-103.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2371/lei-no-871-uniseg.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2373/lei-no-873-ouvidoria.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2374/lei-no-874-estadualizacao-trecho-de-estrada-vicinal.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2375/lei-no-875-cria-e-delimita-bairros.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2376/lei-no-876-denomina-rua.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2377/lei-no-877-denomina-rua.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2436/lei-no-878-politica-de-protecao-aos-animais.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2437/lei-no-879-cria-o-conselho-municipal-de-protecao-aos-animais.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2438/lei-no-880-reestrutura-o-conselho-de-desenvolvimento-rural-sustentavel.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2439/lei-no-881-cria-o-programa-municipal-de-estagios.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2440/lei-no-882-declara-patrimonio-cultural-imaterial-do-municipio-dona-ines-a-festa-de-sao-sebastiao-e-da-outras-providencias..pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2447/lei-no-885-cria-distrito-de-lagoa-de-cozinha.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2448/lei-no-886-institui-o-plano-municipal-de-turismo.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2449/lei-no-887-autoriza-assinatura-de-termo-de-cooperacao-triplica-com-o-instituto-casa-azul.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2450/lei-no-888-altera-leis-sisan-e-comsea.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2451/lei-no-889-autoriza-abertura-de-credito-especial.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2452/lei-no-890-autoriza-abertura-de-credito-especial.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2454/lei-no-891-institui-o-feriado-municipal-dia-de-todos-os-santos_1.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2455/lei-no-892-dispoe-sobre-disciplinar-a-utilizacao-de-fogos-de-artificios-e-artefatos-pirotecnicos.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2456/lei-no-893-autoriza-transposicao-remanejamento-ou-transferencia-em-recursos-do-orcamento.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2457/lei-municipal-no-894-de-2021-ppa.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2458/lei-municipal-no-895-de-2021-loa.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2459/lei-municipal-no-896-de-2021-altera-anexos-da-ldo-e-ppa-exercicio-2022_1.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2460/lei-no-897-cria-o-conselho-municipal-dos-direitos-da-pessoa-com-deficiencia-e-institui-a-conferencia-municipal-dos-direitos-da-pessoa-com-deficiencia.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2461/lei-municipal-no-898-de-2021-altera-atribuicoes-dos-cargos.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2462/lei-no-899-institui-o-regime-complementar-de-previdencia-rcp.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2463/lei-no-900-institui-o-programa-kit-pedagogico.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H208"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="42.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="212.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="211.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>