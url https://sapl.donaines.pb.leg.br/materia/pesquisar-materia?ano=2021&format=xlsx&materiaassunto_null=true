--- v1 (2026-04-20)
+++ v2 (2026-06-05)
@@ -1305,51 +1305,51 @@
   <si>
     <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2380/requerimento_no61.pdf</t>
   </si>
   <si>
     <t>SOLICITA A VIABILIZAÇÂO  DE RECURSOS  PARA SAÚDE POR MEIO DE EMENDA PARLAMENTAR PARA O MUNICÍPIO DE DONA INÊS.</t>
   </si>
   <si>
     <t>2382</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2382/requerimento_no620001.pdf</t>
   </si>
   <si>
     <t>SOLICITA A VIABILIZAÇÃO DE RECURSOS DO OGU POE MEIO DE EMENDA PARLAMENTAR IMPOSITIVA PARA AQUISIÇÃO DE UMA AMBULÂNCIA PARA O MUNICÍPIO DE DONA INÊS/PB.</t>
   </si>
   <si>
     <t>2385</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>ROSINHA BOLACHINHA</t>
+    <t>ROSILENE FERREIRA (ROSINHA)</t>
   </si>
   <si>
     <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2385/requerimento_no63.pdf</t>
   </si>
   <si>
     <t>SOLICITA A VIABILIZAÇÃO DE RECURSOS DO OGU POR MEIO DE EMENDA PARLAMENTAR IMPOSITIVA PARA AQUISIÇÃO DE VEÍCULOS DESTINADO AO TRANSPORTE DE PACIENTE COM TRATAMENTO FORA DO DOMICÍLIO DE DONA INÊS/PB.</t>
   </si>
   <si>
     <t>2386</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2021/2386/requerimento_no64.pdf</t>
   </si>
   <si>
     <t>SOLICITA A VIABILIZAÇÃO DE RECURSOS PARA A SAÚDE POR MEIO DE EMENDA PARLAMENTAR PARA O MUNICÍPIO DE DONA INÊS/PB.</t>
   </si>
   <si>
     <t>2387</t>
   </si>
   <si>
     <t>65</t>
   </si>