--- v0 (2026-01-19)
+++ v1 (2026-04-21)
@@ -54,1098 +54,1098 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2249</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMOD</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>MESA DA CÂMARA</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/</t>
+    <t>http://sapl.donaines.pb.leg.br/media/</t>
   </si>
   <si>
     <t>FIXA OS SUBSÍDIOS DO PREFEITO, DO VICE-PREFEITO E DOS SECRETÁRIOS MUNICIPAIS DE DONA INÊS, PARA O MANDATO DE 2021 A 2024, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2190</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>RHUAN RIBEIRO</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2190/projeto_de_decreto_legislativo_n_001_de_2020.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2190/projeto_de_decreto_legislativo_n_001_de_2020.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO DONAINESENSE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2253</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>COF - COMISSÃO DE ORÇAMENTOS E FINANÇAS</t>
   </si>
   <si>
     <t>DISPÕE SOBRE À APROVAÇÃO DA PRESTAÇÃO DE CONTAS ANUAIS DA PREFEITURA MUNICIPAL DE DONA INÊS/PB, EXERCÍCIO DE 2015, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2182</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2182/projeto_de_lei_no_001_de_2020.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2182/projeto_de_lei_no_001_de_2020.pdf</t>
   </si>
   <si>
     <t>FIXA O ÍNDICE DE REVISÃO GERAL ANUAL, EXERCÍCIO 2020, PRECEITUADA NO ART. 37, INCISO X, DA CF/88, COMBINADO COMO ART. 49, XIV, DA LOM PARA AS REMUNERAÇÕES DOS SERVIDORES E AGENTES POLÍTICOS DO PODER LEGISLATIVO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2169</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2169/projeto_de_lei_no_002_de_2020.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2169/projeto_de_lei_no_002_de_2020.pdf</t>
   </si>
   <si>
     <t>FIXA O VALOR DO SALÁRIO MÍNIMO DOS SERVIDORES DA CÂMARA MUNICIPAL DE DONA INÊS/PB E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2178</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2178/projeto_de_lei_no_003_de_2020.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2178/projeto_de_lei_no_003_de_2020.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE PRAÇA COMPOSITORA MARIA BORGES DA SILVA, À PRAÇA (CANTEIRO) LOCALIZADA NA RUA MANOEL PEDRO, DESTE MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2176</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>PREFEITO MUNICIPAL</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2176/projeto_de_lei_no_004_de_2020.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2176/projeto_de_lei_no_004_de_2020.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO DO EXERCÍCIO DE 2020, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2177</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2177/projeto_de_lei_no_005_de_2020.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2177/projeto_de_lei_no_005_de_2020.pdf</t>
   </si>
   <si>
     <t>REAJUSTA O SALÁRIO DOS SERVIDORES,COMISSIONADOS ELETIVOS, AGENTES POLÍTICOS, PREFEITO, VICE-PREFEITO E SECRETÁRIOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2183</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2183/projeto_de_lei_no_006_de_2020.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2183/projeto_de_lei_no_006_de_2020.pdf</t>
   </si>
   <si>
     <t>DENOMINA-SE PREFEITO JOSÉ EUGENIO CABRAL DE MELO O GINÁSIO POLIESPORTIVO LOCALIZADO AO LADO DA PREFEITURA NA AV. MAJOR AUGUSTO BEZERRA, NESTA CIDADE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2188</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2188/projeto_de_lei_no_007_de_2020.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2188/projeto_de_lei_no_007_de_2020.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RUA SEVERINO GOMES DE ARAÚJO, A ARTÉRIA PÚBLICA IDENTIFICADA COMO RUA PROJETADA (C) DO LOTEAMENTO RAIMUNDO, NESTA CIDADE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2189</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2189/projeto_de_lei_no_008_de_2020.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2189/projeto_de_lei_no_008_de_2020.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RUA CECÍLIO FRANCISCO DA SILVA (TITIO BAIANO), A ARTÉRIA PÚBLICA IDENTIFICADA COMO RUA PROJETADA (A) DO LOTEAMENTO RAIMUNDO, NESTA CIDADE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2198/projeto_de_lei_no_009_de_2020.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2198/projeto_de_lei_no_009_de_2020.pdf</t>
   </si>
   <si>
     <t>2199</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>ROSINHA BOLACHINHA</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2199/parecer_cjr_ao_pl_no_010_de_2020.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2199/parecer_cjr_ao_pl_no_010_de_2020.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE PROFESSOR FRANCISCO FERREIRA DE LIMA NETO, O GINÁSIO POLIESPORTIVO, LOCALIZADO NO SÍTIO LAGOA DO BRÁS, NESTE MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>DAMÁSIO BERTO</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2200/parecer_cjr_ao_pl_no_011_de_2020.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2200/parecer_cjr_ao_pl_no_011_de_2020.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE "ESCOLA MUNICIPAL PROFESSORA ESTER SILVA DE OLIVEIRA", A ESCOLA MUNICIPAL MUNDO ENCANTADO DA CRIANÇA LOCALIZADA NA RUA JOSÉ ROBERTO IDALINO, BAIRRO NOVA CONQUISTA, DESTA CIDADE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2202</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2202/projeto_de_lei_no_012_de_2020.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2202/projeto_de_lei_no_012_de_2020.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 716/2015, QUE DISPÕE SOBRE A ESTRUTURA ADMINISTRATIVA DA CÂMARA MUNICIPAL DE DONA INÊS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2206</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2206/projeto_de_lei_no_013_de_2020.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2206/projeto_de_lei_no_013_de_2020.pdf</t>
   </si>
   <si>
     <t>2207</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2207/projeto_de_lei_no_014_de_2020.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2207/projeto_de_lei_no_014_de_2020.pdf</t>
   </si>
   <si>
     <t>ESTABELECE AS DIRETRIZES PARA ELABORAÇÃO DO ORÇAMENTO GERAL DO MUNICÍPIO RELATIVO AO EXERCÍCIO DE 2021 E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2210</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2210/projeto_de_lei_no_015_de_2020.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2210/projeto_de_lei_no_015_de_2020.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CRIAÇÃO DE AUXILIO EMERGENCIAL MUNICIPAL, PARA MICROEMPREENDEDORES, FEIRANTES E PESSOAS QUE NÃO RECEBERAM O AUXILIO DO GOVERNO FEDERAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2211</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2211/projeto_de_lei_no_016_de_2020.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2211/projeto_de_lei_no_016_de_2020.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A SUSPENSÃO DE COBRANÇAS DOS EMPRÉSTIMOS CONSIGNADOS, CONTRAÍDOS PELOS SERVIDORES PÚBLICOS MUNICIPAIS EFETIVOS, DURANTE O PERÍODO DE 120 (CENTO E VINTE) DIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2218</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Bancada da Situação</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2218/projeto_de_lei_no_017_de_2020.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2218/projeto_de_lei_no_017_de_2020.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RONALDO FELIPE DA SILVA (ZÉ), A CENTRAL INTEGRADA DE MONITORAMENTO, LOCALIZADA NA AV. MAJOR AUGUSTO BEZERRA, NESTA CIDADE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2228</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2228/projeto_de_lei_no_018_de_2020.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2228/projeto_de_lei_no_018_de_2020.pdf</t>
   </si>
   <si>
     <t>QUE AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO DO EXERCÍCIO DE 2020, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2230</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2230/projeto_de_lei__no_019_de_2020.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2230/projeto_de_lei__no_019_de_2020.pdf</t>
   </si>
   <si>
     <t>QUE DISPÕE SOBRE O PERCENTUAL DA ALÍQUOTA DE CONTRIBUIÇÃO PREVIDENCIÁRIA DOS SERVIDORES PÚBLICOS MUNICIPAIS ATIVOS, INATIVOS E PENSIONISTAS E O ROL DE BENEFÍCIOS PREVIDENCIÁRIOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2231</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2231/projeto_de_lei_no_020_de_2020.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2231/projeto_de_lei_no_020_de_2020.pdf</t>
   </si>
   <si>
     <t>QUE PROÍBE A OFERTA DE EMBUTIDOS NA COMPOSIÇÃO DA MERENDA ESCOLAR, NAS ESCOLAS E CRECHES DA REDE PÚBLICA MUNICIPAL, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2233</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2233/projeto_de_lei_no_021_de_2020.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2233/projeto_de_lei_no_021_de_2020.pdf</t>
   </si>
   <si>
     <t>QUE DISPÕE SOBRE A CONCESSÃO PELO PODER EXECUTIVO MUNICIPAL DE KIT DE HIGIENE BUCAL, NAS ESCOLAS E CRECHES PÚBLICAS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2239</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2239/projeto_de_lei_no_022_de_2020.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2239/projeto_de_lei_no_022_de_2020.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ANEXOS DA LDO E PPA, PARA O EXERCÍCIO DE 2021 E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2240</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2240/projeto_de_lei_no_023_de_2020.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2240/projeto_de_lei_no_023_de_2020.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DA PREFEITURA MUNICIPAL DE DONA INÊS, PARA O EXERCÍCIO ECONÔMICO – FINANCEIRO DE 2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2243</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2243/projeto_de_lei_no_024_de_2020.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2243/projeto_de_lei_no_024_de_2020.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N° 701, DE 27 DE MARÇO DE 2015, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2244</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2244/projeto_de_lei_no_025_de_2020.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2244/projeto_de_lei_no_025_de_2020.pdf</t>
   </si>
   <si>
     <t>2245</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2245/projeto_de_lei_no_026_de_2020.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2245/projeto_de_lei_no_026_de_2020.pdf</t>
   </si>
   <si>
     <t>FIXA OS SUBSÍDIOS DO PREFEITO, DO VICE-PREFEITO E DOS SECRETÁRIOS MUNICIPAIS DE DONA INÊS, PARA O MANDATO  DE 2021/2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2246</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2246/parecer_cfo_ao_pl_no_027_de_2020.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2246/parecer_cfo_ao_pl_no_027_de_2020.pdf</t>
   </si>
   <si>
     <t>FIXA O SUBSÍDIO DOS VEREADORES E DO PRESIDENTE DA CÂMARA MUNICIPAL DE DONA INÊS PARA A LEGISLATURA DE 2021/2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2247</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>EDMILSON ROCHA</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2247/projeto_de_lei_no_028_de_2020.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2247/projeto_de_lei_no_028_de_2020.pdf</t>
   </si>
   <si>
     <t>“DENOMINA DE JAILSON OLÍMPIO DA ROCHA”, O GINÁSIO POLIESPORTIVO, LOCALIZADO NO SÍTIO CAIÇARA, NESTE MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2248</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2248/projeto_de_lei_no_029_de_2020.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2248/projeto_de_lei_no_029_de_2020.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE JOSÉ PEREIRA DOS SANTOS IRMÃO, O GINÁSIO POLIESPORTIVO, LOCALIZADO NO SÍTIO SERRA DO SÍTIO, NESTE MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2252</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2252/projeto_de_lei_n_30-2020.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2252/projeto_de_lei_n_30-2020.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE PRAÇA BENEDITA FRANCISCA DA SILVA, À PRAÇA LOCALIZADA NO BAIRRO NOVA CONQUISTA, NESTE MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2201</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>JOSÉ EDMILSON</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2201/projeto_de_resolucao_no_001_de_2020.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2201/projeto_de_resolucao_no_001_de_2020.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA A CONVOCAÇÃO DE SUPLENTE DE VEREADOR NO ÂMBITO DA CÂMARA MUNICIPAL DE DONA INÊS/PB, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2203</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2203/projeto_de_resolucao_no_002_de_2020.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2203/projeto_de_resolucao_no_002_de_2020.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA NO ÂMBITO DA CÂMARA MUNICIPAL DE DONA INÊS/PB, AS SESSÕES LEGISLATIVAS, EM FORMATO VIRTUAL, MEDIDA EXCEPCIONAL DESTINADA A VIABILIZAR O FUNCIONAMENTO DA CASA DURANTE A EMERGÊNCIA DE SAÚDE PÚBLICA DE IMPORTÂNCIA INTERNACINAL RELACIONADA AO CORONAVÍRUS (COVID-19.</t>
   </si>
   <si>
     <t>2170</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>JOÃO BARBOSA</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2170/requerimento_no_001_de_2020.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2170/requerimento_no_001_de_2020.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UM GINÁSIO DE ESPORTES AO LADO DA ESCOLA M. E. F. POETA JOÃO GALDINO DE OLIVEIRA, NO SÍTIO CAIÇARA DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2171</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2171/requerimento_no_002_de_2020.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2171/requerimento_no_002_de_2020.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA LOMBADA NAS RUAS ANA DE SOUSA MACIEL, JOSÉ TOMAZ DE  AQUINO E JOSÉ PAULINO.</t>
   </si>
   <si>
     <t>2172</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2172/requerimento_no_003_de_2020.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2172/requerimento_no_003_de_2020.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DAS RUAS PADRE LUIZ DEODATO, ANA DE SOUSA MACIEL, FRANCISCO ADOLFO DE SOUSA E JOSÉ ANTÔNIO DA SILVA.</t>
   </si>
   <si>
     <t>2173</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2173/requerimento_no_004_de_2020.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2173/requerimento_no_004_de_2020.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE LINHA DE ÔNIBUS ESCOLAR CIRCULAR DENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>2174</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2174/requerimento_no_005_de_2020.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2174/requerimento_no_005_de_2020.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DO PROGRAMA ESTÁGIO NA GESTÃO PÚBLICA MUNICIPAL.</t>
   </si>
   <si>
     <t>2175</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2175/requerimento_no_006_de_2020.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2175/requerimento_no_006_de_2020.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO A ENERGISA DA REALOCAÇÃO DE DOIS POSTES DE ENERGIA ELÉTRICA NA RUA ANTÔNIO DANIEL DA SILVA, BAIRRO NOVA CIDADE, DONA INÊS/PB.</t>
   </si>
   <si>
     <t>2179</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2179/requerimento_no_007_de_2020.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2179/requerimento_no_007_de_2020.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REATIVAÇÃO DAS ESCOLAS MUNICIPAIS DO ENSINO FUNDAMENTAL, DA 1ª FASE, DOS SÍTIOS LAJEDO PRETO E OITICICA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2180</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2180/requerimento_no_008_de_2020.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2180/requerimento_no_008_de_2020.pdf</t>
   </si>
   <si>
     <t>SOLICITA O ATENDIMENTO DO OFÍCIO Nº 1/2020 DA ASSOCIAÇÃO DOS TRABALHADORES RURAIS DO ASSENTAMENTO VÁRZEA GRANDE.</t>
   </si>
   <si>
     <t>2181</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2181/requerimento_no_009_de_2020.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2181/requerimento_no_009_de_2020.pdf</t>
   </si>
   <si>
     <t>REFORMA E AQUISIÇÃO DE EQUIPAMENTOS DE LAZER DA PRAÇA INFANTIL LOCALIZADA NO ESPAÇO DA JUVENTUDE, NESTA CIDADE.</t>
   </si>
   <si>
     <t>2184</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2184/requerimento_no_010_de_2020.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2184/requerimento_no_010_de_2020.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UM GINÁSIO DE ESPORTES NA COMUNIDADE QUILOMBOLA CRUZ DA MENINA, MUNICÍPIO DE DONA INÊS/PB.</t>
   </si>
   <si>
     <t>2185</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2185/requerimento_no_011_de_2020.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2185/requerimento_no_011_de_2020.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DAS RUAS FRANCISCO ALBINO E JOSÉ ANTÔNIO TEIXEIRA.</t>
   </si>
   <si>
     <t>2191</t>
   </si>
   <si>
     <t>IVONALDO</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2191/requerimento_no_012__de_2020.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2191/requerimento_no_012__de_2020.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REFORMA DO GRAMADO E DA PISTA DO ESTÁDIO MUNICIPAL O LUIZÃO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>2187</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2187/requerimento_no_013_de_2020.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2187/requerimento_no_013_de_2020.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE UMA CAIXA D’ÁGUA NAS IMEDIAÇÕES DO MATADOURO PÚBLICO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>2192</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2192/requerimento_no_014__de_2020.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2192/requerimento_no_014__de_2020.pdf</t>
   </si>
   <si>
     <t>SOLICITA A ENERGISA NO SENTIDO DE FAZER A EXTENSÃO DE REDE DE DISTRIBUIÇÃO DE ENERGIA ELÉTRICA NAS RUAS DO LOTEAMENTO BRISA DA SERRA, PORTAL DA SERRA  E LOTEAMENTO TAPUIO IV, NESTA CIDADE.</t>
   </si>
   <si>
     <t>2193</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2193/requerimento_no_015__de_2020.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2193/requerimento_no_015__de_2020.pdf</t>
   </si>
   <si>
     <t>SOLICITA MELHORIA NA QUALIDADE DO TRANSPORTE QUE UTILIZAM SERVIÇOS DE SAÚDE EM HOSPITAIS DA CAPITAL JOÃO PESSOA/PB.</t>
   </si>
   <si>
     <t>2194</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2194/requerimento_no_016_de_2020.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2194/requerimento_no_016_de_2020.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UM PORTAL RECEPTIVO NA ENTRADA DA NOSSA CIDADE.</t>
   </si>
   <si>
     <t>2195</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2195/requerimento_no_017__de_2020.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2195/requerimento_no_017__de_2020.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REFORMA DAS PARADAS DE ÔNIBUS, DA PB 103, QUE LIGA A CIDADE DE DONA INÊS AO BILINGUIM.</t>
   </si>
   <si>
     <t>2197</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2197/requerimento_no_018_de_2020.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2197/requerimento_no_018_de_2020.pdf</t>
   </si>
   <si>
     <t>SOLICITA PARCERIA ENTRE A PREFEITURA MUNICIPAL E O SEBRAE, SENAC E SENAI PARA O OFERECIMENTO DE CURSOS PROFISSIONALIZANTE.</t>
   </si>
   <si>
     <t>2204</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2204/requerimento_no_019_de_2020.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2204/requerimento_no_019_de_2020.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO MUNICIPAL, ACRÉSCIMO DE 10% NA INSALUBRIDADE PARA OS PROFISSIONAIS DE SAÚDE QUE ESTÃO TRABALHANDO NO ENFRENTAMENTO AO COVID-19.</t>
   </si>
   <si>
     <t>2205</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2205/requerimento_no_020_de_2020.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2205/requerimento_no_020_de_2020.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO AO SENHOR PREFEITO, PARA CONSTRUIR UM QUEBRA-MOLAS, NA RUA MANOEL PEDRO, DEFRONTE A CASA COMERCIAL DO SENHOR ERIVAN DE MOÇA.</t>
   </si>
   <si>
     <t>2209</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2209/requerimento_no_021_de_2020.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2209/requerimento_no_021_de_2020.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO MUNICIPAL, PAVIMENTAÇÃO DA RUA JOSUÉ LUCAS DE ARAÚJO NETO, NO LOTEAMENTO PORTAL DA SERRA.</t>
   </si>
   <si>
     <t>2212</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2212/requerimento_no_022_de_2020.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2212/requerimento_no_022_de_2020.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO MUNICIPAL A PAVIMENTAÇÃO E SANEAMENTO BÁSICO DAS SEGUINTES RUAS: LUIZ JOSÉ DO NASCIMENTO, PREFEITO JOAQUIM CABRAL DE MELO, JOAQUIM PINHEIRO BORGES, MARIA RIBEIRO DA SILVA, LUIS FERREIRA DE LIMA, MANOEL TOMAZ DE AQUINO, SEBASTIÃO PAULINO DA SILVA, HERMÍNIO JUSTINO DE ARAÚJO, FRANCISCO AVELINO DA SILVA, RUA PEDRO JOÃO DO NASCIMENTO, RUA FRANCISCO ENEDINO, JÚLIA GOMES DE ARAÚJO, MANOEL BORGES DE MORAES, RUA PEDRO FERREIRA DE ARAÚJO E ARÃO LUCAS DE ARAÚJO.</t>
   </si>
   <si>
     <t>2213</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2213/requerimento_no_023_de_2020.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2213/requerimento_no_023_de_2020.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL O MELHORAMENTO E A COBERTURA COM PIÇARRO DA ESTRADA VICINAL DO SÍTIO CAIÇARA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2214</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2214/requerimento_no_024_de_2020.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2214/requerimento_no_024_de_2020.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL A PAVIMENTAÇÃO DEFRONTE À ESCOLA MUNICIPAL JOSÉ CÂNDIDO DE ARAÚJO E MELHORAMENTO NO GINÁSIO O CAETANO, NO SÍTIO PIMENTA, NESSE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2215</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2215/requerimento_no_025_de_2020.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2215/requerimento_no_025_de_2020.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DER O RECAPEAMENTO ASFÁLTICO DA PB 103, QUE LIGA À CIDADE DE DONA INÊS AO BILINGUIM.</t>
   </si>
   <si>
     <t>2216</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2216/requerimento_no_026_de_2020.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2216/requerimento_no_026_de_2020.pdf</t>
   </si>
   <si>
     <t>SOLICITA A PAVIMENTAÇÃO DAS RUAS JOSÉ HENRIQUE DE LIMA E BENEDITO FRANCISCO ALVES, LOCALIZADOS NO BAIRRO NOVA CONQUISTA DESTA CIDADE.</t>
   </si>
   <si>
     <t>2217</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2217/requerimento_no_027_de_2020.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2217/requerimento_no_027_de_2020.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UM AÇUDE NA REGIÃO DA COMUNIDADE RURAL DE SERRA DO SÍTIO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2219</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2219/requerimento_no_028_de_2020.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2219/requerimento_no_028_de_2020.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UMA COBERTURA EM FRENTE AO PSF DO SÍTIO BREJINHO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2220</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2220/requerimento_no_029_de_2020.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2220/requerimento_no_029_de_2020.pdf</t>
   </si>
   <si>
     <t>SOLICITA A RECOLOCAÇÃO DE TENDAS EM FRENTE À CASA LOTÉRICA, SITUADA NA AV. MAJOR AUGUSTO BEZERRA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>2221</t>
   </si>
   <si>
     <t>Bancada de Oposição</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2221/requerimento_no_030_de_2020.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2221/requerimento_no_030_de_2020.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO A RESPEITO DE PROCESSOS DE LICITAÇÕES PARA ALUGUEL DE VEÍCULOS PARA A PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>2222</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2222/requerimento_no_031_de_2020.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2222/requerimento_no_031_de_2020.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO A RESPEITO LICITAÇÕES DE FORNECIMENTO DE COMBUSTÍVEL PELA EMPRESA MARIA SILVA DE LIMA.</t>
   </si>
   <si>
     <t>2223</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2223/requerimento_no_032_de_2020.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2223/requerimento_no_032_de_2020.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO A RESPEITO DE PROCESSOS DE LICITAÇÕES PARA AQUISIÇÃO DE PEÇAS DE VEÍCULOS E MÁQUINAS PERTENCENTES À PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>2224</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2224/requerimento_no_033_de_2020.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2224/requerimento_no_033_de_2020.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO A RESPEITO DE VENCIMENTOS E VANTAGENS (GRATIFICAÇÕES, ADICIONAIS E INDENIZAÇÕES), DOS SERVIDORES MUNICIPAIS.</t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2225/requerimento_no_034_de_2020.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2225/requerimento_no_034_de_2020.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE UMA ROÇADEIRA HIDRÁULICA.</t>
   </si>
   <si>
     <t>2226</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2226/requerimento_no_035_de_2020.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2226/requerimento_no_035_de_2020.pdf</t>
   </si>
   <si>
     <t>REABERTURA DA COZINHA COMUNITÁRIA, COM OFERTA DE ALMOÇO OU JANTA PARA A POPULAÇÃO CARENTE DONAINESENSE.</t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2227/requerimento_no_036_de_2020.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2227/requerimento_no_036_de_2020.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DO MELHORAMENTO DAS INFORMAÇÕES NO PORTAL DE TRANSPARÊNCIA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2238</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2238/requerimento_no_037_de_2020.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2238/requerimento_no_037_de_2020.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DOS ROÇOS DOS MATOS DAS ESTRADAS VICINAIS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2232</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2232/requerimento_no_038_de_2020.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2232/requerimento_no_038_de_2020.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE MELHORAMENTO COM COBERTURA DE PIÇARRO NAS RUAS QUE NÃO SÃO PAVIMENTADAS DO POVOADO DE COZINHA.</t>
   </si>
   <si>
     <t>2234</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2234/requerimento_no_039_de_2020.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2234/requerimento_no_039_de_2020.pdf</t>
   </si>
   <si>
     <t>AUXÍLIO EMERGENCIAL PARA OS MOTORISTAS CONTRATADOS PELA EDUCAÇÃO.</t>
   </si>
   <si>
     <t>2235</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2235/requerimento_no_040_de_2020.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2235/requerimento_no_040_de_2020.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DA RUA JOSÉ ESPERIDIÃO DA SILVA.</t>
   </si>
   <si>
     <t>2236</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2236/requerimento_no_041_de_2020.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2236/requerimento_no_041_de_2020.pdf</t>
   </si>
   <si>
     <t>CONTINUAÇÃO DO CALÇAMENTO DA RUA JOSÉ ANTÔNIO DA SILVA (ANTIGA NOVA BRASÍLIA), ATÉ A CAPELA NESTA CIDADE.</t>
   </si>
   <si>
     <t>2237</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2237/requerimento_no_042_de_2020.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2237/requerimento_no_042_de_2020.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE LIXEIRAS NOS SITIO BREJINHO E LAGOA DO BRÁS, E A IMPLANTAÇÃO DE COLETA DE LIXOS NESSAS LOCALIDADES, PELO MENOS UMA VEZ POR SEMANA.</t>
   </si>
   <si>
     <t>2241</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2241/requerimento_no_043_de_2020.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2241/requerimento_no_043_de_2020.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM CENTRO DE ATENÇÃO PSICOSSOCIAL (CAPS).</t>
   </si>
   <si>
     <t>2242</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2242/requerimento_no_044_de_2020.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2242/requerimento_no_044_de_2020.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROIBIÇÃO DE CARREATAS E COMÍCIOS NO MUNICÍPIO DE DONA INÊS/PB.</t>
   </si>
   <si>
     <t>2250</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2250/requerimento_no_045_de_2020.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2250/requerimento_no_045_de_2020.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DO SANGRADOR E O AUMENTO DO BALDE DA BARRAGEM DO SÍTIO MULUNGÚ, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2251</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2251/requerimento_no_046_de_2020.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2251/requerimento_no_046_de_2020.pdf</t>
   </si>
   <si>
     <t>SOLICITA A LIMPEZA E O CERCAMENTO DA LAGOA DO SÍTIO QUEIMADAS, CONHECIDA COMO LAGOA DE ZÉ DE COITO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2208</t>
   </si>
   <si>
     <t>VI</t>
   </si>
   <si>
     <t>Veto Integral</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2208/veto_ao_projeto_de_lei_no_005_de_2020.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2208/veto_ao_projeto_de_lei_no_005_de_2020.pdf</t>
   </si>
   <si>
     <t>VETO INTEGRAL A EMENDA MODIFICATIVA N° 01/2020 AO PROJETO DE LEI N° 005/2020.</t>
   </si>
   <si>
     <t>2229</t>
   </si>
   <si>
     <t>VETO AO PROJETO DE LEI Nº 015/2020, DE AUTORIA DO VEREADOR DAMÁSIO BERTO DE OLIVEIRA – PSD. “QUE AUTORIZA A CRIAÇÃO DE AUXÍLIO EMERGENCIAL MUNICIPAL, PARA OS MICROEMPREENDEDORES, FEIRANTES E PESSOAS QUE NÃO RECEBERAM O AUXÍLIO DO GOVERNO FEDERAL E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>3113</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
     <t>Leis</t>
   </si>
   <si>
     <t>Lei Ordinária Municipal</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/3113/lei_municipal_no_817_de_12_de_fevereiro_de_2020.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/3113/lei_municipal_no_817_de_12_de_fevereiro_de_2020.pdf</t>
   </si>
   <si>
     <t>3112</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/3112/lei_municipal_no_818_de_12_de_fevereiro_de_2020.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/3112/lei_municipal_no_818_de_12_de_fevereiro_de_2020.pdf</t>
   </si>
   <si>
     <t>3111</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/3111/lei_municipal_no_819_de_23_de_marco_de_2020.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/3111/lei_municipal_no_819_de_23_de_marco_de_2020.pdf</t>
   </si>
   <si>
     <t>3110</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/3110/lei_municipal_no_820_de_23_de_marco_de_2020.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/3110/lei_municipal_no_820_de_23_de_marco_de_2020.pdf</t>
   </si>
   <si>
     <t>3109</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/3109/lei_municipal_no_821_de_23_de_marco_de_2020.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/3109/lei_municipal_no_821_de_23_de_marco_de_2020.pdf</t>
   </si>
   <si>
     <t>3108</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/3108/lei_municipal_no_822_de_03_de_abril_de_2020.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/3108/lei_municipal_no_822_de_03_de_abril_de_2020.pdf</t>
   </si>
   <si>
     <t>3107</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/3107/lei_municipal_no_823_de_09_de_abril_de_2020.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/3107/lei_municipal_no_823_de_09_de_abril_de_2020.pdf</t>
   </si>
   <si>
     <t>3106</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/3106/lei_municipal_no_824_de_08_de_junh0_de_2020.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/3106/lei_municipal_no_824_de_08_de_junh0_de_2020.pdf</t>
   </si>
   <si>
     <t>3105</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/3105/lei_municipal_no_825_de_08_de_junh0_de_2020.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/3105/lei_municipal_no_825_de_08_de_junh0_de_2020.pdf</t>
   </si>
   <si>
     <t>3104</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/3104/lei_municipal_no_826_de_08_de_junh0_de_2020.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/3104/lei_municipal_no_826_de_08_de_junh0_de_2020.pdf</t>
   </si>
   <si>
     <t>3103</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/3103/lei_municipal_no_827_de_08_de_junh0_de_2020.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/3103/lei_municipal_no_827_de_08_de_junh0_de_2020.pdf</t>
   </si>
   <si>
     <t>3102</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/3102/lei_municipal_no_828_de_25_de_junh0_de_2020.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/3102/lei_municipal_no_828_de_25_de_junh0_de_2020.pdf</t>
   </si>
   <si>
     <t>3101</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/3101/decreto_municipal_375-_aprovado.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/3101/decreto_municipal_375-_aprovado.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1449,67 +1449,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2190/projeto_de_decreto_legislativo_n_001_de_2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2182/projeto_de_lei_no_001_de_2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2169/projeto_de_lei_no_002_de_2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2178/projeto_de_lei_no_003_de_2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2176/projeto_de_lei_no_004_de_2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2177/projeto_de_lei_no_005_de_2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2183/projeto_de_lei_no_006_de_2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2188/projeto_de_lei_no_007_de_2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2189/projeto_de_lei_no_008_de_2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2198/projeto_de_lei_no_009_de_2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2199/parecer_cjr_ao_pl_no_010_de_2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2200/parecer_cjr_ao_pl_no_011_de_2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2202/projeto_de_lei_no_012_de_2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2206/projeto_de_lei_no_013_de_2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2207/projeto_de_lei_no_014_de_2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2210/projeto_de_lei_no_015_de_2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2211/projeto_de_lei_no_016_de_2020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2218/projeto_de_lei_no_017_de_2020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2228/projeto_de_lei_no_018_de_2020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2230/projeto_de_lei__no_019_de_2020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2231/projeto_de_lei_no_020_de_2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2233/projeto_de_lei_no_021_de_2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2239/projeto_de_lei_no_022_de_2020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2240/projeto_de_lei_no_023_de_2020.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2243/projeto_de_lei_no_024_de_2020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2244/projeto_de_lei_no_025_de_2020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2245/projeto_de_lei_no_026_de_2020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2246/parecer_cfo_ao_pl_no_027_de_2020.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2247/projeto_de_lei_no_028_de_2020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2248/projeto_de_lei_no_029_de_2020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2252/projeto_de_lei_n_30-2020.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2201/projeto_de_resolucao_no_001_de_2020.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2203/projeto_de_resolucao_no_002_de_2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2170/requerimento_no_001_de_2020.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2171/requerimento_no_002_de_2020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2172/requerimento_no_003_de_2020.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2173/requerimento_no_004_de_2020.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2174/requerimento_no_005_de_2020.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2175/requerimento_no_006_de_2020.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2179/requerimento_no_007_de_2020.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2180/requerimento_no_008_de_2020.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2181/requerimento_no_009_de_2020.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2184/requerimento_no_010_de_2020.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2185/requerimento_no_011_de_2020.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2191/requerimento_no_012__de_2020.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2187/requerimento_no_013_de_2020.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2192/requerimento_no_014__de_2020.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2193/requerimento_no_015__de_2020.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2194/requerimento_no_016_de_2020.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2195/requerimento_no_017__de_2020.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2197/requerimento_no_018_de_2020.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2204/requerimento_no_019_de_2020.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2205/requerimento_no_020_de_2020.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2209/requerimento_no_021_de_2020.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2212/requerimento_no_022_de_2020.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2213/requerimento_no_023_de_2020.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2214/requerimento_no_024_de_2020.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2215/requerimento_no_025_de_2020.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2216/requerimento_no_026_de_2020.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2217/requerimento_no_027_de_2020.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2219/requerimento_no_028_de_2020.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2220/requerimento_no_029_de_2020.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2221/requerimento_no_030_de_2020.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2222/requerimento_no_031_de_2020.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2223/requerimento_no_032_de_2020.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2224/requerimento_no_033_de_2020.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2225/requerimento_no_034_de_2020.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2226/requerimento_no_035_de_2020.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2227/requerimento_no_036_de_2020.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2238/requerimento_no_037_de_2020.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2232/requerimento_no_038_de_2020.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2234/requerimento_no_039_de_2020.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2235/requerimento_no_040_de_2020.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2236/requerimento_no_041_de_2020.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2237/requerimento_no_042_de_2020.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2241/requerimento_no_043_de_2020.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2242/requerimento_no_044_de_2020.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2250/requerimento_no_045_de_2020.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2251/requerimento_no_046_de_2020.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2208/veto_ao_projeto_de_lei_no_005_de_2020.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/3113/lei_municipal_no_817_de_12_de_fevereiro_de_2020.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/3112/lei_municipal_no_818_de_12_de_fevereiro_de_2020.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/3111/lei_municipal_no_819_de_23_de_marco_de_2020.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/3110/lei_municipal_no_820_de_23_de_marco_de_2020.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/3109/lei_municipal_no_821_de_23_de_marco_de_2020.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/3108/lei_municipal_no_822_de_03_de_abril_de_2020.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/3107/lei_municipal_no_823_de_09_de_abril_de_2020.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/3106/lei_municipal_no_824_de_08_de_junh0_de_2020.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/3105/lei_municipal_no_825_de_08_de_junh0_de_2020.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/3104/lei_municipal_no_826_de_08_de_junh0_de_2020.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/3103/lei_municipal_no_827_de_08_de_junh0_de_2020.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/3102/lei_municipal_no_828_de_25_de_junh0_de_2020.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/3101/decreto_municipal_375-_aprovado.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2190/projeto_de_decreto_legislativo_n_001_de_2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2182/projeto_de_lei_no_001_de_2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2169/projeto_de_lei_no_002_de_2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2178/projeto_de_lei_no_003_de_2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2176/projeto_de_lei_no_004_de_2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2177/projeto_de_lei_no_005_de_2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2183/projeto_de_lei_no_006_de_2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2188/projeto_de_lei_no_007_de_2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2189/projeto_de_lei_no_008_de_2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2198/projeto_de_lei_no_009_de_2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2199/parecer_cjr_ao_pl_no_010_de_2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2200/parecer_cjr_ao_pl_no_011_de_2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2202/projeto_de_lei_no_012_de_2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2206/projeto_de_lei_no_013_de_2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2207/projeto_de_lei_no_014_de_2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2210/projeto_de_lei_no_015_de_2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2211/projeto_de_lei_no_016_de_2020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2218/projeto_de_lei_no_017_de_2020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2228/projeto_de_lei_no_018_de_2020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2230/projeto_de_lei__no_019_de_2020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2231/projeto_de_lei_no_020_de_2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2233/projeto_de_lei_no_021_de_2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2239/projeto_de_lei_no_022_de_2020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2240/projeto_de_lei_no_023_de_2020.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2243/projeto_de_lei_no_024_de_2020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2244/projeto_de_lei_no_025_de_2020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2245/projeto_de_lei_no_026_de_2020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2246/parecer_cfo_ao_pl_no_027_de_2020.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2247/projeto_de_lei_no_028_de_2020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2248/projeto_de_lei_no_029_de_2020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2252/projeto_de_lei_n_30-2020.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2201/projeto_de_resolucao_no_001_de_2020.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2203/projeto_de_resolucao_no_002_de_2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2170/requerimento_no_001_de_2020.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2171/requerimento_no_002_de_2020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2172/requerimento_no_003_de_2020.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2173/requerimento_no_004_de_2020.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2174/requerimento_no_005_de_2020.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2175/requerimento_no_006_de_2020.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2179/requerimento_no_007_de_2020.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2180/requerimento_no_008_de_2020.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2181/requerimento_no_009_de_2020.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2184/requerimento_no_010_de_2020.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2185/requerimento_no_011_de_2020.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2191/requerimento_no_012__de_2020.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2187/requerimento_no_013_de_2020.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2192/requerimento_no_014__de_2020.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2193/requerimento_no_015__de_2020.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2194/requerimento_no_016_de_2020.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2195/requerimento_no_017__de_2020.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2197/requerimento_no_018_de_2020.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2204/requerimento_no_019_de_2020.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2205/requerimento_no_020_de_2020.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2209/requerimento_no_021_de_2020.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2212/requerimento_no_022_de_2020.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2213/requerimento_no_023_de_2020.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2214/requerimento_no_024_de_2020.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2215/requerimento_no_025_de_2020.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2216/requerimento_no_026_de_2020.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2217/requerimento_no_027_de_2020.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2219/requerimento_no_028_de_2020.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2220/requerimento_no_029_de_2020.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2221/requerimento_no_030_de_2020.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2222/requerimento_no_031_de_2020.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2223/requerimento_no_032_de_2020.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2224/requerimento_no_033_de_2020.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2225/requerimento_no_034_de_2020.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2226/requerimento_no_035_de_2020.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2227/requerimento_no_036_de_2020.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2238/requerimento_no_037_de_2020.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2232/requerimento_no_038_de_2020.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2234/requerimento_no_039_de_2020.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2235/requerimento_no_040_de_2020.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2236/requerimento_no_041_de_2020.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2237/requerimento_no_042_de_2020.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2241/requerimento_no_043_de_2020.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2242/requerimento_no_044_de_2020.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2250/requerimento_no_045_de_2020.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2251/requerimento_no_046_de_2020.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2208/veto_ao_projeto_de_lei_no_005_de_2020.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/3113/lei_municipal_no_817_de_12_de_fevereiro_de_2020.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/3112/lei_municipal_no_818_de_12_de_fevereiro_de_2020.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/3111/lei_municipal_no_819_de_23_de_marco_de_2020.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/3110/lei_municipal_no_820_de_23_de_marco_de_2020.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/3109/lei_municipal_no_821_de_23_de_marco_de_2020.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/3108/lei_municipal_no_822_de_03_de_abril_de_2020.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/3107/lei_municipal_no_823_de_09_de_abril_de_2020.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/3106/lei_municipal_no_824_de_08_de_junh0_de_2020.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/3105/lei_municipal_no_825_de_08_de_junh0_de_2020.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/3104/lei_municipal_no_826_de_08_de_junh0_de_2020.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/3103/lei_municipal_no_827_de_08_de_junh0_de_2020.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/3102/lei_municipal_no_828_de_25_de_junh0_de_2020.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/3101/decreto_municipal_375-_aprovado.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H97"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="42.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="123.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="122.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>