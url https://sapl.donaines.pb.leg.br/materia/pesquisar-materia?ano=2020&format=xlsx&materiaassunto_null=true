--- v1 (2026-04-21)
+++ v2 (2026-06-14)
@@ -204,51 +204,51 @@
   <si>
     <t>8</t>
   </si>
   <si>
     <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2189/projeto_de_lei_no_008_de_2020.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RUA CECÍLIO FRANCISCO DA SILVA (TITIO BAIANO), A ARTÉRIA PÚBLICA IDENTIFICADA COMO RUA PROJETADA (A) DO LOTEAMENTO RAIMUNDO, NESTA CIDADE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2198/projeto_de_lei_no_009_de_2020.pdf</t>
   </si>
   <si>
     <t>2199</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>ROSINHA BOLACHINHA</t>
+    <t>ROSILENE FERREIRA (ROSINHA)</t>
   </si>
   <si>
     <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2199/parecer_cjr_ao_pl_no_010_de_2020.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE PROFESSOR FRANCISCO FERREIRA DE LIMA NETO, O GINÁSIO POLIESPORTIVO, LOCALIZADO NO SÍTIO LAGOA DO BRÁS, NESTE MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>DAMÁSIO BERTO</t>
   </si>
   <si>
     <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2020/2200/parecer_cjr_ao_pl_no_011_de_2020.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE "ESCOLA MUNICIPAL PROFESSORA ESTER SILVA DE OLIVEIRA", A ESCOLA MUNICIPAL MUNDO ENCANTADO DA CRIANÇA LOCALIZADA NA RUA JOSÉ ROBERTO IDALINO, BAIRRO NOVA CONQUISTA, DESTA CIDADE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2202</t>
   </si>