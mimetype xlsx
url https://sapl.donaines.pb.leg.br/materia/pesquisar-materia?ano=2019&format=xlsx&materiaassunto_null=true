--- v1 (2026-03-05)
+++ v2 (2026-04-27)
@@ -132,51 +132,51 @@
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2019/2082/projeto_de_decreto_legislativo_n_001_de_25_de_m_ekea66L.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APROVAÇÃO DA PRESTAÇÃO DE CONTAS ANUAIS DA PREFEITURA MUNICIPAL DE DONA INÊS/PB , EXERCÍCIO  DE 2017, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2135</t>
   </si>
   <si>
     <t>DAMÁSIO BERTO</t>
   </si>
   <si>
     <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2019/2135/projeto_de_decreto_legislativo_n002_de_04_de_novembro_de_2019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O TÍTULO DE CIDADANIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2154</t>
   </si>
   <si>
-    <t>ROSINHA BOLACHINHA</t>
+    <t>ROSILENE FERREIRA (ROSINHA)</t>
   </si>
   <si>
     <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2019/2154/projeto_de_decreto_legislativo_n003_de_04_de_no_tVhyBk7.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO DONAINESENSE E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>MESA DA CÂMARA</t>
   </si>
   <si>
     <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2019/1988/projeto_de_lei_n_001_de_2019.pdf</t>
   </si>
   <si>
     <t>FIXA O ÍNDICE DE REVISÃO GERAL ANUAL, PRECEITUADA NO ART. 37, INCISO X, DA CF/88, COMBINADO COMO ART. 49, XVI, DA LOM, PARA AS REMUNERAÇÕES E SUBSÍDIOS DOS SERVIDORES E AGENTES POLÍTICOS DO PODER LEGISLATIVO NO EXERCÍCIO DE 2019, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>