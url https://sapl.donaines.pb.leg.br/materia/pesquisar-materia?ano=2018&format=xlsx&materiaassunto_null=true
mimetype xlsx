--- v0 (2026-01-23)
+++ v1 (2026-04-20)
@@ -54,51 +54,51 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMOD</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>RHUAN RIBEIRO</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/</t>
+    <t>http://sapl.donaines.pb.leg.br/media/</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 01 AO PROJETO DE LEI Nº 015/2018. DE AUTORIA DO PODER EXECUTIVO MUNICIPAL, QUE CRIA O COMPONENTE MUNICIPAL DO PROGRAMA DE MELHORIA DO ACESSO E QUALIDADE NA ATENÇÃO BÁSICA - PMAQ - AB/MUNICIPAL NA FORMA DE INCENTIVO FINANCEIRO DE DESEMPENHO, E DÁ OUTRA PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>DAMÁSIO BERTO</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 02 AO PROJETO DE LEI Nº 015/2018. DE AUTORIA DO PODER EXECUTIVO MUNICIPAL, QUE CRIA O COMPONENTE MUNICIPAL DO PROGRAMA DE MELHORIA DO ACESSO E QUALIDADE NA ATENÇÃO BÁSICA - PMAQ - AB/MUNICIPAL NA FORMA DE INCENTIVO FINANCEIRO DE DESEMPENHO, E DÁ OUTRA PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
     <t>ESUB</t>
   </si>
   <si>
     <t>Emenda Subustitutiva</t>
   </si>
@@ -120,1249 +120,1249 @@
   <si>
     <t>EMENDA SUPRESSIVA AO PROJETO DE LEI N° 004/2018.</t>
   </si>
   <si>
     <t>1890</t>
   </si>
   <si>
     <t>COF - COMISSÃO DE ORÇAMENTOS E FINANÇAS</t>
   </si>
   <si>
     <t>SUBSTITUTIVO A EMENDA SUPRESSIVA Nº 01/2018, OFERECIDA AO PROJETO DE LEI Nº 004/2018, QUE AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO DO EXERCÍCIO 2018.</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>PREFEITO MUNICIPAL</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1883/1883_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1883/1883_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE ALTERAÇÕES NO CÓDIGO TRIBUTÁRIO MUNICIPAL NO QUE PERTINE AO IMPOSTO SOBRE SERVIÇOS DE QUALQUER NATUREZA E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
     <t xml:space="preserve">ESTABELECE O TRATAMENTO DIFERENCIADO E FAVORECIDO ÁS MICROEMPRESAS - ME; EMPRESAS DE PEQUENO PORTE - EPP E AO MICROEMPREENDEDOR INDIVIDUAL - MEI, REGULAMENTANDO A LEI COMPLEMENTAR N° 123, DE 14 DE DEZEMBRO DE 2016, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>MESA DA CÂMARA</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1803/1803_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1803/1803_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FIXA O ÍNDICE DE REVISÃO GERAL ANUAL, PRECEITUADA NO ART. 37, INCISO X, DA CF/88, COMBINADO COM O ART. 49, XIV, DA LOM PARA AS REMUNERAÇÕES E SUBSÍDIO DOS SERVIDORES E AGENTES POLÍTICOS  DO PODER LEGISLATIVO NO EXERCÍCIO DE 2018, E DÁ OUTRAS PROVIDÊNCIAS.    </t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1804/1804_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1804/1804_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FIXA O VALOR DO SALÁRIO MÍNIMO DOS SERVIDORES DA CÂMARA MUNICIPAL DE DONA INÊS/PB E DÁ OUTRAS PROVIDÊNCIAS.      </t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1805/1805_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1805/1805_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OBRIGATORIEDADE DE IDENTIFICAÇÃO NOS VEÍCULOS OFICIAIS,DE PROPRIEDADE OU A SERVIÇO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1814/1814_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1814/1814_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO DO EXERCÍCIO DE 2018, E DÁ OUTRAS PROVIDÊNCIAS.  </t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1825/1825_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1825/1825_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO E LEGISLATIVO DO MUNICÍPIO A CONCEDER 01 (UM) DIA DE FOLGA REMUNERADA A TODOS OS SERVIDORES DE SEU QUADRO, NA DATA DE SEU RESPECTIVO ANIVERSÁRIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1815</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1815/1815_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1815/1815_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REAJUSTA O SALÁRIO DOS SERVIDORES EFETIVOS E COMISSIONADOS, ELETIVOS, AGENTES POLÍTICO, PREFEITO, VICE-PREFEITO E SECRETÁRIOS MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1835/1835_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1835/1835_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">"INSTITUI A MEDALHA PROFESSORA MARIA DA PAZ FERREIRA SILVA, PARA SER CONFERIDA AOS ALUNOS DESTAQUE DA REDE PÚBLICA DE ENSINO DO MUNICÍPIO DE DONA INÊS, E DÁ OUTRAS PROVIDÊNCIAS". </t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1836/1836_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1836/1836_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">"DISPÕE SOBRE O ENVIO DE INFORMAÇÕES Á CÂMARA MUNICIPAL DE DONA INÊS, SOBRE OS PEDIDOS DE PROVIDÊNCIAS, POR MEIO DE REQUERIMENTOS E DE INDICAÇÕES, REMETIDOS AO PODER EXECUTIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS."  </t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1885/1885_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1885/1885_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ESTABELECE AS DIRETRIZES PARA ELABORAÇÃO DO ORÇAMENTO GERAL DO MUNICÍPIO, RELATIVO AO EXERCÍCIO DE 2019 E ADOTA OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1952</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/1952/projeto_de_lei_no_010_de_2018.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/1952/projeto_de_lei_no_010_de_2018.pdf</t>
   </si>
   <si>
     <t>DETERMINA A INSERÇÃO DO SIMBOLO MUNDIAL DO AUTISMO NAS PLACAS QUE SINALIZAM ATENDIMENTO PRIORITÁRIO EM ESTABELECIMENTOS PÚBLICOS E PRIVADOS DO MUNICÍPIO DE DONA INÊS E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1962</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/1962/projeto_de_lei_no_011_de_2018.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/1962/projeto_de_lei_no_011_de_2018.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RUA CÍCERO CAMELO DE MELO, A ARTÉRIA PÚBLICA IDENTIFICADA COMO RUA PROJETADA (2) DO LOTEAMENTO NOVA CONQUISTA II, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1961</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/1961/projeto_de_lei_no_012_de_2018.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/1961/projeto_de_lei_no_012_de_2018.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE UNIDADE BÁSICA DE SAÚDE VICE-PREFEITO SEVERINO GOMES DE ARAÚJO, A UNIDADE BÁSICA DE SAÚDE DO BAIRRO TAPUIO DESTE MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/1969/projeto_de_lei_no_013_de_2018.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/1969/projeto_de_lei_no_013_de_2018.pdf</t>
   </si>
   <si>
     <t>QUE ESTIMA A RECEITA E FIXA A DESPESA DA PREFEITURA  MUNICIPAL DE DONA INÊS, PARA O EXERCÍCIO ECONÔMICO FINANCEIRO DE 2019, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1970</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>ALTERA A LDO PARA 2018 E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/1981/projeto_de_lei_no_015_de_2018.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/1981/projeto_de_lei_no_015_de_2018.pdf</t>
   </si>
   <si>
     <t>CRIA O COMPONENTE MUNICIPAL DO PROGRAMA DE MELHORA DO ACESSO  E QUALIDADE NA ATENÇÃO BÁSICA - PMAQ-AB MUNICIPAL, A FORMA DE INCENTIVO FINANCEIRO DE DESEMPENHO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1955</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>DENIZAR COSTA</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/1955/projeto_de_resolucao_no_001_de_2018.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/1955/projeto_de_resolucao_no_001_de_2018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO E DENOMINAÇÃO DO MEMORIAL DO PODER LEGISLATIVO DA CÂMARA MUNICIPAL DE DONA INÊS/PB, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>JOÃO BARBOSA</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1806/1806_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1806/1806_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A ESCAVAÇÃO DE UM LAJEDO NO TERRENO DO SENHOR ZÉ BENTO, NO SÍTIO MIGUEL DESTE MUNICÍPIO, NO INTUITO DE FAZER UMA PEQUENA BARRAGEM NO LOCAL.</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1807/1807_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1807/1807_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A CONSTRUÇÃO DE UMA BARRAGEM NO TERRENO DE ANTONIO </t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1808/1808_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1808/1808_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA QUE AS DOAÇÕES DE ÁREAS PÚBLICAS NO MUNICÍPIO PASSEM POR AVALIAÇÃO NA CÂMARA ANTES DE SEREM FEITAS.   </t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
     <t>IVONALDO</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1809/1809_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1809/1809_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA DO AÇUDE DO SÍTIO LAJEDO PRETO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1810/1810_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1810/1810_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE EXTENSÃO DE REDE ELÉTRICA DE BAIXA TENSÃO NOS LOTEAMENTOS BRISAS DA SERRA E TAPUIO II, NESTA CIDADE DE DONA INÊS-PB.</t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1811/1811_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1811/1811_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER INFORMAÇÃO A SECRETÁRIA MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1817/1817_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1817/1817_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJAM CUMPRIDOS OS DIREITOS DOS SERVIDORES PÚBLICOS NO QUE DISPÕEM O ART. 111º DA LEI MUNICIPAL DE N° 730 DE 11 DE MARÇO DE 2016, E O ART. 70° DA LEI MUNICIPAL N° 421 DE 17 DE MAIO DE 2004.</t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1818/1818_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1818/1818_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONCLUSÃO DA OBRA DE IMPLANTAÇÃO DO ATERRO SANITÁRIO DO MUNICÍPIO DE DONA INÊS/PB.</t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1819/1819_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1819/1819_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SUBSTITUIÇÃO DE CASAS DE TAIPA POR CASAS POPULARES DE ALVENARIA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1820/1820_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1820/1820_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA VISITA IN LOCO DA SECRETARIA  DE ASSISTÊNCIA SOCIAL E HABITAÇÃO A FAMÍLIAS E VULNERABILIDADE SOCIAL. </t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1821/1821_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1821/1821_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A FEITURA DO SANGRADOR DA BARRAGEM DO MULUNGÚ, NESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1822/1822_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1822/1822_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE LOMBADAS NA AV. MANOEL PEDRO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
     <t>JOSÉ EDMILSON</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1824/1824_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1824/1824_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA REPAROS NO ESTÁDIO MUNICIPAL "O LUIZÃO", NESTA CIDADE.</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1826/1826_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1826/1826_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UMA PRAÇA NA RUA ANÉZIO FERREIRA DE LIMA, DE FRONTE AO ESTÁDIO MUNICIPAL "O LUIZÃO", NESTA CIDADE</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1827/1827_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1827/1827_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DO INCENTIVO ADICIONAL PARA OS AGENTES COMUNITÁRIOS DE SAÚDE E AGENTES DE ENDEMIAS, LEI 12.994/2014, DE ACORDO COM ARTIGO 9°C E §4°, NOS TERMOS DO §5° DO ARTIGO 198 DA CONSTITUIÇÃO FEDERAL, E PORTARIA MINISTRAL N° 2031 DE 09 DE SETEMBRO DE 2015, PARA OS AGENTES COMUNITÁRIOS DE SAÚDE E AGENTES DE ENDEMIAS DO MUNICÍPIO DE DONA INÊS/PB.</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>EDMILSON ROCHA</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1830/1830_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1830/1830_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE 02 (DUAS) CISTERNAS COMUNITÁRIAS NO SÍTIO CHÃ DE PALHARES E SÍTIO MATA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1831/1831_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1831/1831_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CANALIZAÇÃO DA REDE DE ÁGUA EM TODAS ÁS RUAS DO BAIRRO NOVA CONQUISTA, NA CIDADE DE DONA INÊS/PB.</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1832/1832_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1832/1832_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE PARCERIA PREFEITURA MUNICIPAL E ENERGISA, PARA TROCA DE LÂMPADAS INCANDESCENTES E FLUORESCENTE POR LÂMPADAS DE LED PARA OS BENEFICIÁRIOS DO PROGRAMA BOLSA FAMÍLIA, DESTA CIDADE.</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1833/1833_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1833/1833_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A INSTALAÇÃO DE TORNEIRAS E RESERVATÓRIOS DE ÁGUA NO CEMITÉRIO PÚBLICO </t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1834/1834_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1834/1834_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A RENOVAÇÃO DO FARDAMENTO PARA OS GARIS DA NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1837/1837_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1837/1837_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONTINUAÇÃO DA CONSTRUÇÃO DA GALERIA PLUVIAL DA RUA JOSÉ ROBERTO IDALINO, QUEM DÁ ACESSO AS RUAS JOSE HENRIQUE DE LIMA, ANTONIO RAFAEL, JOÃO QUIRINO E PRESIDENTE JOÃO PESSOA,BAIRRO NOVA CONQUISTA, NESTA CIDADE DE DONA INÊS-PB.</t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1838/1838_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1838/1838_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A COMPRA DE UM TRATOR DE ESTEIRA E UMA DEBULHADEIRA,PARA A UTILIZAÇÃO EM DIVERSOS SERVIÇOS EM ÁREA RURAL E URBANO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1839/1839_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1839/1839_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A IMPLEMENTAÇÃO DE INCENTIVO AOS ALUNOS DO 6º AO 9º ANO DO ENSINO FUNDAMENTAL POR MEIO DE PREMIAÇÃO AO TÉRMINO DO ANO LETIVO. </t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1840/1840_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1840/1840_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A RECONSTRUÇÃO DA CERCA DA LAGOA DO SÍTIO QUEIMADAS, PRÓXIMO A DECA BARBOSA,NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>JAIRO</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1841/1841_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1841/1841_texto_integral.pdf</t>
   </si>
   <si>
     <t>SESSÃO ESPECIAL PARA TRATAR DE OPERAÇÃO ESPECIAL NO TRÂNSITO MUNICIPAL PELA POLICIA MILITAR ESPECIALIZADA NO MUNICÍPIO DE DONA INÊS.</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1842/1842_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1842/1842_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DA PB-103 TRECHO DE DONA INÊS AO TABULEIRO, MUNICÍPIO DE BANANEIRAS.</t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1843/1843_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1843/1843_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A COMPRA DE UM CAMINHÃO COMPACTADOR DE LIXO, PARA MUNICÍPIO DE DONA INÊS.</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1844/1844_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1844/1844_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A LIMPEZA DO AÇUDE DO SÍTIO ZÉ PAZ II E O MELHORAMENTO DA ESTRADA VICINAL QUE DÁ ACESSO AO SÍTIO ZÉ DE FOGO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>ROSINHA BOLACHINHA</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1845/1845_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1845/1845_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA O ROÇO DO MATO DAS ESTRADAS VICINAIS DA ZONA RURAL DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1846/1846_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1846/1846_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A RENOVAÇÃO DO FARDAMENTO DOS GUARDAS MUNICIPAIS DO NOSSO MUNICÍPIO DE DONA INÊS-PB.</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1847/1847_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1847/1847_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A CONSTRUÇÃO DE UM GINÁSIO DE ESPORTES NO SÍTIO QUEIMADAS, NESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1848/1848_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1848/1848_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A IMPLANTAÇÃO DE UM PORTAL RECEPTIVO NA ENTRADA DA NOSSA CIDADE DE DONA INÊS/PB.</t>
   </si>
   <si>
     <t>1849</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1849/1849_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1849/1849_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UM BUEIRO NA ESTRADA VICINAL QUE DÁ ACESSO AO SÍTIO MARIZINHO, LOCALIZADO NO LOTE DO SENHOR ANTONIO FERREIRA BORGES (ANTONIO DE EUCLIDES), NO ASSENTAMENTO SÍTIO DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1850</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1850/1850_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1850/1850_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REFORMA E MELHORAMENTO NOS BANHEIROS DO MERCADO PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1871/1871_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1871/1871_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UMA RAMPA DE ACESSIBILIDADE E IMPLANTAÇÃO DE UMA FAIXA DE PEDESTRES EM FRENTE Á ESCOLA MUNICIPAL DE ENSINO FUNDAMENTAL DR. JOSÉ DE MELO.</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1872/1872_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1872/1872_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAÇÃO DE READMISSÃO DE FUNCIONÁRIOS. </t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1880/1880_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1880/1880_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A RECOLOCAÇÃO DE PLACA NOMINATIVA E A CONSTRUÇÃO DE UM ALPENDRE _x000D_
 (COBERTURA) EM FRENTE AO PSF III, NO LOTEAMENTO NOVA CONQUISTA DESTA CIDADE.</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1881/1881_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1881/1881_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A RECUPERAÇÃO DE ESTRADAS VICINAIS NO ASSENTAMENTO TANQUES E NO SÍTIO MIGUEL, DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1886</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1886/1886_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1886/1886_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DE RUAS.</t>
   </si>
   <si>
     <t>1887</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1887/1887_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1887/1887_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REFORMA DO GINÁSIO POLIESPORTIVO.</t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1888/1888_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1888/1888_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UM CAMPO DE FUTEBOL SOCIETY PARA O SÍTIO MELA BODE, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1896/1896_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1896/1896_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAÇÃO DE MELHORAMENTOS NAS INSTALAÇÕES ELÉTRICAS DO GINÁSIO "O CAETANO" E DO GALPÃO PARA REALIZAÇÃO DA FESTA DE SÃO JOÃO DO ASSENTAMENTO FAZENDA SÍTIO, NESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>1899</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1899/1899_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1899/1899_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A PERFURAÇÃO DE UM POÇO ARTESIANO NO SÍTIO QUEIMADAS, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1900/1900_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1900/1900_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA O CALÇAMENTO DO SÍTIO VÁRZEA GRANDE, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1920/1920_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1920/1920_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA O CALÇAMENTO DA RUA PADRE LUIZ DEODATO DANDO CONTINUIDADE ATÉ A RUA JOSÉ ANTONIO DA SILVA (ANTIGA NOVA BRASÍLIA), E RUA ANTONIO DANIEL DA SILVA, NESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>1921</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1921/1921_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1921/1921_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A REFORMA DA LAVANDERIA DO CAJUEIRO, NESTA CIDADE. </t>
   </si>
   <si>
     <t>1922</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1922/1922_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1922/1922_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UM GINÁSIO DE ESPORTES NO SÍTIO LAGOA DE BRAZ, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1923/1923_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1923/1923_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA O ROÇO E LIMPEZA DE MATO EM TORNO DA CRECHE MARIA EUGÊNIA, BAIRRO NOVA CONQUISTA NESTA CIDADE.</t>
   </si>
   <si>
     <t>1924</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1924/1924_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1924/1924_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA O REBOCO DO MURO E A CONSTRUÇÃO DE UMA CALÇADA POR TRÁS DA COZINHA COMUNITÁRIA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1925</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1925/1925_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1925/1925_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UM MATA-BURRO PRÓXIMO A RESIDÊNCIA DO SENHOR TICO FRANCELINO, NO SÍTIO PIMENTA DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1949</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1949/1949_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1949/1949_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SUSPENSÃO DE COBRANÇA DO IPTU PARA PESSOAS DE BAIXA RENDA PORTADORES DE DOENÇAS CRÔNICAS NO MUNICÍPIO DE DONA INÊS.</t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1950/1950_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1950/1950_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA O REFLORESTAMENTO DO ANTIGO ATERRO SANITÁRIO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1951</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1951/1951_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1951/1951_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A PAVIMENTAÇÃO DA RUA AGENOR DE AZEVEDO MAIA.</t>
   </si>
   <si>
     <t>1953</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1953/1953_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1953/1953_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A ENERGISA NO SENTIDO DE MANDAR FAZER A EXTENSÃO DE REDE DE DISTRIBUIÇÃO DE ENERGIA NAS RUAS DO LOTEAMENTO BRISA DA SERRA, LOTEAMENTO TAPUIO IV, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1954/1954_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1954/1954_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA O MELHORAMENTO DO CAMPO DE FUTEBOL NO SÍTIO ZÉ PAZ II, LOCALIZADO EM FRENTE Á RESIDÊNCIA DO SENHOR NINO DE LOURINHO, NESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>1967</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/1967/requerimento_no_056_de_2018.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/1967/requerimento_no_056_de_2018.pdf</t>
   </si>
   <si>
     <t>SOLICITA A AQUISIÇÃO DE APARELHOS ELETRÔNICOS PARA ATENÇÃO BÁSICA.</t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/1968/requerimento_no_057_de_2018.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/1968/requerimento_no_057_de_2018.pdf</t>
   </si>
   <si>
     <t>SOLICITA O CONSERTO DO TANQUE VELHO E A REFORMA DO TANQUE NOVO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1974</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/1974/requerimento_no_058_de_2018.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/1974/requerimento_no_058_de_2018.pdf</t>
   </si>
   <si>
     <t>SOLICITA DE CONTRATAÇÃO DE MÉDICOS PARA OS PSFS DOS SÍTIOS BREJINHO E COZINHA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1972</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/1972/requerimento_no_059_de_2018.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/1972/requerimento_no_059_de_2018.pdf</t>
   </si>
   <si>
     <t>SOLICITA DA COMPRA DE UM CARRO PARA ATENDER CRIANÇAS ESPECIAIS, DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1973</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/1973/requerimento_no_060_de_2018.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/1973/requerimento_no_060_de_2018.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO CARRO PIPA PARA O SÍTIO CAIÇARA, DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/1975/requerimento_no_061_de_2018.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/1975/requerimento_no_061_de_2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DA LIMPEZA DO AÇUDE DO SÍTIO MATA, DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/1976/requerimento_no_062_de_2018.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/1976/requerimento_no_062_de_2018.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE DOIS MATA-BURROS EM SUBSTITUIÇÃO A DUAS PORTEIRAS NA ESTRADA DO SÍTIO MULUNGU, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/1977/requerimento_no_063_de_2018.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/1977/requerimento_no_063_de_2018.pdf</t>
   </si>
   <si>
     <t>SOLICITA A LIMPEZA  DA "CACIMBA DO GOVERNO" LOCALIZADA NO SÍTIO QUEIMADAS, E A  CONSTRUÇÃO DE UMA CERCA AO REDOR DA MESMA  PARA EVITAR A PASSAGEM DE ANIMAIS.</t>
   </si>
   <si>
     <t>1978</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/1978/requerimento_no_064_de_2018.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/1978/requerimento_no_064_de_2018.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO Á SENHORA SECRETÁRIA DE SAÚDE, TARCIANA LUCENA NUNES, PROVIDENCIAR E DISPONIBILIZAR O SORO ANTIOFÍDICO, CONTRA PICADAS DE ANIMAIS PEÇONHENTOS, NO PRONTO ATENDIMENTO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/1979/requerimento_no_065_de_2018.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/1979/requerimento_no_065_de_2018.pdf</t>
   </si>
   <si>
     <t>SOLICITA DA ENERGISA QUE ALOQUE UM POSTE UM POSTE NA RUA VEREADOR DA COSTA TEIXEIRA  NO ENTRONCAMENTO COM AS RUAS CANTALICE E ANA CONCEIÇÃO SOUSA MACIEL, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/1980/requerimento_no_066_de_2018.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/1980/requerimento_no_066_de_2018.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UMA CISTERNA COMUNITÁRIA COM ABASTECIMENTO DE ÁGUA.</t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/1982/requerimento_no_067_de_2018.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/1982/requerimento_no_067_de_2018.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REATIVAÇÃO DA ACADEMIA DA SAÚDE LOCALIZADA NO BAIRRO NOVA CONQUISTA, E A  REFORMA DOS APARELHOS DO PARQUE SITUADO NO ESPAÇO A JUVENTUDE.</t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/1983/requerimento_no_068_de_2018.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/1983/requerimento_no_068_de_2018.pdf</t>
   </si>
   <si>
     <t>CELEBRAÇÃO DE CONVÊNIO DA PREFEITURA MUNICIPAL DE DONA INÊS COM O MINISTÉRIO DO TRABALHO E EMPREGO - MTE PARA EMISSÃO DE CARTEIRA DE TRABALHO E EMPREGO - CTPS DIGITALIZADA.</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/1984/requerimento_no_069_de_2018.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/1984/requerimento_no_069_de_2018.pdf</t>
   </si>
   <si>
     <t>SOLICITA A LIMPEZA DO AÇUDE DA SERRA E DO AÇUDE DO SÍTIO CACO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/1985/requerimento_no_070_de_2018.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/1985/requerimento_no_070_de_2018.pdf</t>
   </si>
   <si>
     <t>COLETA SELETIVA DE RESÍDUOS SÓLIDOS MUNICIPAL.</t>
   </si>
   <si>
     <t>2149</t>
   </si>
   <si>
     <t>VI</t>
   </si>
   <si>
     <t>Veto Integral</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/2149/veto_ao_projeto_de_lei_no_003-2018.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/2149/veto_ao_projeto_de_lei_no_003-2018.pdf</t>
   </si>
   <si>
     <t>VETO INTEGRAL AO PROJETO DE LEI Nº 003/2018, DE INICIATIVA DO VEREADOR DAMÁSIO BERTO DE OLIVEIRA-PSD, QUE DISPÕE SOBRE OBRIGATORIEDADE DE IDENTIFICAÇÃO NOS VEÍCULOS OFICIAIS, DE PROPRIEDADE OU SERVIÇOS DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2150</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/2150/veto_ao_projeto_de_lei_no_005-2018.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/2150/veto_ao_projeto_de_lei_no_005-2018.pdf</t>
   </si>
   <si>
     <t>VETO INTEGRAL AO PROJETO DE LEI ORDINÁRIO Nº 005/2018, DE INICIATIVA DO VEREADOR RHUAN RIBEIRO DE ARAÚJO-PP, QUE AUTORIZA O CHEFE DO PODER EXECUTIVO E LEGISLATIVO DO MUNICÍPIO A CONCEDER 1 (UM) DIA DE FOLGA REMUNERADA A TODOS OS SERVIDORES DE SEU QUADRO, NA DATA DE SEUS RESPECTIVOS ANIVERSÁRIOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3159</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
     <t>Leis</t>
   </si>
   <si>
     <t>Lei Ordinária Municipal</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/3159/lei_municipal_771.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/3159/lei_municipal_771.pdf</t>
   </si>
   <si>
     <t>FIXA O ÍNDICE DE REVISÃO GERAL ANUAL, EXERCÍCIO 2018, PRECEITUADA NO ART. 37, INCISO X, DA CF/88, COMBINADO COM O ART. 49, XIV, DA LOM PARA AS REMUNERAÇÕES DOS SERVIDORES E AGENTES POLÍTICOS DO PODER LEGISLATIVO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3160</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/3160/lei_municipal_772.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/3160/lei_municipal_772.pdf</t>
   </si>
   <si>
     <t>FIXA O VALOR DO SALÁRIO MÍNIMO DOS SERVIDORES DA CÂMARA MUNICIPAL DE DONA INÊS/PB, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3161</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/3161/lei_municipal_773.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/3161/lei_municipal_773.pdf</t>
   </si>
   <si>
     <t>REAJUSTA O SALÁRIO DOS SERVIDORES EFETIVOS, COMISSIONADOS, ELETIVOS, AGENTES POLÍTICOS, PREFEITO, VICE-PREFEITO E SECRETÁRIOS MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3144</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/3144/lei_municipal_no_775_de_25_de_maio_de_2018.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/3144/lei_municipal_no_775_de_25_de_maio_de_2018.pdf</t>
   </si>
   <si>
     <t>INSTITUI A MEDALHA PROFESSORA MARIA DA PAZ FERREIRA SILVA, PARA SER CONFERIDA AOS ALUNOS DESTAQUE DA REDE PÚBLICA DE ENSINO DO MUNICÍPIO DE DONA INÊS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3145</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/3145/lei_municipal_no_776_de_25_de_maio_de_2018.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/3145/lei_municipal_no_776_de_25_de_maio_de_2018.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO DO EXERCÍCIO DE 2018, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3146</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/3146/lei_municipal_no_777_de_02_de_junho_de_2018.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/3146/lei_municipal_no_777_de_02_de_junho_de_2018.pdf</t>
   </si>
   <si>
     <t>DISPÕE ALTERAÇÕES NO CÓDIGO TRIBUTÁRIO MUNICIPAL NO QUE PERTINE AO IMPOSTO SOBRE SERVIÇOS DE QUALQUER NATUREZA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3147</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/3147/lei_municipal_no_778_de_02_de_junho_de_2018.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/3147/lei_municipal_no_778_de_02_de_junho_de_2018.pdf</t>
   </si>
   <si>
     <t>ESTABELECE AS DIRETRIZES PARA ELABORAÇÃO DO ORÇAMENTO GERAL DO MUNICÍPIO RELATIVO AO EXERCÍCIO DE 2019, E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3148</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/3148/lei_municipal_no_779_de_15_de_outubro_de_2018.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/3148/lei_municipal_no_779_de_15_de_outubro_de_2018.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RUA CÍCERO CAMELO A ARTÉRIA PÚBLICA IDENTIFICADA COMO RUA PROJETADA 2, DO LOTEAMENTO NOVA CONQUISTA II, NESTA CIDADE, E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3149</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/3149/lei_municipal_no_780_de_15_de_outubro_de_2018.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/3149/lei_municipal_no_780_de_15_de_outubro_de_2018.pdf</t>
   </si>
   <si>
     <t>DETERMINA A INSERÇÃO DO SÍMBOLO MUNDIAL DO AUTISMO NAS PLACAS QUE SINALIZAM ATENDIMENTO PRIORITÁRIO EM ESTABELECIMENTOS PÚBLICOS E PRIVADOS DO MUNICÍPIO DE DONA INÊS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3150</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/3150/lei_municipal_no_781_de_03_de_dezembro_de_2018.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/3150/lei_municipal_no_781_de_03_de_dezembro_de_2018.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE UNIDADE BÁSICA DE SAÚDE VICE-PREFEITO SEVERINO GOMES DE ARAÚJO A UNIDADE BÁSICA DE SAÚDE DO BAIRRO TAPUIO, DESTE MUNICÍPIO DE DONA INÊS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3151</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/3151/lei_municipal_no_782_de_03_de_dezembro_de_2018.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/3151/lei_municipal_no_782_de_03_de_dezembro_de_2018.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DA PREFEITURA MUNICIPAL DE DONA INÊS, PARA O EXERCÍCIO FINANCEIRO DE 2019, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3152</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/3152/lei_municipal_n_783_de_16_de_dezembo_de_2018_1.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/3152/lei_municipal_n_783_de_16_de_dezembo_de_2018_1.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA MUNICIPAL DE MELHORIAS DO ACESSO E QUALIDADE NA ATENÇÃO BÁSICA - PMAQ-AB/MUNICIPAL, NA FORMA DE INCENTIVO FINANCEIRO DE DESEMPENHO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1669,67 +1669,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1883/1883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1803/1803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1804/1804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1805/1805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1814/1814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1825/1825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1815/1815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1835/1835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1836/1836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1885/1885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/1952/projeto_de_lei_no_010_de_2018.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/1962/projeto_de_lei_no_011_de_2018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/1961/projeto_de_lei_no_012_de_2018.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/1969/projeto_de_lei_no_013_de_2018.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/1981/projeto_de_lei_no_015_de_2018.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/1955/projeto_de_resolucao_no_001_de_2018.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1806/1806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1807/1807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1808/1808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1809/1809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1810/1810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1811/1811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1817/1817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1818/1818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1819/1819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1820/1820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1821/1821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1822/1822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1824/1824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1826/1826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1827/1827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1830/1830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1831/1831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1832/1832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1833/1833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1834/1834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1837/1837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1838/1838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1839/1839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1840/1840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1841/1841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1842/1842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1843/1843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1844/1844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1845/1845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1846/1846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1847/1847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1848/1848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1849/1849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1850/1850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1871/1871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1872/1872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1880/1880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1881/1881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1886/1886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1887/1887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1888/1888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1896/1896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1899/1899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1900/1900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1920/1920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1921/1921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1922/1922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1923/1923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1924/1924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1925/1925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1949/1949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1950/1950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1951/1951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1953/1953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1954/1954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/1967/requerimento_no_056_de_2018.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/1968/requerimento_no_057_de_2018.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/1974/requerimento_no_058_de_2018.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/1972/requerimento_no_059_de_2018.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/1973/requerimento_no_060_de_2018.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/1975/requerimento_no_061_de_2018.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/1976/requerimento_no_062_de_2018.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/1977/requerimento_no_063_de_2018.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/1978/requerimento_no_064_de_2018.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/1979/requerimento_no_065_de_2018.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/1980/requerimento_no_066_de_2018.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/1982/requerimento_no_067_de_2018.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/1983/requerimento_no_068_de_2018.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/1984/requerimento_no_069_de_2018.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/1985/requerimento_no_070_de_2018.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/2149/veto_ao_projeto_de_lei_no_003-2018.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/2150/veto_ao_projeto_de_lei_no_005-2018.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/3159/lei_municipal_771.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/3160/lei_municipal_772.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/3161/lei_municipal_773.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/3144/lei_municipal_no_775_de_25_de_maio_de_2018.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/3145/lei_municipal_no_776_de_25_de_maio_de_2018.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/3146/lei_municipal_no_777_de_02_de_junho_de_2018.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/3147/lei_municipal_no_778_de_02_de_junho_de_2018.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/3148/lei_municipal_no_779_de_15_de_outubro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/3149/lei_municipal_no_780_de_15_de_outubro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/3150/lei_municipal_no_781_de_03_de_dezembro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/3151/lei_municipal_no_782_de_03_de_dezembro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/3152/lei_municipal_n_783_de_16_de_dezembo_de_2018_1.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1883/1883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1803/1803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1804/1804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1805/1805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1814/1814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1825/1825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1815/1815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1835/1835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1836/1836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1885/1885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/1952/projeto_de_lei_no_010_de_2018.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/1962/projeto_de_lei_no_011_de_2018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/1961/projeto_de_lei_no_012_de_2018.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/1969/projeto_de_lei_no_013_de_2018.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/1981/projeto_de_lei_no_015_de_2018.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/1955/projeto_de_resolucao_no_001_de_2018.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1806/1806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1807/1807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1808/1808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1809/1809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1810/1810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1811/1811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1817/1817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1818/1818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1819/1819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1820/1820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1821/1821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1822/1822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1824/1824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1826/1826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1827/1827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1830/1830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1831/1831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1832/1832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1833/1833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1834/1834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1837/1837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1838/1838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1839/1839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1840/1840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1841/1841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1842/1842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1843/1843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1844/1844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1845/1845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1846/1846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1847/1847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1848/1848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1849/1849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1850/1850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1871/1871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1872/1872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1880/1880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1881/1881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1886/1886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1887/1887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1888/1888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1896/1896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1899/1899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1900/1900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1920/1920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1921/1921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1922/1922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1923/1923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1924/1924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1925/1925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1949/1949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1950/1950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1951/1951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1953/1953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1954/1954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/1967/requerimento_no_056_de_2018.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/1968/requerimento_no_057_de_2018.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/1974/requerimento_no_058_de_2018.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/1972/requerimento_no_059_de_2018.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/1973/requerimento_no_060_de_2018.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/1975/requerimento_no_061_de_2018.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/1976/requerimento_no_062_de_2018.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/1977/requerimento_no_063_de_2018.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/1978/requerimento_no_064_de_2018.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/1979/requerimento_no_065_de_2018.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/1980/requerimento_no_066_de_2018.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/1982/requerimento_no_067_de_2018.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/1983/requerimento_no_068_de_2018.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/1984/requerimento_no_069_de_2018.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/1985/requerimento_no_070_de_2018.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/2149/veto_ao_projeto_de_lei_no_003-2018.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/2150/veto_ao_projeto_de_lei_no_005-2018.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/3159/lei_municipal_771.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/3160/lei_municipal_772.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/3161/lei_municipal_773.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/3144/lei_municipal_no_775_de_25_de_maio_de_2018.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/3145/lei_municipal_no_776_de_25_de_maio_de_2018.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/3146/lei_municipal_no_777_de_02_de_junho_de_2018.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/3147/lei_municipal_no_778_de_02_de_junho_de_2018.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/3148/lei_municipal_no_779_de_15_de_outubro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/3149/lei_municipal_no_780_de_15_de_outubro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/3150/lei_municipal_no_781_de_03_de_dezembro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/3151/lei_municipal_no_782_de_03_de_dezembro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2018/3152/lei_municipal_n_783_de_16_de_dezembo_de_2018_1.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H108"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="50.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="124" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="123.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>