--- v1 (2026-04-20)
+++ v2 (2026-06-17)
@@ -648,51 +648,51 @@
   <si>
     <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1843/1843_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A COMPRA DE UM CAMINHÃO COMPACTADOR DE LIXO, PARA MUNICÍPIO DE DONA INÊS.</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1844/1844_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A LIMPEZA DO AÇUDE DO SÍTIO ZÉ PAZ II E O MELHORAMENTO DA ESTRADA VICINAL QUE DÁ ACESSO AO SÍTIO ZÉ DE FOGO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>ROSINHA BOLACHINHA</t>
+    <t>ROSILENE FERREIRA (ROSINHA)</t>
   </si>
   <si>
     <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1845/1845_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA O ROÇO DO MATO DAS ESTRADAS VICINAIS DA ZONA RURAL DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2018/1846/1846_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A RENOVAÇÃO DO FARDAMENTO DOS GUARDAS MUNICIPAIS DO NOSSO MUNICÍPIO DE DONA INÊS-PB.</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
     <t>31</t>
   </si>