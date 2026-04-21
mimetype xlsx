--- v0 (2026-01-21)
+++ v1 (2026-04-21)
@@ -54,2551 +54,2551 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EADIT</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
     <t>COF - COMISSÃO DE ORÇAMENTOS E FINANÇAS</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1555/1555_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1555/1555_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA AO PROJETO DE LEI Nº 005/2017, QUE ESTABELECE AS DIRETRIZES PARA ELABORAÇÃO DO ORÇAMENTO GERAL DO MUNICÍPIO PARA O EXERCÍCIO DE 2018.</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>DAMÁSIO BERTO</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1462/1462_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1462/1462_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE TÍTULO DE CIDADÃ DONAINESENSE E ADOTA OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>MESA DA CÂMARA</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1565/1565_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1565/1565_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APROVAÇÃO DA PRESTAÇÃO DE CONTAS ANUAIS DA PREFEITURA E DO FUNDO MUNICIPAL DE SAÚDE DE DONA INÊS/PB EXERCÍCIO DE 2014, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1656/1656_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1656/1656_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE TÍTULO DE CIDADÃ DONAINESENSE A SENHORA MARIA PEREIRA DE SOUSA CONHECIDA COMO "MARIA DE BANANEIRAS", E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>DENIZAR COSTA</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1690/1690_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1690/1690_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE TÍTULO DE CIDADÃ DONAINESENSE A SENHORA RAIMUNDA ARAÚJO DA COSTA,CONHECIDA COMO DONA RAIMUNDA,E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1694/1694_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1694/1694_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE TÍTULO DE CIDADANIA DONAINESENSE AO SENHOR GILBERTO DOS SANTOS,E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>RHUAN RIBEIRO</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1697/1697_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1697/1697_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ DONAINESENSE A SENHORA DEBORA MARIA MOREIRA,CONHECIDA COM DEBORA DE GUILHERME.</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>PREFEITO MUNICIPAL</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1756/1756_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1756/1756_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE ALTERAÇÕES NO CÓDIGO TRIBUTÁRIO MUNICIPAL NO QUE PERTINE AO IMPOSTO SOBRE SERVIÇOS DE QUALQUER NATUREZA, IMPOSTO SOBRE A PROPRIEDADE PREDIAL E TERRITORIAL URBANA E, TAXAS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1482/1482_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1482/1482_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA O ÍNDICE DE REVISÃO GERAL ANUAL, EXERCÍCIO 2017, PRECEITUADA NO ART. 37, INCISO X, DA CF/88, COMBINADO COM O ART. 49, XIV, DA LOM PARA AS REMUNERAÇÕES DOS SERVIDORES DO PODER LEGISLATIVO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1483/1483_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1483/1483_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA VALOR DO SALÁRIO MÍNIMO DOS SERVIDORES DA CÂMARA MUNICIPAL DE DONA INÊS/PB E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1486/1486_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1486/1486_texto_integral.pdf</t>
   </si>
   <si>
     <t>REAJUSTA O SALÁRIO DOS SERVIDORES EFETIVOS E COMISSIONADOS DO PODER EXECUTIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
     <t>JAIRO</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1519/1519_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1519/1519_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI MUNICIPAL Nº729, DE 11 DE MARÇO DE 2016, PARA DETERMINAR A OBRIGATORIEDADE DE EXECUÇÃO SEMANAL DO HINO DO MUNICÍPIO NOS ESTABELECIMENTOS DE ENSINO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/</t>
+    <t>http://sapl.donaines.pb.leg.br/media/</t>
   </si>
   <si>
     <t>ESTABELECE AS DIRETRIZES PARA ELABORAÇÃO DO ORÇAMENTO GERAL ANUAL DO MUNICÍPIO RELATIVO AO EXERCÍCIO DE 2018, E ADOTA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1540/1540_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1540/1540_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGOS DE VISITANTES PARA ATENDIMENTO , EXCLUSIVAMENTE, JUNTO AO PROGRAMA PRIMEIRA INFÂNCIA NO SISTEMA ÚNICO DE ASSISTÊNCIA SOCIAL - SUAS. ALTERA O ANEXO II DA LEI MUNICIPAL Nº 698/2015, BEM COMO O ANEXO II DA LEI MUNICIPAL Nº 620/2013, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1541/1541_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1541/1541_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO  ESPECIAL NO ORÇAMENTO DO EXERCÍCIO DE 2017, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1542/1542_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1542/1542_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CONSELHO MUNICIPAL DE TURISMO - COMTUR, E O FUNDO MUNICIPAL DE TURISMO - FUMTUR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1578/1578_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1578/1578_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE ALTERAÇÃO DOS ARTIGOS 5º E 6º DA LEI MUNICIPAL 573/2009 E DÁ OUTRAS PROVIDÊNCIAS.    </t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1662/1662_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1662/1662_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA OS ANEXOS DA LDO PARA EXERCÍCIO DE 2018,E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1663/1663_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1663/1663_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE O PLANO PLURIANUAL DE INVESTIMENTOS DO MUNICÍPIO DE DONA INÊS PARA O PERÍDIO DE 2018 A 2021,E DÁ OUTRAS PROVIDÊNCIAS.  </t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1664/1664_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1664/1664_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ESTIMA A RECEITA E FIXA A DESPESA DA PREFEITURA MUNICIPAL DE DONA INÊS,PARA O EXERCÍCIO FINANCEIRO DE 2018,E DÁ OUTRAS PROVIDÊNCIAS.  </t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1746/1746_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1746/1746_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REGULAMENTA A CONCESSÃO DE TÍTULO DE CIDADÃO DONAINESENSE, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1757/1757_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1757/1757_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE O PARCELAMENTO DO SOLO URBANO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1758/1758_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1758/1758_texto_integral.pdf</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1511/1511_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1511/1511_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDUÇÃO DO CAPUT DO ARTIGO 54 DA RESOLUÇÃO Nº 02/2004 - REGIMENTO INTERNO DESTA CÂMARA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>JOÃO BARBOSA</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1463/1463_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1463/1463_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DO COMPLEMENTO DO CALÇAMENTO  DA RUA ANA DE SOUZA MACIEL, COM A RUA FRANCISCO ADOLFO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1464/1464_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1464/1464_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA O ABASTECIMENTO DE REMÉDIOS NAS FARMÁCIAS BÁSICAS DOS PSF&amp;#180;S DA ZONA URBANA E ZONA RURAL, DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1465/1465_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1465/1465_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A AMPLIAÇÃO E IMPLANTAÇÃO DE CERCA DE ISOLAMENTO NA CACIMBA D'ÁGUA DO SÍTIO QUEIMADAS, DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
     <t>IVONALDO</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1466/1466_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1466/1466_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REFORMA DO TRECHO DA ESTRADA QUE LIGA DONA INÊS AO SÍTIO CACO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1467/1467_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1467/1467_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REFORMA E LIMPEZA DO CAJUEIRO DA SERRA E DA LAVANDERIA PÚBLICA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1468/1468_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1468/1468_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UM GINÁSIO DE ESPORTES NO SÍTIO QUEIMADAS, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1469/1469_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1469/1469_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE UMA SALA DE AULA OU DE UMA TURMA NA E. M. E. F. SENADOR HUMBERTO LUCENA, PARA IMPLANTAÇÃO DO CURSINHO PREPARATÓRIO PARA O ENEM/2017, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1470/1470_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1470/1470_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONTINUAÇÃO DA CONSTRUÇÃO DA GALERIA PLUVIAL DA RUA JOSÉ ROBERTO IDALINO, JOÃO PESSOA, BAIRRO NOVA CONQUISTA, NESTA CIDADE DE DONA INÊS &amp;#8211; PB</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1471/1471_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1471/1471_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE LOMBADAS NA RUA ANTONIO RAFAEL, BAIRRO NOVA CONQUISTA, NESTA CIDADE DE DONA INÊS/PB.</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1472/1472_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1472/1472_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE COLETA DE LIXO SEMANAL PARA A VILELA DE NOSSA SENHORA APARECIDA (POVOADO DE SERRA DO SÍTIO), NESTE MUNICÍPIO DE DONA INÊS/PB.</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1473/1473_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1473/1473_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR.</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1474/1474_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1474/1474_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE EXTENSÃO DE REDE DE ÁGUA ENCANADA PARA O BAIRRO NOVA CONQUISTA, NESTA CIDADE DE DONA INÊS/PB.</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1475/1475_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1475/1475_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE ESCLARECIMENTO DO RECAPEAMENTO ASFÁLTICO DA PB 103, BILINGUIM A CIDADE DONA INÊS.</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1476/1476_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1476/1476_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A LIMPEZA DO AÇUDE DO SÍTIO CACO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1477/1477_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1477/1477_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A LIMPEZA DO AÇUDE DO SÍTIO LAJEDO PRETO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1478/1478_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1478/1478_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA O CALÇAMENTO DA RUA PADRE LUÍS DEODATO, NESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1479/1479_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1479/1479_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A PAVIMENTAÇÃO DA RUA AGENOR DE AZEVEDO MAIA, NO BAIRRO SÃO PEDRO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1480/1480_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1480/1480_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UM MATA-BURRO NA DIVISA DA ESTRADA QUE LIGA O SÍTIO CANAFÍSTULA AO ASSENTAMENTO FAZENDA SÍTIO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>EDMILSON ROCHA</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1481/1481_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1481/1481_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A LIMPEZA DO AÇUDE DO SÍTIO RAPOSA E A RECUPERAÇÃO DA ESTRADA PRINCIPAL DO SÍTIO CAIÇARA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1484/1484_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1484/1484_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE UM POÇO ARTESIANO PARA O SÍTIO SERRA DO SÍTIO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1485/1485_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1485/1485_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DA REFORMA DO GINÁSIO DO LADO DA PREFEITURA MUNICIPAL DE DONA INÊS, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1487/1487_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1487/1487_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A AMPLIAÇÃO DA ESCOLA DO SÍTIO CAIÇARA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1488/1488_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1488/1488_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA TRANSPORTE DA COLETA DE LIXO.</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1489/1489_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1489/1489_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE TRÊS MATA-BURROS NA ESTRADA PRINCIPAL DO SÍTIO CAIÇARA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1490/1490_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1490/1490_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A RECUPERAÇÃO DE TRECHOS DO CALÇAMENTO NO POVOADO DE COZINHA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1491/1491_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1491/1491_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECUPERAÇÃO DO CAMPO DE FUTEBOL DO SÍTIO QUEIMADAS, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1492/1492_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1492/1492_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE PLACAS COM NOMINAÇÃO DE RUAS.</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1493/1493_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1493/1493_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE PERFURAÇÃO DE POÇOS ARTESIANOS.</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1494/1494_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1494/1494_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA E MELHORAMENTO NOS EQUIPAMENTOS DE LAZER DA PRAÇA INFANTIL LOCALIZADO NO ESPAÇO DA JUVENTUDE, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1495/1495_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1495/1495_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAÇÃO DE CONSTRUÇÃO DE UM MURO NO CAMPO DE FUTEBOL </t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1496/1496_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1496/1496_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UMA PASSAGEM MOLHADA NO SANGRADOURO DA BARRAGEM DO SÍTIO MULUNGU, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1497/1497_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1497/1497_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A PAVIMENTAÇÃO (CALÇAMENTO) DO ASSENTAMENTO VÁRZEA GRANDE, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1498/1498_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1498/1498_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A RECUPERAÇÃO DAS RUAS AGENOR DE AZEVEDO MAIA E ASSIS CLAUDINO.</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1499/1499_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1499/1499_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO E ROÇO DE MATO DA ESTRADA QUE LIGA A RUA JOSÉ ANTÔNIO DA SILVA DESTE MUNICÍPIO AO SÍTIO SEIXOS NO MUNICÍPIO DE RIACHÃO-PB.</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1500/1500_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1500/1500_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCAÇÃO DE CONCURSADOS</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1501/1501_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1501/1501_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE PONTO DE ACESSO  HOTSPOST (LOCAL PÚBLICO ONDE OPERE REDE SEM FIO) PARA USO DE REDE WIFI (INTERNET SEM FIO) NAS PRAÇAS PÚBLICAS DESTE MUNICÍPIO: PRAÇA DO TRABALHADOR, PRAÇA JOSÉ MATIAS, PRAÇA NIVALDO CÂNDIDO E ESPAÇO DA JUVENTUDE.</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1502/1502_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1502/1502_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA O CALÇAMENTO DA FRENTE DO GINÁSIO  DE ESPORTES DO SÍTIO PIMENTA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1503/1503_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1503/1503_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE IMPLANTAÇÃO DE UM PSF NO SÍTIO QUEIMADAS, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1504/1504_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1504/1504_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO A ENERGISA NO SENTIDO DE MANDAR FAZER A EXTENSÃO DE REDE DE DISTRIBUIÇÃO DE ENERGIA NAS RUAS NAS SEGUINTES LOCALIDADES: LOTEAMENTO BRISA DA SERRA, LOTEAMENTO PORTAL DA SERRA E LOTEAMENTO TAPUIO IV, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1505/1505_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1505/1505_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A CONSTRUÇÃO DE DOIS MATA-BURROS, NO SÍTIO MULUNGU, NESTE MUNICÍPIO.  </t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1506/1506_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1506/1506_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DO MURO E LIMPEZA DO AÇUDE DO SÍTIO LAGOA DO BRÁS, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1507/1507_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1507/1507_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO AO SENHOR SECRETÁRIO DE EDUCAÇÃO DO ESTADO DA PARAÍBA, ALÉSSIO TRINDADE DE BARROS, NO SENTIDO DE RESPONDER O MOTIVO DA PARALISAÇÃO  DA CONSTRUÇÃO DA UNIDADE ESCOLAR LOCALIZADA NO LOTEAMENTO TAPUIO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1508/1508_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1508/1508_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REATIVAÇÃO DE CURSOS DE INFORMÁTICA BÁSICA PARA A POPULAÇÃO.</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1509/1509_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1509/1509_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE MATA-BURROS EM ESTRADAS VICINAIS.</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1510/1510_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1510/1510_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DA RUA ANTÔNIO PEDRO DA SILVA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1512/1512_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1512/1512_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCAÇÃO DO SENHOR BRUNO HENRIQUE COSTA DO NASCIMENTO PONTES, FUNCIONÁRIO PÚBLICO, OCUPANTE DO CARGO COMISSIONADO DE CHEFE DE VIGILÂNCIA SANITÁRIA DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>JOSÉ EDMILSON</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1513/1513_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1513/1513_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DER - DEPARTAMENTO DE ESTRADAS E RODAGENS - O ROÇO DO MATO DA PB 103.</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1514/1514_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1514/1514_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA O MELHORAMENTO DA ESTRADA QUE LIGA SERRA DO SÍTIO A OITICICA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1515/1515_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1515/1515_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA ÁREA DE RECREAÇÃO COBERTA, NO SÍTIO CRUZ DA MENINA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1516/1516_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1516/1516_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONTRATAÇÃO DE UM MÉDICO PEDIATRA PARA REDE DE SAÚDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1517/1517_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1517/1517_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE REPAROS NAS GALERIAS PLUVIAIS, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1518/1518_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1518/1518_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA SESSÃO ESPECIAL PRA TRATAR DOS TEMAS: TERCEIRIZAÇÃO DO TRABALHO, E AS REFORMAS TRABALHISTAS E PREVIDENCIÁRIAS.</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1520/1520_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1520/1520_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAÇÃO DE LOCAL PÚBLICO PARA VELAR OS ENTES FALECIDOS (VELÓRIO PÚBLICO) </t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>ROSINHA BOLACHINHA</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1521/1521_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1521/1521_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE COLOCAÇÃO DE RECIPIENTES PARA CAPTAÇÃO DE LIXO NAS PRINCIPAIS RUAS DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1522/1522_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1522/1522_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DA ENERGISA CONCLUSÃO DE REDE DE DISTRIBUIÇÃO DE ENERGIA.</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1523/1523_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1523/1523_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA BOMBEAR ÁGUA DO AÇÚDE DO SÍTIO MULUNGU PARA O AÇÚDE DO SÍTIO LAGEDO PRETO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1524/1524_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1524/1524_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA MELHORAMENTO DA ESTRADA ESTRADA DO SÍTIO UMARIZINHO, NESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1525/1525_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1525/1525_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A PROIBIÇÃO DE DOAÇÃO DO TERRENO DO PÁTIO DO MERCADO PÚBLICO MUNICIPAL NESTA CIDADE.</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1526/1526_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1526/1526_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UM GALPÃO</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1527/1527_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1527/1527_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA O MELHORAMENTO DA ESTRADA DO SÍTIO MATA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1528/1528_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1528/1528_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA O MELHORAMENTO DA RUA ANTÔNIO DANIEL DA SILVA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1529/1529_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1529/1529_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA MELHORAMENTOS E REPAROS NOS CAMPOS DE FUTEBOL DA ZONA RURAL PERTENCENTES AO MUNICÍPIO</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1530/1530_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1530/1530_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CRIAÇÃO E INDICAÇÃO DE UMA COMISSÃO DE ESPORTES NO MUNICÍPIO</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1531/1531_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1531/1531_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UMA QUADRA DE VÔLEI DE AREIA NA ZONA URBANA DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1532/1532_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1532/1532_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE UMA AUDIÊNCIA PÚBLICA PARA TRATAR DAS FUNÇÕES DO VEREADOR NO EXERCÍCIO DO SEU MANDATO.</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1533/1533_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1533/1533_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A MANUTENÇÃO E TROCA DE LÂMPADAS DOS POSTES DA ZONA RURAL E URBANA, DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1534/1534_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1534/1534_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REINSTALAÇÃO DE UM PROGRAMA DE DOAÇÃO DE CESTAS BÁSICAS PARA FAMÍLIAS CARENTES, NESTE MUNICIÍPIO</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1535/1535_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1535/1535_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REPARAÇÃO DA ESTRADA QUE LIGA O SITIO OITICICA AO SÍTIO ESTREITO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1538/1538_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1538/1538_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UM MIRANTE, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1537/1537_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1537/1537_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA O CALÇAMENTO DA RUA DE ACESSO AO CEMITÉRIO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1543/1543_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1543/1543_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXECUÇÃO DOS EVENTOS CULTURAIS MUNICIPAL APROVADO PELO CONSELHO DE CULTURA DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE ESPAÇO DE PERMANENTE DE EXPOSIÇÃO DAS OBRAS PLÁSTICAS ARTESANAIS DOS ARTISTAS LOCAIS E ABERTURA DO ESPAÇO DA MEMÓRIA DO MUSEU MUNICIPAL </t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1545/1545_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1545/1545_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECUPERAÇÃO E ROÇO DE MATO DE ESTRADAS VICINAIS, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1546/1546_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1546/1546_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECUPERAÇÃO DA RUA ANTONIO JOAQUIM SILVESTRE, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1561/1561_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1561/1561_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REPOSIÇÃO DE CALÇAMENTO EM PARALELEPIPEDO  NAS RUAS DO POVOADO DE COZINHA (VILELA DE SÃO FRANCISCO), ZONA RURAL DO MUNICÍPIO DE DONA INÊS/PB._x000D_
 </t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1547/1547_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1547/1547_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA EXTENSÃO DE COLETA DE RESÍDUOS (LIXO) UMA VEZ POR SEMANA PARA A RUA DO SÍTIO PINHÕES, ZONA RURAL DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1548/1548_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1548/1548_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A EMPRESA DE DISTRIBUIÇÃO DE ENERGIA - ENERGISA, PARA REALIZAR A EXECUÇÃO DE PROJETO DE AMPLIAÇÃO (REFORÇO) DA REDE ELÉTRICA DO POVOADO DE COZINHA (VILELA DE SÃO FRANCISCO)E SÍTIO PINHÕES, ZONA RURAL DO MUNICÍPIO DE DONA INÊS/PB.</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1549/1549_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1549/1549_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA IDENTIFICAÇÃO DAS RESIDÊNCIAS COM NUMERAÇÃO (NUMERAL ARÁBICO) NAS CASA DO POVOADO DE COZINHA (VILELA DE SÃO FRANCISCO), ZONA RURAL DO MUNICÍPIO DE DONA INÊS/PB. </t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1551/1551_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1551/1551_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA O CALÇAMENTO DA RUA JOSUÉ LUCAS, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1552/1552_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1552/1552_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CRIAÇÃO DE UMA ASSISTÊNCIA TÉCNICA PARA MELHORAR AS CONDIÇÕES DOS AGRICULTORES, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1553/1553_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1553/1553_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CRIAÇÃO DE UM BANCO DE RESERVA E DISTRIBUIÇÃO DE SEMENTES EM PARCERIA COM O SINDICATO DOS TRABALHADORES RURAIS E A EMATER, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1554/1554_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1554/1554_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA O CONSERTO DE 02 (DOIS) CATA-VENTOS NOS POÇOS ARTESIANOS DO ASSENTAMENTO FAZENDA SÍTIO (PIMENTA), ZONA RURAL DE DONA INÊS.</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1556/1556_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1556/1556_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISQUE ILUMINAÇÃO PÚBLICA</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1557/1557_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1557/1557_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE BEBEDOUROS QUE UTILIZAM O SISTEMA DE ÁGUA MINERAL ENVASADA EM GARRAFÕES DE PLÁSTICO DE 20 LITROS NAS ESCOLAS DAS REDES MUNICIPAIS DE ENSINO.</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1558/1558_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1558/1558_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A PINTURA DE ABRIGOS DE PASSAGEIROS, LOCALIZADOS NA PB 103 DONA INÊS AO BILINGUIM, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1560/1560_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1560/1560_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CRIAÇÃO DE EMENDA PARLAMENTAR NO ORÇAMENTO GERAL DA UNIÃO DE 2018, PARA CALÇAMENTO DAS RUAS DO BAIRRO NOVA CONQUISTA, NESTA CIDADE DE DONA INÊS/PB.</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1559/1559_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1559/1559_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A COLOCAÇÃO DE UMA GRADE DE PROTEÇÃO EM FORMA DE CORRIMÃO EM FRENTE AO PRONTO ATENDIMENTO - PA MUNICIPAL.</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1562/1562_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1562/1562_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UMA LOMBADA NA AVENIDA MAJOR AUGUSTO BEZERRA DE FRONTE AO POSTO DE GASOLINA DENIS BRASIL, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1563/1563_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1563/1563_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DO MURO E VESTIÁRIO DO CAMPO DE PELADA DO SÍTIO LAGOA DO BRÁS, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1564/1564_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1564/1564_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA COBERTURA PARA AS MESAS DA PRAÇA DO TRABALHADOR.</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1566/1566_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1566/1566_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA O CALÇAMENTO DA RUA SEBASTIÃO PAULINO E DA RUA MANOEL PEREIRA DE AQUINO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1567/1567_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1567/1567_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONTINUAÇÃO DA GALERIA E DO CALÇAMENTO DA RUA ELBA MARIA DA COSTA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1568/1568_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1568/1568_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A EMPRESA DE DISTRIBUIÇÃO DE ENERGIA ELÉTRICA - ENERGISA A REMOÇÃO DE UM POSTE NO CENTRO DA PEDREIRA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1569/1569_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1569/1569_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA O CONSERTO DAS PORTAS DO PRONTO ATENDIMENTO - PA MUNICIPAL.</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1570/1570_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1570/1570_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA REFORMAS NO ESTÁDIO O LUIZÃO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1571/1571_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1571/1571_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PRESIDENTE DA CAGEPA HÉLIO PAREDES CUNHA LIMA QUE SEJA SUSPENSO A CONTA DE CONSUMO DE ÁGUA NO MUNICÍPIO DE DONA INÊS/PB</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1572/1572_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1572/1572_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA PARADA DE ÔNIBUS.</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1573/1573_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1573/1573_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA TRANSPORTE COM CÂMARA REFRIGERADA/FRIGORÍFICA PARA O DESLOCAMENTO DE CARNE DE ORIGEM ANIMAL (BOVINOS, SUÍNOS, CAPRINOS E AVES) DO MATADOURO PÚBLICO, LOCALIZADO NO CENTRO DESTA CIDADE.</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1574/1574_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1574/1574_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA ATENDIMENTO AS FAMÍLIAS EM VULNERABILIDADE SOCIAL, DESPROVIDA DE ALIMENTAÇÃO PARA SUPRIR AS NECESSIDADES BÁSICAS DE ALIMENTAÇÃO, CONFORME PADRÕES INTERNACIONAIS, ATRAVÉS DA COZINHA COMUNITÁRIA MUNICIPAL, NA DISTRIBUIÇÃO DE REFEIÇÕES DIÁRIAS.</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1575/1575_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1575/1575_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA O CONSERTO DO SINAL DE TV, OS CANAIS RECORD, SBT E GLOBO, NESTE MUNICÍPIO DE DONA INÊS</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1576/1576_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1576/1576_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO E ROÇO DE MATO DE ESTRADAS VICINAIS.</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1577/1577_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1577/1577_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM LOCAL PARA COMERCIALIZAÇÃO DE ANIMAIS.</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1579/1579_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1579/1579_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ADESÃO DO MUNICÍPIO ATRAVÉS DAS SECRETARIAS DE EDUCAÇÃO,SAÚDE E ASSISTÊNCIA SOCIAL AO PROGRAMA EDUCACIONAL DE RESISTÊNCIA ÁS DROGAS E A VIOLÊNCIA (PROED),EXECUTADO PELO GOVERNO DO ESTADO DA PARAÍBA,ATRAVÉS DA POLÍCIA MILITAR.     </t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1580/1580_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1580/1580_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REPOSIÇÃO DE LÂMPADAS INCANDESCENTES NA ILUMINAÇÃO PÚBLICA DE NOSSO MUNICÍPIO (ZONA RURAL E ZONA URBANA).    </t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1581/1581_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1581/1581_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTALAÇÃO DE SISTEMA DE MONITORAMENTO DE VIGILÂNCIA ATRAVÉS DE CÂMERAS 360º NAS PRINCIPAIS RUAS DO NOSSO MUNICÍPIO DE DONA INÊS/PB.    </t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1582/1582_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1582/1582_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">TREINAMENTO E FARDAMENTO PARA OS GUARDAS MUNICIPAIS DE NOSSO MUNICÍPIO DE DONA INÊS/PB. </t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1583/1583_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1583/1583_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SESSÃO ESPECIAL PARA TRATARMOS SOBRE SEGURANÇA PÚBLICA MUNICIPAL.  </t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1584/1584_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1584/1584_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUÇÃO DE UM POSTO MÉDICO E UM GINÁSIO DE ESPORTES NO SÍTIO OITICICA.  </t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1585/1585_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1585/1585_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A PRESENÇA DA GUARDA MUNICIPAL NA ESCOLA M.E.F.SENADOR HUMBERTO LUCENA,NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1586/1586_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1586/1586_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A PARCERIA DA PREFEITURA MUNICIPAL COM O SENAC E SENAI PARA O OFERECIMENTO DE CURSOS PROFISSIONALIZANTE A POPULAÇÃO,NESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1587/1587_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1587/1587_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A CONSTRUÇÃO DE UMA PARADA DE ÔNIBUS NA PRAÇA JOSÉ MATIAS DE ARAÚJO,NESTA CIDADE.  </t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1588/1588_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1588/1588_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A TERRAPLANAGEM DO CAMPO DE FUTEBOL E RECUPERAÇÃO DO CATAVENTO,AMBOS NO SÍTIO CAIÇARA DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1589/1589_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1589/1589_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A CONSTRUÇÃO DE UM AÇUDE NO SÍTIO BREJINHO,E A LIMPEZA DO AÇUDE DO SÍTIO MATA,NESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1590/1590_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1590/1590_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A LIMPEZA DO AÇUDE DA SERRA,NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1591/1591_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1591/1591_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA O AUMENTO E MELHORAMENTO DO ESTACIONAMENTO DE MOTOS DO PRONTO ATENDIMENTO-PA MUNICIPAL.</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1648/1648_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1648/1648_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAÇÃO A CONTINUAÇÃO DO CALÇAMENTO DA RUA JOSÉ ANTÔNIO TEIXEIRA,NESTA CIDADE.  </t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1649/1649_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1649/1649_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A COMPRA DE UMA VAM PARA TRANSPORTAR AS PESSOAS QUE NECESSITAM DOS SERVIDORES DE SAÚDE NOS HOSPITAIS DA CAPITAL JOÃO PESSOA.</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1650/1650_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1650/1650_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO A CONTRATAÇÃO DE CARROS PARA TRANSPORTE DE PESSOAS DOENTES NOS SÍTIOS MAIS DISTANTES DO MUNICÍPIO,QUE AINDA NÃO DISPONHAM DESTE SERVIÇO.</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1651/1651_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1651/1651_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO E IMPLANTAÇÃO DE UM PORTAL RECEPTIVO NA ENTRADA DA NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1652/1652_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1652/1652_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A CONSTRUÇÃO DE ÁREAS DE SERVIÇO COM LAVANDERIAS NAS ESCOLAS PÚBLICAS MUNICIPAIS QUE AINDA NÃO POSSUAM. </t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1653/1653_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1653/1653_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UM QUIOSQUE COM DOIS BANHEIROS:MASCULINO E FEMININO NA PRAÇA DO TRABALHADOR,NESTA CIDADE.</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1654/1654_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1654/1654_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A IMPLANTAÇÃO DE FAIXAS PARA PEDESTRES NO CENTRO DA CIDADE E RAMPAS DE ACESSO A PESSOAS COM DEFICIÊNCIA NOS PRÉDIOS PÚBLICOS MUNICIPAIS. </t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1655/1655_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1655/1655_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A OPERAÇÃO TAPA BURACOS NAS ZONAS URBANA E RURAL DO MUNICÍPIO DE DONA INÊS. </t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1657/1657_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1657/1657_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A COLOCAÇÃO DE PLACAS COM AS NOMINAÇÕES DAS RUAS DA NOSSA CIDADE,E A SUBSTITUIÇÃO DAS PLACAS ANTIGAS POR NOVAS.</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1658/1658_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1658/1658_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA O MELHORAMENTO DA ESTRADA VICINAL DO SÍTIO MELA BODE,NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1659/1659_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1659/1659_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE ÁREA RECREATIVA COBERTA NA ESCOLA MUNICIPAL PROFª ANA LÚCIA DA SILVA FERMANDES,LOCALIZADA NA COMUNIDADE DE SERRA DO SÍTIO NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1660/1660_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1660/1660_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA COBERTURA DE PIÇARRO NAS DIVERSAS RUAS DA CIDADE QUE NÃO SÃO ASFALTADAS.</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1661/1661_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1661/1661_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUÇÃO DE UM GINÁSIO DE ESPORTE NA ESCOLA ESTADUAL DO ENSINO MÉDIO GOVERNADOR CLÓVIS BEZERRA CAVALCANTI,DONA INÊS/PB </t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1666/1666_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1666/1666_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A PERFURAÇÃO DE POÇOS ARTESANAIS NAS LOCALIDADES DO SÍTIO CAIÇARA,SÃO LUIZ,LAGOA DO BRAZ,CANAFÍSTULA E CHÃ DE PALHARES,DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1667/1667_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1667/1667_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A ESCAVAÇÃO DE BARREIROS NO MUNICÍPIO DE DONA INÊS,E A LIMPEZA E MANUTENÇÃO DOS QUE JÁ EXISTEM. </t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1668/1668_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1668/1668_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A COMPRA DE UM CAMINHÃO LIMPA FOSSA PARA O MUNICÍPIO DE DONA INÊS. </t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1669/1669_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1669/1669_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A REFORMA DO GINÁSIO POLIESPORTIVO DA CIDADE DE DONA INÊS. </t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1684/1684_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1684/1684_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A CONSTRUÇÃO DE UMA ACADEMIA DA SAÚDE NO POVOADO DE COZINHA E SERRA DO SÍTIO,NO MUNICÍPIO DE DONA INÊS. </t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1685/1685_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1685/1685_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">RECUPERAÇÃO DE POÇO ARTESIANO NO ASSENTAMENTO TANQUES,ZONA RURAL DO MUNICÍPIO DE DONA INÊS/PB. </t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1686/1686_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1686/1686_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UM RESERVATÓRIO DE ÁGUA NO SÍTIO RIACHO DA VACA MORTA,QUE FICA ENTRE O SÍTIO BREJINHO E O SÍTIO ZÉ PAZ.</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1687/1687_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1687/1687_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SENHOR PREFEITO A ABERTURA DE UMA ESTRADA DE ACESSO AO SÍTIO TAPUIO,NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1688/1688_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1688/1688_texto_integral.pdf</t>
   </si>
   <si>
     <t>LATÃO COLETOR DE LIXO.</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1689/1689_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1689/1689_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE MURO E COBERTURA FRONTAL NO ESFV.</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1691/1691_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1691/1691_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA O PARCELAMENTO DOS LOTES E TITULAÇÃO INDIVIDUAL DEFINITIVA DOS BENEFICIÁRIOS DO PROJETO DO ASSENTAMENTO SÍTIO,NO MUNICÍPIO DE DONA INÊS/PB  </t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1692/1692_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1692/1692_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A LIMPEZA E RESTAURAÇÃO DE UM BARREIRO NO SÍTIO MELA BODE,LOCALIZADO NA PROPRIEDADE DA FAMÍLIA EMILIANO,MUNICÍPIO DE DONA INÊS/PB. </t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1693/1693_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1693/1693_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA O CALÇAMENTO DA RUA JULIA GOMES DE ARAÚJO E DA RUA ARÃO LUCAS DE ARAÚJO,NO BAIRRO NOVA CONQUISTA,NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1695/1695_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1695/1695_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">IMPLANTAÇÃO DA FESTA RELIGIOSA DE NOSSA SENHORA APARECIDA,NO CALENDÁRIO DE EVENTOS CULTURAL DO MUNICÍPIO. </t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1696/1696_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1696/1696_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REFORMA DO MURO E PINTURA DO POSTO DE SAÚDE EM FRENTE AO PA MUNICIPAL,NESTA CIDADE.</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1698/1698_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1698/1698_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REFORMA E PINTURA DOS PRÉDIOS PÚBLICOS MUNICIPAIS,E LIMPEZA DO MATO NO ENTORNO DAS ESCOLAS DA ZONA RURAL.</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1699/1699_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1699/1699_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA O RETALHAMENTO DO PRÉDIO DO PRONTO ATENDIMENTO,NESTA CIDADE.</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1700/1700_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1700/1700_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A REFORMA DO PRÉDIO ONDE ESTA LOCALIZADO O CONSELHO TUTELAR,E A DISPONIBILIZAÇÃO DE UM CARRO PARA O DESLOCAMENTO DOS CONSELHOS,NESTA CIDADE. </t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1748/1748_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1748/1748_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DA ENERGISA EXTENSÃO DE REDE DE DISTRIBUIÇÃO DE ENERGIA.</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1749/1749_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1749/1749_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DISPONIBILIZAÇÃO DE TRANSPORTE PÚBLICO UNIVERSITÁRIO PARA A CIDADE DE CAMPINA GRANDE/PB.</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1750/1750_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1750/1750_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA O CALÇAMENTO DA RUA ANTONIO PEREIRA DA COSTA E DA RUA PEDRO FERREIRA DE ARAÚJO, AMBAS NO BAIRRO NOVA CONQUISTA, DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1751/1751_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1751/1751_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM AÇUDE DE GRANDE PORTE NA REGIÃO DA COMUNIDADE SERRA DO SÍTIO.</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1752/1752_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1752/1752_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A RETIRADA DOS MUROS EXISTENTES DENTRO DO CEMITÉRIO SANTO ANTONIO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1753/1753_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1753/1753_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO PADRE JOSÉ RENATO FERREIRA DE OLIVEIRA.</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1754/1754_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1754/1754_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO PROFESSOR EDNALDO VICENTE DOS SANTOS E A PROFESSORA VANUZA NEVES LIMA DOS SANTOS.</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1755/1755_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1755/1755_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO SENHOR JOSÉ CAMPOS DUARTE.</t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1759/1759_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1759/1759_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A IMPLANTAÇÃO DE LIXEIRAS OU TONÉIS DE LIXO PERMANENTES NO POVOADO DE COZINHA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1760</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1760/1760_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1760/1760_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UM AUDITÓRIO NA ESCOLA MUNICIPAL DE ENSINO FUNDAMENTAL PROFESSORA MARIA FERREIRA DA COSTA OLIVEIRA, NO SÍTIO COZINHA, DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1761/1761_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1761/1761_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA UMA EXCURSÃO COM OBJETIVO CULTURAL PARA OS ALUNOS DO 8º ANO DA ESCOLA M.E.F.P.MARIA FERREIRA DA COSTA OLIVEIRA. </t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1762/1762_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1762/1762_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A ATIVAÇÃO DE UMA SALA COM COMPUTADORES E CURSOS DE INFORMÁTICA BÁSICA PARA OS ALUNOS DA ESCOLA M.E.F.P.MARIA FERREIRA DA COSTA OLIVEIRA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1763/1763_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1763/1763_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UMA SALA PARA A ATIVAÇÃO DE UMA BIBLIOTECA NA ESCOLA M.E.F.M.FERREIRA DA COSTA OLIVEIRA.</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1764/1764_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1764/1764_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A MANUTENÇÃO E REPOSIÇÃO DE MESAS E CADEIRAS DAS SALAS DE AULA NAS ESCOLAS MUNICIPAIS SENADOR HUMBERTO LUCENA E MARIA FERREIRA DA COSTA OLIVEIRA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1765/1765_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1765/1765_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA REPAROS NO GINÁSIO DE ESPORTES DA ESCOLA M.E.F.S. HUMBERTO LUCENA.</t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1766/1766_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1766/1766_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REFORMA DOS BANHEIROS MASCULINO E FEMININO DA ESCOLA M.E.F.S.HUMBERTO LUCENA.</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1767/1767_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1767/1767_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A COLOCAÇÃO DE UM TONEL LIXO NA PRAÇA XVII DE NOVEMBRO NA ESCOLA M.E.F.SENADOR HUMBERTO LUCENA.</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1768/1768_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1768/1768_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A IMPLANTAÇÃO DE UM CORRIMÃO QUE DÁ ACESSO AO 1º ANDAR DA ESCOLA M.E.F.SENADOR HUMBERTO LUCENA.</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1769/1769_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1769/1769_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A AQUISIÇÃO DE MAIS MESAS PARA O REFEITÓRIO DA ESCOLA M.E.F.SENADOR HUMBERTO LUCENA.</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1770/1770_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1770/1770_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A REPOSIÇÃO DOS EXTINTORES DE INCÊNDIO,TROCA DAS TRAVES DE FUTSAL,E A PINTURA DA ESCOLA M.E.F.SENADOR HUMBERTO LUCENA. </t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1771/1771_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1771/1771_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A COLOCAÇÃO DE CORRIMÃOS NAS RAMPAS DE ENTRADA DA ESCOLA M.E.F.SENADOR HUMBERTO LUCENA. </t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1772/1772_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1772/1772_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A ELABORAÇÃO DE PROJETO DE LEI QUE REGULAMENTA USO DOS RECURSOS DE INCENTIVO FINANCEIRO DO PMAQ.</t>
   </si>
   <si>
     <t>1773</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1773/1773_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1773/1773_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE CRIAÇÃO E EXECUÇÃO DE UM PROJETO DE RECICLAGEM ABERTO A POPULAÇÃO DONAINESENSE.</t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1774/1774_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1774/1774_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA O CONSERTO DOS BEBEDOUROS DA ESCOLA MUNICIPAL DE ENSINO FUNDAMENTAL SENADOR HUMBERTO LUCENA.</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1775/1775_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1775/1775_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A IMPLANTAÇÃO DE MAIS DOIS PONTOS DE ÔNIBUS COM COBERTURA PARA A PRAÇA DA ESCOLA M.E.F.SENADOR HUMBERTO LUCENA. </t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1776/1776_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1776/1776_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA UM TRANSPORTE PARA OS ALUNOS QUE ESTUDAM NO IFPB QUE RESIDEM NA ZONA RURAL, DO MUNICÍPIO DE DONA INÊS. </t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1777/1777_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1777/1777_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A AMPLIAÇÃO DA ESCOLINHA DE FUTEBOL ASTRO FUTSAL,NA CIDADE E DONA INÊS. </t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1778/1778_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1778/1778_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A IMPLANTAÇÃO DE OFICINAS DE PAPEL RECICLADO E A REALIZAÇÃO DE SARAUS PARA OS ALUNOS DA ESCOLA M.E.F.SENADOR HUMBERTO LUCENA.</t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1779/1779_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1779/1779_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A CELEBRAÇÃO DE CONVÊNIO PARA A EMISSÃO GRATUITA DE CARTEIRINHA DE ESTUDANTE PARA OS ALUNOS DA SEGUNDA FASE DO ENSINO FUNDAMENTAL, NESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>1794</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1794/1794_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1794/1794_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA O TOMBAMENTO DA BANDA MARCIAL 17 DE NOVEMBRO E DO SEU BRASÃO, COMO PATRIMÔNIO HISTÓRICO E CULTURAL DO MUNICÍPIO DE DONA INÊS-PB.  </t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1795/1795_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1795/1795_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A FINALIZAÇÃO DO LABORATÓRIO DE CIÊNCIAS DA ESCOLA M.E.F.S.HUMBERTO LUCENA.  </t>
   </si>
   <si>
     <t>1796</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1796/1796_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1796/1796_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A RETOMADA DO DESFILE DE 07 DE SETEMBRO,NA CIDADE DE DONA INÊS. </t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1797/1797_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1797/1797_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A RECUPERAÇÃO DO GRAMADO DO CAMPO DE FUTEBOL DO SÍTIO SERRA DO SÍTIO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1798/1798_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1798/1798_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA O ATENDIMENTO PELA EQUIPE DE SAÚDE DA FAMÍLIA I (ESF I) NO POSTO DE SAÚDE  DO SÍTIO ZÉ PAZ II, NESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>3153</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
     <t>Leis</t>
   </si>
   <si>
     <t>Lei Ordinária Municipal</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2017/3153/lei_municipal_765.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2017/3153/lei_municipal_765.pdf</t>
   </si>
   <si>
     <t>ESTABELECE AS DIRETRIZES PARA ELABORAÇÃO DO ORÇAMENTO GERAL DO MUNICÍPIO DE DONA INÊS-PB, RELATIVO AO EXERCÍCIO DE 2018, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3154</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2017/3154/lei_municipal_766.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2017/3154/lei_municipal_766.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO DO EXERCÍCIO DE 2017, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3155</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2017/3155/lei_municipal_767.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2017/3155/lei_municipal_767.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DOS ARTIGOS 5º E 6º DA LEI MUNICIPAL 537/2017, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3156</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2017/3156/lei_municipal_768.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2017/3156/lei_municipal_768.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ANEXOS DA LDO PARA O EXERCÍCIO DE 2018, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3157</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2017/3157/lei_municipal_769.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2017/3157/lei_municipal_769.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL DE INVESTIMENTOS DO MUNICÍPIO DE DONA INÊS PARA O PERÍODO DE 2018 E 2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3158</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2017/3158/lei_municipal_770.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2017/3158/lei_municipal_770.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DA PREFEITURA MUNICIPAL DE DONA INÊS, PARA O EXERCÍCIO ECONÔMICO FINANCEIRO DE 2018, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2905,67 +2905,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1555/1555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1462/1462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1565/1565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1656/1656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1690/1690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1694/1694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1697/1697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1756/1756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1482/1482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1483/1483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1486/1486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1519/1519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1540/1540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1541/1541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1542/1542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1578/1578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1662/1662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1663/1663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1664/1664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1746/1746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1757/1757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1758/1758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1511/1511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1463/1463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1464/1464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1465/1465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1466/1466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1467/1467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1468/1468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1469/1469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1470/1470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1471/1471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1472/1472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1473/1473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1474/1474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1475/1475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1476/1476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1477/1477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1478/1478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1479/1479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1480/1480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1481/1481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1484/1484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1485/1485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1487/1487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1488/1488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1489/1489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1490/1490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1491/1491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1492/1492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1493/1493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1494/1494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1495/1495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1496/1496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1497/1497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1498/1498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1499/1499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1500/1500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1501/1501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1502/1502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1503/1503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1504/1504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1505/1505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1506/1506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1507/1507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1508/1508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1509/1509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1510/1510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1512/1512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1513/1513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1514/1514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1515/1515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1516/1516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1517/1517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1518/1518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1520/1520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1521/1521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1522/1522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1523/1523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1524/1524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1525/1525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1526/1526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1527/1527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1528/1528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1529/1529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1530/1530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1531/1531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1532/1532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1533/1533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1534/1534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1535/1535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1538/1538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1537/1537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1543/1543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1545/1545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1546/1546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1561/1561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1547/1547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1548/1548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1549/1549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1551/1551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1552/1552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1553/1553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1554/1554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1556/1556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1557/1557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1558/1558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1560/1560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1559/1559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1562/1562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1563/1563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1564/1564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1566/1566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1567/1567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1568/1568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1569/1569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1570/1570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1571/1571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1572/1572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1573/1573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1574/1574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1575/1575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1576/1576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1577/1577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1579/1579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1580/1580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1581/1581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1582/1582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1583/1583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1584/1584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1585/1585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1586/1586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1587/1587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1588/1588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1589/1589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1590/1590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1591/1591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1648/1648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1649/1649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1650/1650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1651/1651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1652/1652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1653/1653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1654/1654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1655/1655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1657/1657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1658/1658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1659/1659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1660/1660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1661/1661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1666/1666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1667/1667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1668/1668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1669/1669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1684/1684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1685/1685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1686/1686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1687/1687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1688/1688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1689/1689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1691/1691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1692/1692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1693/1693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1695/1695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1696/1696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1698/1698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1699/1699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1700/1700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1748/1748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1749/1749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1750/1750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1751/1751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1752/1752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1753/1753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1754/1754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1755/1755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1759/1759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1760/1760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1761/1761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1762/1762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1763/1763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1764/1764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1765/1765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1766/1766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1767/1767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1768/1768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1769/1769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1770/1770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1771/1771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1772/1772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1773/1773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1774/1774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1775/1775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1776/1776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1777/1777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1778/1778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1779/1779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1794/1794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1795/1795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1796/1796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1797/1797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1798/1798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2017/3153/lei_municipal_765.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2017/3154/lei_municipal_766.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2017/3155/lei_municipal_767.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2017/3156/lei_municipal_768.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2017/3157/lei_municipal_769.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2017/3158/lei_municipal_770.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1555/1555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1462/1462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1565/1565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1656/1656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1690/1690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1694/1694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1697/1697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1756/1756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1482/1482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1483/1483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1486/1486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1519/1519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1540/1540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1541/1541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1542/1542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1578/1578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1662/1662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1663/1663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1664/1664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1746/1746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1757/1757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1758/1758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1511/1511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1463/1463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1464/1464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1465/1465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1466/1466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1467/1467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1468/1468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1469/1469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1470/1470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1471/1471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1472/1472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1473/1473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1474/1474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1475/1475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1476/1476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1477/1477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1478/1478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1479/1479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1480/1480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1481/1481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1484/1484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1485/1485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1487/1487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1488/1488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1489/1489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1490/1490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1491/1491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1492/1492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1493/1493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1494/1494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1495/1495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1496/1496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1497/1497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1498/1498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1499/1499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1500/1500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1501/1501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1502/1502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1503/1503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1504/1504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1505/1505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1506/1506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1507/1507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1508/1508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1509/1509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1510/1510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1512/1512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1513/1513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1514/1514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1515/1515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1516/1516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1517/1517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1518/1518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1520/1520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1521/1521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1522/1522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1523/1523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1524/1524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1525/1525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1526/1526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1527/1527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1528/1528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1529/1529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1530/1530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1531/1531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1532/1532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1533/1533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1534/1534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1535/1535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1538/1538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1537/1537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1543/1543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1545/1545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1546/1546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1561/1561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1547/1547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1548/1548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1549/1549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1551/1551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1552/1552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1553/1553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1554/1554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1556/1556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1557/1557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1558/1558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1560/1560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1559/1559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1562/1562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1563/1563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1564/1564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1566/1566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1567/1567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1568/1568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1569/1569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1570/1570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1571/1571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1572/1572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1573/1573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1574/1574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1575/1575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1576/1576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1577/1577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1579/1579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1580/1580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1581/1581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1582/1582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1583/1583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1584/1584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1585/1585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1586/1586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1587/1587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1588/1588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1589/1589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1590/1590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1591/1591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1648/1648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1649/1649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1650/1650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1651/1651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1652/1652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1653/1653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1654/1654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1655/1655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1657/1657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1658/1658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1659/1659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1660/1660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1661/1661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1666/1666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1667/1667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1668/1668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1669/1669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1684/1684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1685/1685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1686/1686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1687/1687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1688/1688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1689/1689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1691/1691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1692/1692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1693/1693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1695/1695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1696/1696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1698/1698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1699/1699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1700/1700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1748/1748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1749/1749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1750/1750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1751/1751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1752/1752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1753/1753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1754/1754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1755/1755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1759/1759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1760/1760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1761/1761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1762/1762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1763/1763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1764/1764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1765/1765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1766/1766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1767/1767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1768/1768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1769/1769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1770/1770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1771/1771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1772/1772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1773/1773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1774/1774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1775/1775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1776/1776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1777/1777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1778/1778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1779/1779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1794/1794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1795/1795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1796/1796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1797/1797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1798/1798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2017/3153/lei_municipal_765.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2017/3154/lei_municipal_766.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2017/3155/lei_municipal_767.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2017/3156/lei_municipal_768.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2017/3157/lei_municipal_769.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2017/3158/lei_municipal_770.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H211"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="42.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="95.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="94.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>