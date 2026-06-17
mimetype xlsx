--- v1 (2026-04-21)
+++ v2 (2026-06-17)
@@ -963,51 +963,51 @@
   <si>
     <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1518/1518_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA SESSÃO ESPECIAL PRA TRATAR DOS TEMAS: TERCEIRIZAÇÃO DO TRABALHO, E AS REFORMAS TRABALHISTAS E PREVIDENCIÁRIAS.</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1520/1520_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAÇÃO DE LOCAL PÚBLICO PARA VELAR OS ENTES FALECIDOS (VELÓRIO PÚBLICO) </t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>ROSINHA BOLACHINHA</t>
+    <t>ROSILENE FERREIRA (ROSINHA)</t>
   </si>
   <si>
     <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1521/1521_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE COLOCAÇÃO DE RECIPIENTES PARA CAPTAÇÃO DE LIXO NAS PRINCIPAIS RUAS DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2017/1522/1522_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DA ENERGISA CONCLUSÃO DE REDE DE DISTRIBUIÇÃO DE ENERGIA.</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
     <t>56</t>
   </si>