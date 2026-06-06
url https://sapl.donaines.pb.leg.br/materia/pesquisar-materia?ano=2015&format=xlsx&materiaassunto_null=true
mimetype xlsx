--- v1 (2026-03-08)
+++ v2 (2026-06-06)
@@ -270,51 +270,51 @@
   <si>
     <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2015/733/733_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DA LEI MUNICIPAL Nº648/2013E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2015/744/744_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CELEBRAÇÃO DE CONVÊNIO PARA TRANSFERÊNCIA DE RECURSOS PARA A ASSOCIAÇÃO PARA O DESENVOLVIMENTO SUSTENTÁVEL E PROTEÇÃO AMBIENTAL DESTINADO AO FUNCIONAMENTO DA UNIDADE BENEFICIAMENTO DE CASTANHA DE CAJU, NESTE MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>ROSINHA BOLACHINHA</t>
+    <t>ROSILENE FERREIRA (ROSINHA)</t>
   </si>
   <si>
     <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2015/743/743_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RUA JOSUÉ LUCAS DE ARAÚJO NETO A RUA PROJETADA C NO LOTEAMENTO BRISA DA SERRA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2015/745/745_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE PRAÇA DEODATO TEIXEIRA MUNIZ (SEU DIDI) A PRAÇA IDENTIFICADA COMO PRAÇA DA DELEGACIA, LOCALIZADA NO INÍCIO DA RUA PRESIDENTE JOÃO PESSOA NESTA CIDADE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
     <t>16</t>
   </si>
@@ -1794,51 +1794,51 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2015/833/833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2015/799/799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2015/798/798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2015/797/797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2015/796/796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2015/721/721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2015/722/722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2015/723/723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2015/724/724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2015/725/725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2015/726/726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2015/727/727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2015/728/728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2015/729/729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2015/731/731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2015/732/732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2015/733/733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2015/744/744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2015/743/743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2015/745/745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2015/753/753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2015/774/774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2015/780/780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2015/781/781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2015/783/783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2015/784/784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2015/785/785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2015/786/786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2015/804/804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2015/805/805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2015/817/817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2015/818/818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2015/826/826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2015/831/831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2015/834/834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2015/734/734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2015/755/755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2015/756/756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2015/757/757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2015/758/758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2015/759/759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2015/760/760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2015/761/761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2015/762/762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2015/763/763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2015/764/764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2015/765/765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2015/766/766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2015/767/767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2015/768/768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2015/769/769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2015/770/770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2015/771/771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2015/795/795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2015/772/772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2015/773/773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2015/776/776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2015/777/777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2015/778/778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2015/779/779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2015/791/791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2015/782/782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2015/794/794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2015/803/803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2015/806/806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2015/807/807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2015/808/808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2015/809/809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2015/812/812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2015/813/813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2015/814/814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2015/815/815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2015/816/816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2015/820/820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2015/821/821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2015/824/824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2015/828/828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2015/830/830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2015/832/832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2015/836/836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2015/837/837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2015/838/838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2015/839/839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2015/840/840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2015/841/841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2015/842/842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2015/843/843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2015/844/844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2015/845/845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2015/3218/lei_municipal_693.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2015/3219/lei_municipal_694.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2015/3220/lei_municipal_695.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2015/3221/lei_municipal_696.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2015/3222/lei_municipal_697.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2015/3223/lei_municipal_698.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2015/3224/lei_municipal_699.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2015/3194/lei_municipal_700.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2015/3195/lei_municipal_701.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2015/3196/lei_municipal_702.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2015/3197/lei_municipal_703.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2015/3198/lei_municipal_704.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2015/3199/lei_municipal_705.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2015/3200/lei_municipal_706.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2015/3201/lei_municipal_707.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2015/3202/lei_municipal_708.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2015/3203/lei_municipal_709.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2015/3204/lei_municipal_710.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2015/3205/lei_municipal_711.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2015/3206/lei_municipal_712.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2015/3207/lei_municipal_713.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2015/3208/lei_municipal_714.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2015/3209/lei_municipal_715.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2015/3210/lei_municipal_716.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2015/3211/lei_municipal_717.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2015/3212/lei_municipal_718.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2015/3213/lei_municipal_719.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2015/3214/lei_municipal_720.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2015/3215/lei_municipal_721.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2015/3216/lei_municipal_722.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2015/3217/lei_municipal_723.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H124"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="21.28515625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="28.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="92.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>