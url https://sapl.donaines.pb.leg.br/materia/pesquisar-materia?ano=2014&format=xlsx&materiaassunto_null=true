--- v0 (2026-03-06)
+++ v1 (2026-04-25)
@@ -603,51 +603,51 @@
   <si>
     <t>PAVIMENTAÇÃO DA RUA AGENOR DE AZEVEDO MAIA.</t>
   </si>
   <si>
     <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2014/13/13_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DA RUA JOSÉ ROBERTO IDALINO</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2014/14/14_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER UMA DIVISÃO DE ÁGUA</t>
   </si>
   <si>
     <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2014/15/15_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE UM CAMPO DE FUTEBOL (PELADA) NO SÍTIO MULUNGU, NESTE MUNICÍPIO</t>
   </si>
   <si>
-    <t>ROSINHA BOLACHINHA</t>
+    <t>ROSILENE FERREIRA (ROSINHA)</t>
   </si>
   <si>
     <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2014/16/16_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE COLOCAÇÃO DE TAMBORES DE COLETA PARA LIXO</t>
   </si>
   <si>
     <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2014/17/17_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE COBERTURA</t>
   </si>
   <si>
     <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2014/18/18_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE LOMBADAS NA RUA VER. JOSÉ FABIANO DA COSTA TEIXEIRA</t>
   </si>
   <si>
     <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2014/19/19_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA IMPLANTAÇÃO DE SISTEMA DE AR CONDICIONADO NAS SALAS DE AULA DA ESCOLA MUNICIPAL DE ENSINO FUNDAMENTAL SENADOR HUMBERTO LUCENA</t>
   </si>
@@ -1809,51 +1809,51 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2014/1891/1891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2014/581/581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2014/716/716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2014/583/583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2014/1892/1892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2014/584/584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2014/585/585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2014/708/708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2014/713/713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2014/712/712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2014/589/589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2014/711/711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2014/591/591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2014/592/592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2014/593/593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2014/594/594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2014/595/595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2014/710/710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2014/709/709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2014/598/598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2014/599/599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2014/600/600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2014/601/601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2014/720/720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2014/687/687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2014/719/719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2014/688/688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2014/689/689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2014/690/690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2014/691/691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2014/692/692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2014/693/693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2014/696/696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2014/697/697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2014/698/698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2014/699/699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2014/700/700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2014/707/707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2014/706/706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2014/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2014/9/9_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2014/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2014/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2014/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2014/13/13_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2014/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2014/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2014/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2014/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2014/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2014/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2014/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2014/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2014/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2014/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2014/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2014/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2014/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2014/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2014/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2014/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2014/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2014/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2014/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2014/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2014/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2014/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2014/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2014/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2014/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2014/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2014/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2014/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2014/668/668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2014/545/545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2014/702/702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2014/695/695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2014/643/643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2014/644/644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2014/669/669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2014/670/670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2014/671/671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2014/672/672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2014/673/673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2014/674/674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2014/675/675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2014/676/676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2014/677/677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2014/678/678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2014/679/679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2014/680/680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2014/681/681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2014/682/682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2014/683/683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2014/684/684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2014/685/685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2014/686/686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2014/703/703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2014/704/704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2014/705/705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2014/715/715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2014/714/714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2014/3225/lei_municipal_656.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2014/3226/lei_municipal_657.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2014/3227/lei_municipal_658.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2014/3228/lei_municipal_659.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2014/3229/lei_municipal_660.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2014/3230/lei_municipal_661.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2014/3231/lei_municipal_662.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2014/3232/lei_municipal_663.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2014/3233/lei_municipal_664.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2014/3234/lei_municipal_665.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2014/3235/lei_municipal_666.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2014/3236/lei_municipal_667.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2014/3237/lei_municipal_668.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2014/3238/lei_municipal_669.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2014/3240/lei_municipal_676.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2014/3241/lei_municipal_677.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2014/3242/lei_municipal_678.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2014/3243/lei_municipal_679.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2014/3244/lei_municipal_680.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2014/3245/lei_municipal_681.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2014/3246/lei_municipal_682.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2014/3247/lei_municipal_683.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2014/3248/lei_municipal_684.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2014/3249/lei_municipal_685.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2014/3250/lei_municipal_686.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2014/3251/lei_municipal_687.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2014/3252/lei_municipal_688.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2014/3253/lei_municipal_689.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2014/3254/lei_municipal_690.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2014/3255/lei_municipal_691.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2014/3256/lei_municipal_692.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H136"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="21.28515625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="28.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="94.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>