--- v0 (2026-03-04)
+++ v1 (2026-04-21)
@@ -54,1629 +54,1629 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMOD</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>CCJR - COMISSÃO DE CONSTITUIÇÃO,JUSTIÇA E REDAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/616/616_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/616/616_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PROJETO COMPLEMENTAR 02/2013, QUE ALTERA O PLANO DE CARREIRA DO MAGISTÉRIO PÚBLICO PARA FIXAR PISO SALARIAL E NÚMERO DE CARGOS NA ESTRUTURA ADMINISTRATIVA DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/620/620_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/620/620_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI COMPLEMENTAR 02/013, QUE ALTERA O PLANO DE CARREIRA DO MAGISTÉRIO PÚBLICO PARA FIXAR PISO SALARIAL E NÚMERO DE CARGOS NA ESTRUTURA ADMINISTRATIVA DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/622/622_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/622/622_texto_integral.pdf</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/624/624_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/624/624_texto_integral.pdf</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/647/647_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/647/647_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA CONTAS DO PREFEITO ANTÔNIO JUSTINO DE ARAÚJO NETO, RELATIVAS AO EXERCÍCIO FINANCEIRO DE 2011 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/649/649_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/649/649_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADÃO DONAINESENSE E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/650/650_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/650/650_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADÃO DONAINESENSE E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/651/651_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/651/651_texto_integral.pdf</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>PREFEITO MUNICIPAL</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/548/548_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/548/548_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 02/1999 &amp;#8211; QUE DISPÕE SOBRE O PLANO DE CARREIRA DO MAGISTÉRIO PÚBLICO PARA FIXAR PISO SALARIAL DO PROFESSOR PORTADOR PÓS GRADUAÇÃO E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/549/549_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/549/549_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O PLANO DE CARREIRA DO MAGISTÉRIO PÚBLICO PARA FIXAR PISO SALARIAL E NUMERO DE CARGOS NA ESTRUTURA ADMINISTRATIVA DO MUNICÍPIO E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/1131/1131_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/1131/1131_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ORGANIZAÇÃO DO QUADRO DE SERVIDORES EFETIVOS E COMISSIONADOS DO MUNICÍPIO DE DONA INÊS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/550/550_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/550/550_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA ESTRUTURA ADMINISTRATIVA DA PREFEITURA MUNICIPAL DE DONA INÊS E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/551/551_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/551/551_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA PARCELAMENTO E REPARCELAMENTO DE DÍVIDA DO MUNICÍPIO PARA COM O IMPRESP.</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>MESA DA CÂMARA</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/1132/1132_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/1132/1132_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA O VALOR DO SALÁRIO MÍNIMO DOS SERVIDORES DA CÂMARA MUNICIPAL DE DONA INÊS/PB, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>DAMÁSIO BERTO</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/1133/1133_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/1133/1133_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE ESCOLA MUNICIPAL DO ENSINO INFANTIL PROFESSORA MARIA EUGÊNIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>NECO DE LOLÔ</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/1134/1134_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/1134/1134_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA ESCOLA MUNICIPAL DO ENSINO INFANTIL LUÍZA TEIXEIRA DA COSTA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/1135/1135_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/1135/1135_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RUA TABELIÃO MAVIEL ALVES MOREIRA A RUA IDENTIFICADA COMO RUA DO POSTO DE GASOLINA E MAJOR AUGUSTO BEZERRA, COM INÍCIO ENTRE AS RUA JOSÉ HENRIQUE DE OLIVEIRA E JOSÉ FABIANO DA COSTA OLIVEIRA ATÉ O FINAL DO LOTEAMENTO PORTAL DA SERRA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/555/555_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/555/555_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA  ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO DO EXERCÍCIO DE 2013, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/556/556_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/556/556_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 84 DA LEI MUNICIPAL Nº421/204, QUE DISPÕE SOBRE O REGIME JURÍDICO ÚNICO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE DONA INÊS/PB, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/557/557_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/557/557_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 42 DA LEI MUNICIPAL Nº 432/2005, QUE TRATA DAS NORMAS DO INSTITUTO MUNICIPAL DE PREVIDÊNCIA DOS SERVIDORES PÚBLICOS DE DONA INÊS/PB E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/558/558_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/558/558_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALIENAÇÃO DE VEÍCULOS, PERTENCENTES A ESTA PREFEITURA E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/559/559_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/559/559_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A POLÍTICA CULTURAL, TURÍSTICA E DE LAZER, NO ÂMBITO DO MUNICÍPIO E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/560/560_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/560/560_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE AS DIRETRIZES PARA ELABORAÇÃO DO ORÇAMENTO GERA DO MUNICÍPIO RELATIVO AO EXERCÍCIO DE &amp;#8220;2014&amp;#8221; E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/561/561_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/561/561_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O NÚCLEO DE INCLUSÃO PRODUTIVA DO MUNICÍPIO DE DONA INÊS E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/1136/1136_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/1136/1136_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A "ASSOCIAÇÃO DOS PRODUTORES RURAIS DA COMUNIDADE DE SERRA DO SÍTIO E ADJACÊNCIA" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/563/563_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/563/563_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 486, DE 09 DE MARÇO DE 2007 E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/565/565_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/565/565_texto_integral.pdf</t>
   </si>
   <si>
     <t>DAR NOVA REDAÇÃO A LEI MUNICIPAL Nº 234/1995, QUE CRIOU O FUNDO MUNICIPAL DE ASSISTÊNCIA SOCIAL E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>DEMETRIO</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/1137/1137_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/1137/1137_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA MUNICIPAL DO IDOSO.</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/1138/1138_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/1138/1138_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A "ASSOCIAÇÃO CULTURAL DESPORTIVA ASTRO FUTSAL" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/648/648_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/648/648_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR CONVÊNIO COM ENTIDADE CIVIL DE ASSISTÊNCIA SOCIAL AO IDOSO, A CRIANÇA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/567/567_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/567/567_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGOS EFETIVOS E COMISSIONADOS E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/1139/1139_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/1139/1139_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA DO EVANGÉLICO NO MUNICÍPIO DE DONA INÊS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/569/569_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/569/569_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL DE INVESTIMENTOS DO MUNICÍPIO DE DONA INÊS PARA O PERÍODO DE 2014 A 2017 E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/570/570_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/570/570_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO DE METAS DA LDO DO EXERCÍCIO DE 2014 E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/577/577_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/577/577_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DA PREFEITURA MUNICIPAL DE DONA INÊS, PARA O EXERCÍCIO ECONÔMICO&amp;#8211;FINANCEIRO DE 2014, E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/1140/1140_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/1140/1140_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA DE RUA SEBASTIÃO REIS DE OLIVEIRA A ARTÉRIA PÚBLICA IDENTIFICADA COMO RUA PROJETADA 03, LOCALIZADA NO POVOADO DE COZINHA, ZONA RURAL DESTE MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/1141/1141_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/1141/1141_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RUA JOSUÉ LUCAS DE ARAÚJO A ARTÉRIA PÚBLICA IDENTIFICADA COMO RUA PROJETADA 05, LOCALIZADA NO LOTEAMENTO NOVA CONQUISTA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/573/573_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/573/573_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DA LEI MUNICIPAL Nº 233/1995 QUE CRIA O CONSELHO MUNICIPAL DE ASSISTÊNCIA SOCIAL DE DONA INÊS/PB, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/578/578_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/578/578_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DA LEI MUNICIPAL Nº 379, DE 02 DE SETEMBRO DE202, QUE DEFINE OS DÉBITOS E OBRIGAÇÕES CONSIDERADOS DE PEQUENO VALOR PARA O MUNICÍPIO DE DONA INÊS, NOS TERMOS DOS PARÁGRAFOS 3º E 4º DO ART. 100 DA CONSTITUIÇÃO FEDERAL, ACRESCIDO PELA EMENDA CONSTITUCIONAL Nº 62/2009.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/574/574_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/574/574_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O MUSEU MUNICIPAL DE DONA INÊS/PB, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/1142/1142_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/1142/1142_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RUA BENEDITO FRANCISCO ALVES A ARTÉRIA PÚBLICA IDENTIFICADA COMO RUA TRAVESSA JOÃO QUIRINO, LOCALIZADA NA TERRA DOS HERDEIROS DE JOÃO QUIRINO (JOÃO LAURENTINO), NESTA CIDADE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/718/718_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/718/718_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ART. 1º DA LEI MUNICIPAL Nº 535, DE 11 DE DEZEMBRO DE 2009 E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/579/579_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/579/579_texto_integral.pdf</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/580/580_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/580/580_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA CARGOS E ALTERA A REDAÇÃO DA LEI 570/2014 QUE CRIA CARGOS DA ESTRUTURA ADMINISTRATIVA DA PREFEITURA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/604/604_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/604/604_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O HORÁRIO DAS SESSÕES ORDINÁRIAS DA CÂMARA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/607/607_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/607/607_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE SALA DAS COMISSÕES VEREADOR MANOEL HENRIQUE GOMES, A SALA DAS COMISSÕES PERMANENTES DA CÂMARA MUNICIPAL DE DONA INÊS.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/608/608_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/608/608_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI PROGRAMAS DE ESTÁGIO PARA ESTUDANTES DE ENSINO MÉDIO NO ÂMBITO DA CÂMARA MUNICIPAL DE DONA INÊS.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/610/610_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/610/610_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DISPONIBILIZAÇÃO DE REDE WI-FI PARA ACESSO Á INTERNET NO ÂMBITO DA CÂMARA MUNICIPAL DE DONA INÊS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>DEMA</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/180/180_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/180/180_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE RAÇÃO PARA ANIMAIS. (ALIMENTOS)</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/181/181_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/181/181_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE PERFURAÇÃO DE POÇOS ARTESIANOS.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/182/182_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/182/182_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE LOMBADAS NA AVENIDA MAJOR AUGUSTO BEZERRA NESTA CIDADE, DONA INÊS/PB.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/</t>
+    <t>http://sapl.donaines.pb.leg.br/media/</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA CRECHE NO POVOADO DE COZINHA.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>IVONALDO</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/184/184_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/184/184_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA BARRAGEM NO RIACHO DO SÍTIO MULUNGU.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/185/185_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/185/185_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM AÇUDE NA REGIÃO DE SERRA DO SÍTIO.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/186/186_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/186/186_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA E AMPLIAÇÃO NA CISTERNA COMUNITÁRIA DO SITIO BOA VISTA.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/187/187_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/187/187_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM AÇUDE PARA O SITIO CAIÇARA.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/208/208_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/208/208_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM POSTO DE SAÚDE PARA O SÍTIO CAIÇARA.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>JOSÉ EDMILSON</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/209/209_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/209/209_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM POSTO DE SAÚDE PARA O SÍTIO OITICICA.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/210/210_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/210/210_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE REPAROS NO GINÁSIO DE ESPORTE NA ESCOLA MUNICIPAL DE ENSINO FUNDAMENTAL JOSÉ CANDIDO DE ARAÚJO NO SÍTIO PIMENTA II.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/211/211_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/211/211_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM CAMPO DE FUTEBOL NA ZONA URBANA DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>LUIZ ALVES</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/212/212_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/212/212_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETIRAR O POSTE DA REDE ELÉTRICA QUE ESTA AO LADO DO CAMPO DE FUTEBOL DO SITIO PIMENTA.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/213/213_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/213/213_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO AO SENHOR PREFEITO ANTONIO JUSTINO DE ARAÚJO NETO, O ENVIO A CÂMARA MUNICIPAL O PROJETO DE LEI REVOGANDO A LEI QUE CRIOU A TAXA DE ILUMINAÇÃO PÚBLICA.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/214/214_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/214/214_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DO AÇUDE E DOS BARREIROS DO ASSENTAMENTO ZÉ PAZ II.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>ROSINHA BOLACHINHA</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/215/215_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/215/215_texto_integral.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DE RUAS DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/216/216_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/216/216_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA E INSTALAÇÃO DE GRADES DE PROTEÇÃO E BEBEDOURO NO GINÁSIO POLIESPORTIVO O BACURAL.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/217/217_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/217/217_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE POSTO DE SAÚDE.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/218/218_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/218/218_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> CONSTRUÇÃO DE LOMBADAS.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>DENIZAR COSTA</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/219/219_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/219/219_texto_integral.pdf</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/220/220_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/220/220_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DA RUA AGENOR DE AZEVEDO MAIA.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/221/221_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/221/221_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE URGÊNCIA, URGENTÍSSIMA PARA EXECUÇÃO DAS OBRAS DA ADUTORA DA BARRAGEM DA JANDAIA NO MUNICÍPIO DE BANANEIRAS/PB.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/222/222_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/222/222_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO A GERÊNCIA DA ENERGISA PARA FAZER A EXTENSÃO DE REDE NA RUA GABRIEL BENTO DA SILVA NO BAIRRO SÃO PEDRO.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/223/223_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/223/223_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE LOMBADA.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/224/224_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/224/224_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSERTO DAS ESTRADAS VICINAIS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/225/225_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/225/225_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAÇÃO A GERÊNCIA DA ENERGISA PARA FAZER A EXTENSÃO DE REDE ELÉTRICA NA RUA JOSÉ ANTONIO TEIXEIRA. </t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/226/226_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/226/226_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUDIÊNCIA PÚBLICA PARA DISCUTIR AS DEMANDAS DO MUNICÍPIO DE DONA INÊS PARA O ORÇAMENTO DEMOCRÁTICO ESTADUAL.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/227/227_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/227/227_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PERFURAÇÃO DE POÇOS ARTESIANOS NO0S SÍTIOS: MULUNGU, LAJEDO PRETO, PEDRA LAVRADA E MELA BODE DESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/228/228_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/228/228_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM GINÁSIO DE ESPORTES NA ESCOLA ESTADUAL DO ENSINO MÉDIO GOVERNADOR CLOVIS BEZERRA CAVALCANTI.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/229/229_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/229/229_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO ASFALTICO DE UM PEQUENO TRECHO DE ESTRADA LOCALIZADA NA PB 103, QUE LIGA DONA INÊS/BILINGUIM, NESTE MUNICÍPIO DE DONA INÊS/PB.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/230/230_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/230/230_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE EXTENSÃO DE ENERGIA ELÉTRICA NO PROLONGAMENTO DA RUA JOAQUIM PINHEIRO BORGES NO BAIRRO SÃO PEDRO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/231/231_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/231/231_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM AÇUDE NO SÍTIO BREJINHO E A LIMPEZA DA LAGOA DO SÍTIO LAGOA DO BRAZ.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/232/232_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/232/232_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA PASSAGEM MOLHADA NO SÍTIO LAGOA DO BRAZ.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/233/233_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/233/233_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO LINHA OI FIXO, PARA O POVOADO DE SERRA DO SÍTIO, NO MUNICÍPIO DE DONA INÊS/PB.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/234/234_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/234/234_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE SINAL DA OPERADORA DE TELEFONIA CELULAR CLARO, NO MUNICÍPIO DE DONA INÊS/PB.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/235/235_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/235/235_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHAR RECURSOS, DESTINADOS PARA SANEAMENTO BÁSICO NO MUNICÍPIO DE DONA INÊS/PB.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/236/236_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/236/236_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE SINAL DA OPERADORA DE TELEFONIA CELULAR TIM, , NO MUNICÍPIO DE DONA INÊS/PB.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/237/237_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/237/237_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSULTORIA E ACESSORIA AOS MICROEMPREENDEDORES INDIVIDUAIS DO MUNICÍPIO DE DONA INÊS/PB.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/238/238_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/238/238_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA O PRESIDENTE DA ASSEMBLÉIA LEGISLATIVA DO ESTADO DA PARAÍBA, SENHOR, RICARDO MARCELO, CÓPIA DO DECRETO DE LEI 520 DE 31/12/1943 QUE CRIOU O DISTRITO DE DONA INÊS E CÓPIA DA LEI 1.193DE 2 DE ABRIL DE 1955 QUE FIXOU A DIVISÃO ADMINISTRATIVA DO ESTADO DA PARAÍBA (TRECHO DA LEI QUE SE REFERE OS LIMITES DISTRITAL DE DONA INÊS/PB).</t>
   </si>
   <si>
     <t>1908</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/1908/1908_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/1908/1908_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE UMA DEBULHADEIRA 041/2013 (BATEDEIRA) DE GRÃOS.</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/1902/1902_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/1902/1902_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA CONFECÇÃO E IMPLANTAÇÃO DE PLACAS DE IDENTIFICAÇÃO COM NOMES DAS RUAS, BEM COMO ATRIBUIÇÃO, ORGANIZAÇÃO E NUMERAÇÃO DAS UNIDADES HABITACIONAIS DAS RUAS E BAIRROS,JARDIM PRIMAVERA, SÃO PEDRO, NOVA CIDADE, NOVA CONQUISTA, LOTEAMENTO GERALDO BORGES E VILELA DE SÃO FRANCISCO (SÍTIO COZINHA) NESTE MUNICÍPIO.   </t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/241/241_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/241/241_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE UMA SECRETARIA DE ESPORTE.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/242/242_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/242/242_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/243/243_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/243/243_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA E AMPLIAÇÃO DO PRÉDIO DA DELEGACIA DE POLÍCIA DO MUNICÍPIO DE DONA INÊS/PB.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/244/244_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/244/244_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO A GERÊNCIA DA ENERGISA PARA FAZER A EXTENSÃO DE REDE ELÉTRICA NO LOTEAMENTO BRISAS DA SERRA NA ZONA URBANA DE NOSSA CIDADE, NESTE MUNICÍPIO DE DONA INÊS/PB.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/245/245_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/245/245_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA PASSAGEM MOLHADA.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/246/246_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/246/246_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SESSÃO SOLENE ALUSIVA AO DIA MUNICIPAL DO AGENTE DE SAÚDE E DE COMBATE AS ENDEMIAS.</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/1906/1906_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/1906/1906_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO AO SENHOR PREFEITO ANTONIO JUSTINO DE ARAÚJO NETO, NO SENTIDO DE VIABILIZAR O NIVELAMENTO DA PASSAGEM MOLHADA NO SÍTIO CAIÇARA.</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/1893/1893_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/1893/1893_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SENHOR PREFEITO ANTONIO JUSTINO DE ARAÚJO NETO, NO SENTIDO DE VIABILIZAR ABERTURA DA ESTRADA, TRECHO DA CAPELA DE CRUZ DA MENINA ATÉ O POVOADO DO SITIO SEIXO.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/249/249_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/249/249_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM GINÁSIO DE ESPORTE NO SÍTIO OITICICA.</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/1901/1901_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/1901/1901_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAÇÃO DA RESTAURAÇÃO DA BARRAGEM DO SÍTIO MIGUEL, DONA INÊS/PB.  </t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/251/251_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/251/251_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DO AÇUDE DO SÍTIO LAJEDO PRETO.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/754/754_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/754/754_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE ABERTURA DE RUA E CALÇAMENTO NO POVOADO DE COZINHA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/252/252_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/252/252_texto_integral.pdf</t>
   </si>
   <si>
     <t>AMURAR A LAGOA DO POVOADO DE COZINHA</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/253/253_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/253/253_texto_integral.pdf</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/254/254_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/254/254_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM CAMPO DE PELADA NO SÍTIO CACO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/255/255_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/255/255_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM CAMPO DE PELADA NO ASSENTAMENTO DO SÍTIO MIGUEL.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/256/256_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/256/256_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE MATA &amp;#8211; BURROS NO ASSENTAMENTO FAZENDA TANQUES, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/257/257_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/257/257_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE UMA SESSÃO SOLENE PARA O DIA 28/10/2013</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/258/258_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/258/258_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO AO SENHOR PREFEITO ANTONIO JUSTINO DE ARAÚJO NETO, NO SENTIDO DE AJUDAR O SENHOR GERALDO SALVINO (GERALDO BREJEIRO) QUE VIVE EM UM PEQUENO CÔMODO SEM CONDIÇÃO DE SE LOCOMOVER, COM SÉRIO PROBLEMA DE SAÚDE. ELE JÁ TEM O TERRENO PARA CONSTRUIR SUA QUITINETE ESTÁ PRECISANDO QUE O PODER EXECUTIVO CONSTRUA.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/259/259_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/259/259_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE PASSAGEM MOLHADA NO SÍTIO MULUNGU NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/260/260_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/260/260_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DO AÇUDE DO SÍTIO PEDRA LIZA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/261/261_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/261/261_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA LAVANDERIA PÚBLICA, JUNTO À CACIMBA DO CAJUEIRO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/262/262_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/262/262_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE CÓPIAS DE LEIS PROMULGADAS NO MUNICÍPIO DE DONA INÊS/PB</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/263/263_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/263/263_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO AO SENHOR PREFEITO ANTONIO JUSTINO DE ARAÚJO NETO, NO SENTIDO DE VIABILIZAR A DESOBSTRUÇÃO DE PARTE DO RIACHO DA SERRA, TRECHO DO TANQUE DO VEADO ATÉ O LIMITE DAS TERRAS DE MINÔ JUSTINO PRÓXIMO O QUINTAL DA DELEGACIA.</t>
   </si>
   <si>
     <t>3257</t>
   </si>
   <si>
     <t>Leis</t>
   </si>
   <si>
     <t>Lei Ordinária Municipal</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3257/lei_municipal_620.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3257/lei_municipal_620.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ORGANIZAÇÃO DO QUADRO DE SERVIDORES EFETIVOS E COMISSIONADOS DO MUNICIPIO DE DONA INÊS E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3258</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3258/lei_municipal_622.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3258/lei_municipal_622.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA ESTRUTURA ADMINISTRATIVA DA PREFEITURA MUNICIPAL DE DONA INÊS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3259</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3259/lei_municipal_623.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3259/lei_municipal_623.pdf</t>
   </si>
   <si>
     <t>3260</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3260/lei_municipal_624.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3260/lei_municipal_624.pdf</t>
   </si>
   <si>
     <t>FIXA O VALOR DO SALÁRIO MÍNIMO DOS SERVIDORES DA CÂMARA MUNICIPAL DE DONA INÊS/PB E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3261</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3261/lei_municipal_625.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3261/lei_municipal_625.pdf</t>
   </si>
   <si>
     <t>DENOMINA ESCOLA MUNICIPAL DO ENSINO INFANTIL “PROFESSORA MARIA EUGÊNIA” E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3262</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3262/lei_municipal_626.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3262/lei_municipal_626.pdf</t>
   </si>
   <si>
     <t>DENOMINA ESCOLA MUNICIPAL DO ENSINO INFANTIL “LUZIA TEIXEIRA DA COSTA” E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3263</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3263/lei_municipal_627.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3263/lei_municipal_627.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO DO EXERCÍCIO DE 2013, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3264</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3264/lei_municipal_628.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3264/lei_municipal_628.pdf</t>
   </si>
   <si>
     <t>ALTERA A REAÇÃO DO ARTIGO 84 DA LEI MUNICIPAL Nº 421/2004, QUE DISPÕE SOBRE O REGIME JURÍDICO ÚNICO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE DONA INÊS/PB, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3265</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3265/lei_municipal_629.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3265/lei_municipal_629.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 442 DA LEI MUNICIPAL Nº 432/2005, QUE TRATA DAS NORMAS DO INSTITUTO MUNICIPAL DE PREVIDÊNCIA DOS SERVIDORES PÚBLICOS DE DONA INÊS/PB E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3266</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3266/lei_municipal_630.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3266/lei_municipal_630.pdf</t>
   </si>
   <si>
     <t>3267</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3267/lei_municipal_631.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3267/lei_municipal_631.pdf</t>
   </si>
   <si>
     <t>3268</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3268/lei_municipal_632.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3268/lei_municipal_632.pdf</t>
   </si>
   <si>
     <t>3269</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3269/lei_municipal_633.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3269/lei_municipal_633.pdf</t>
   </si>
   <si>
     <t>ESTABELECE AS DIRETRIZES PARA ELABORAÇÃO DO ORÇAMENTO GERAL DO MUNICÍPIO RELATIVO AO EXERCÍCIO DE “2014” E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3270</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3270/lei_municipal_634.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3270/lei_municipal_634.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A “ASSOCIAÇÃO DOS PRODUTORES RURAIS DA COMUNIDADE DE SERRA DO SÍTIO E ADJACÊNCIA”E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3271</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3271/lei_municipal_635.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3271/lei_municipal_635.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 489, DE 09 DE MARÇO DE 2007 E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3272</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3272/lei_municipal_636.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3272/lei_municipal_636.pdf</t>
   </si>
   <si>
     <t>3273</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3273/lei_municipal_638.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3273/lei_municipal_638.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA MUNICIPAL DO IDOSO E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3274</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3274/lei_municipal_639.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3274/lei_municipal_639.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE A “ASSOCIAÇÃO CULTURAL DESPORTIVA ASTRO FUTSAL” E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3275</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3275/lei_municipal_640.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3275/lei_municipal_640.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR CONVÊNIO COM ENTIDADE CIVIL DE ASSISTÊNCIA SOCIAL AO IDOSO E A CRIANÇA A DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3276</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3276/lei_municipal_641.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3276/lei_municipal_641.pdf</t>
   </si>
   <si>
     <t>3277</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3277/lei_municipal_642.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3277/lei_municipal_642.pdf</t>
   </si>
   <si>
     <t>INSTITUI O “DIA DO EVANGÉLICO” NO MUNICÍPIO DE DONA INÊS/PB E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3278</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3278/lei_municipal_643.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3278/lei_municipal_643.pdf</t>
   </si>
   <si>
     <t>3279</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3279/lei_municipal_644.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3279/lei_municipal_644.pdf</t>
   </si>
   <si>
     <t>3280</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3280/lei_municipal_645.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3280/lei_municipal_645.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DA PREFEITURA MUNICIPAL DE DONA INÊS, PARA O EXERCÍCIO ECONÔMICO–FINANCEIRO DE 2014, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3281</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3281/lei_municipal_646.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3281/lei_municipal_646.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RUA VEREADOR SEBASTIÃO REIS DE OLIVEIRA A ARTÉRIA PÚBLICA IDENTIFICADA RUA PROJETADA 03, LOCALIZADA NO POVOADO DE COZINHA, ZONA RURAL DESTE MUNICÍPIO, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3282</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3282/lei_municipal_647.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3282/lei_municipal_647.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RUA JOSUÉ LUCAS DE ARAÚJO A ARTÉRIA PÚBLICA IDENTIFICADA COMO RUA PROJETADA 05, LOCALIZADA NO BAIRRO NOVA CONQUISTA, NESTA CIDADE, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3283</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3283/lei_municipal_648.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3283/lei_municipal_648.pdf</t>
   </si>
   <si>
     <t>3284</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3284/lei_municipal_649.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3284/lei_municipal_649.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DA LEI MUNICIPAL Nº 379, DE 02 DE SETEMBRO DE 2002, QUE DEFINE OS DÉBITOS E OBRIGAÇÕES CONSIDERADOS DE PEQUENO VALOR PARA O MUNICÍPIO DE DONA INÊS, NOS TERMOS DOS PARÁGRAFOS 3º E 4º DO ART. 100 DA CONSTITUIÇÃO FEDERAL, ACRESCIDO PELA EMENDA CONSTITUCIONAL Nº 62/2009.</t>
   </si>
   <si>
     <t>3285</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3285/lei_municipal_650.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3285/lei_municipal_650.pdf</t>
   </si>
   <si>
     <t>3286</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3286/lei_municipal_651.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3286/lei_municipal_651.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RUA BENEDITO FRANCISCO ALVES A ARTÉRIA PÚBLICA IDENTIFICADA COMO RUA TRAVESSA JOÃO QUIRINO (JOÃO LAURENTINO), NESTA CIDADE, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3287</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3287/lei_municipal_652.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3287/lei_municipal_652.pdf</t>
   </si>
   <si>
     <t>3288</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3288/lei_municipal_653.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3288/lei_municipal_653.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALIENAÇÃO DE VEÍCULOS, PERTENCENTES A ESTA PREFEITURA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1983,67 +1983,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/616/616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/620/620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/622/622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/624/624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/647/647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/649/649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/650/650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/651/651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/548/548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/549/549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/1131/1131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/550/550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/551/551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/1132/1132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/1133/1133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/1134/1134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/1135/1135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/555/555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/556/556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/557/557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/558/558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/559/559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/560/560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/561/561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/1136/1136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/563/563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/565/565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/1137/1137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/1138/1138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/648/648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/567/567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/1139/1139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/569/569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/570/570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/577/577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/1140/1140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/1141/1141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/573/573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/578/578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/574/574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/1142/1142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/718/718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/579/579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/580/580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/604/604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/607/607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/608/608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/610/610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/215/215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/224/224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/1908/1908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/1902/1902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/1906/1906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/1893/1893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/1901/1901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/754/754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3257/lei_municipal_620.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3258/lei_municipal_622.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3259/lei_municipal_623.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3260/lei_municipal_624.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3261/lei_municipal_625.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3262/lei_municipal_626.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3263/lei_municipal_627.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3264/lei_municipal_628.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3265/lei_municipal_629.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3266/lei_municipal_630.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3267/lei_municipal_631.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3268/lei_municipal_632.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3269/lei_municipal_633.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3270/lei_municipal_634.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3271/lei_municipal_635.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3272/lei_municipal_636.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3273/lei_municipal_638.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3274/lei_municipal_639.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3275/lei_municipal_640.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3276/lei_municipal_641.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3277/lei_municipal_642.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3278/lei_municipal_643.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3279/lei_municipal_644.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3280/lei_municipal_645.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3281/lei_municipal_646.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3282/lei_municipal_647.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3283/lei_municipal_648.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3284/lei_municipal_649.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3285/lei_municipal_650.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3286/lei_municipal_651.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3287/lei_municipal_652.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3288/lei_municipal_653.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/616/616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/620/620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/622/622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/624/624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/647/647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/649/649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/650/650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/651/651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/548/548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/549/549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/1131/1131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/550/550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/551/551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/1132/1132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/1133/1133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/1134/1134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/1135/1135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/555/555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/556/556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/557/557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/558/558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/559/559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/560/560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/561/561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/1136/1136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/563/563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/565/565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/1137/1137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/1138/1138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/648/648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/567/567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/1139/1139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/569/569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/570/570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/577/577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/1140/1140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/1141/1141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/573/573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/578/578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/574/574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/1142/1142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/718/718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/579/579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/580/580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/604/604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/607/607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/608/608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/610/610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/215/215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/224/224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/1908/1908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/1902/1902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/1906/1906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/1893/1893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/1901/1901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/754/754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2013/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3257/lei_municipal_620.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3258/lei_municipal_622.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3259/lei_municipal_623.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3260/lei_municipal_624.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3261/lei_municipal_625.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3262/lei_municipal_626.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3263/lei_municipal_627.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3264/lei_municipal_628.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3265/lei_municipal_629.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3266/lei_municipal_630.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3267/lei_municipal_631.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3268/lei_municipal_632.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3269/lei_municipal_633.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3270/lei_municipal_634.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3271/lei_municipal_635.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3272/lei_municipal_636.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3273/lei_municipal_638.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3274/lei_municipal_639.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3275/lei_municipal_640.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3276/lei_municipal_641.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3277/lei_municipal_642.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3278/lei_municipal_643.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3279/lei_municipal_644.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3280/lei_municipal_645.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3281/lei_municipal_646.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3282/lei_municipal_647.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3283/lei_municipal_648.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3284/lei_municipal_649.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3285/lei_municipal_650.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3286/lei_municipal_651.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3287/lei_municipal_652.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2013/3288/lei_municipal_653.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H146"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="50.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="95.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="94.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>