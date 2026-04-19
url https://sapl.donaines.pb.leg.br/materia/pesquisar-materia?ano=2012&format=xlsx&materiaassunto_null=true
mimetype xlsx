--- v0 (2026-01-19)
+++ v1 (2026-04-19)
@@ -54,837 +54,837 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMOD</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>MESA DA CÂMARA</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/1812/1812_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/1812/1812_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA Á LEI ORGÂNICA MUNICIPAL - PELOM Nº 001/2012, QUE DÁ NOVA REDAÇÃO AO ARTIGO 33 DA LEI ORGÂNICA AO ARTIGO 33 DA LEI ORGÂNICA DO MUNICÍPIO DE DONA INÊS, QUE TRATA DO PERÍODO DAS SESSÕES ORDINÁRIAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>ULIANA</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/1702/1702_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/1702/1702_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE TÍTULO DE CIDADANIA E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>LÊDA</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/1703/1703_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/1703/1703_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE O TÍTULO DE CIDADÃO DONAINESENSE AO CAPITÃO SEVERINO DA SILVA FERREIRA E ADOTA OUTRAS PROVIDÊNCIAS.  </t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/966/966_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/966/966_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA VALOR DO SALÁRIO MÍNIMO DOS SERVIDORES DA CÂMARA MUNICIPAL DE DONA INÊS/PB, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PREFEITO MUNICIPAL</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/967/967_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/967/967_texto_integral.pdf</t>
   </si>
   <si>
     <t>REAJUSTA O VALOR DO PISO MUNICIPAL DOS SERVIDORES INTEGRANTES DO MAGISTÉRIO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/970/970_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/970/970_texto_integral.pdf</t>
   </si>
   <si>
     <t>REAJUSTA O VALOR DO PISO SALARIAL DOS SERVIDORES  PÚBLICO MUNICIPAIS, AGENTES POLÍTICOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/968/968_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/968/968_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO DO EXERCÍCIO 2012, EDÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/971/971_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/971/971_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGOS NA ESTRUTURA ADMINISTRATIVA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/972/972_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/972/972_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PARTICIPAR DO PROGRAMA MINHA CASA, MINHA VIDA - PMCMV</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/1015/1015_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/1015/1015_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE AS DIRETRIZES PARA ELABORAÇÃO DO ORÇAMENTO GERAL DO MUNICÍPIO RELATIVO AO EXERCÍCIO DE 2013 E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>NECO DE LOLÔ</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/969/969_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/969/969_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE ESPORTES VEREADOR NIVALDO CÂNDIDO DE ARAÚJO "O CABA VÉI", O GINÁSIO DA ESCOLA MUNICIPAL DA VILELA DE SÃO FRANCISCO, ANTIGA SÍTIO COZINHA,E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/973/973_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/973/973_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE GINÁSIO DE ESPORTES JOSÉ ARLINDO FERNANDES "O BONITINHO" O GINÁSIO DA ESCOLA MUNICIPAL SENADOR HUMBERTO LUCENA, DESTA CIDADE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/974/974_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/974/974_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO DIA MUNICIPAL DE COMBATE ÁS DROGAS E AOS ENTORPECENTES, BEM COMO DA SEMANA MUNICIPAL DE COMBATE AS DROGAS E AOS ENTORPECENTES.</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/975/975_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/975/975_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA DE GINÁSIO DE ESPORTES ANTONIO CAETANO DA SILVA </t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/976/976_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/976/976_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A "FICHA LIMPA MUNICIPAL" NA NOMEAÇÃO DE SECRETÁRIOS DIRETORES E CARGOS COMISSIONADOS PARA A ADMINISTRAÇÃO DIRETA (PREFEITURA E CÂMARA MUNICIPAL) E NA ADMINISTRAÇÃO INDIRETA (AUTARQUIAS, EMPRESAS PÚBLICAS E ECONOMIA MISTA E FUNDAÇÕES PÚBLICAS) NA FORMA QUE INDICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/977/977_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/977/977_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RUA JOÃO FREIRE DE ASSIS A ARTÉRIA PÚBLICA IDENTIFICADA COMO RUA DA CASA DE FARINHA DE FELINTO, DA VILELA DE SÃO FRANCISCO ANTIGA COZINHA DESTE MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/978/978_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/978/978_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATUALIZA A DELIMITAÇÃO DO PERÍMETRO URBANO E SUBURBANO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/979/979_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/979/979_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE EXPEDIÇÃO DE RECEITAS MÉDICAS E ODONTOLÓGICAS DIGITADAS, E M COMPUTADOR, DATILOGRAFADAS OU ESCRITAS MANUALMENTE EM LETRA DE FORMA OU CAIXA ALTA.</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/1016/1016_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/1016/1016_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DA PREFEITURA MUNICIPAL DE DONA INÊS, PARA O EXERCÍCIO ECONÔMICO - FINANCEIRO DE 2013 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/980/980_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/980/980_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLANTAÇÃO NA WEB DE UM PORTAL VIRTUAL DE INTERNET DA CÂMARA MUNICIPAL DE DONA INÊS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/981/981_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/981/981_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O PARÁGRAFO 3º DO ARTIGO 13 DA RESOLUÇÃO Nº 002/2004 - REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE DONA INÊS/PB, QUE TRATA DA COMPOSIÇÃO DA MESA DA CÂMARA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>DEMETRIO</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/605/605_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/605/605_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE AUDIÊNCIA PÚBLICA PARA DEBATER A PROBLEMÁTICA DO ABASTECIMENTO DE ÁGUA PELA CAGEPA NO MUNICÍPIO DE DONA INÊS.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/603/603_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/603/603_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE EXTENSÃO DE REDE PARA ABASTECIMENTO DE ÁGUA NA RUA ASSIS CLAUDINO, NO BAIRRO SÃO PEDRO.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/606/606_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/606/606_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATRIBUIÇÃO, ORGANIZAÇÃO E CONFECÇÕES DE PLACAS DE NUMERAÇÃO ÀS UNIDADES HABITACIONAIS DAS RUAS DOS BAIRROS, JARDIM PRIMAVERA, SÃO PEDRO, NOVA CIDADE, NOVA CONQUISTA, LOTEAMENTO GERALDO BORGES E VILELA DE SÃO FRANCISCO (SÍTIO COZINHA), NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>DAMÁSIO BERTO</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/609/609_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/609/609_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA PRAÇA NO POVOADO DE SERRA DO SÍTIO, NESTE MUNICÍPIO DE DONA INÊS.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/611/611_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/611/611_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABASTECIMENTO DE ÁGUA ENCANADA PARA O CEMITÉRIO PÚBLICO SANTO ANTONIO, NESTE MUNICÍPIO DE DONA INÊS.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/612/612_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/612/612_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA E AMPLIAÇÃO DA ESCOLA ESTADUAL DE ENSINO FUNDAMENTAL DR. JOSÉ DE MELO.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/613/613_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/613/613_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> CONSTRUÇÃO DE QUADRA POLIESPORTIVA NA E. E. E. MÉDIO GOV. CLÓVIS BEZERRA CAVALCANTI.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>JOÃO DE DEUS</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/614/614_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/614/614_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE LOMBADAS NA AVENIDA MAJOR AUGUSTO BEZERRA E NAS SEGUINTES RUAS: JOSÉ PAULINO, PRESIDENTE JOÃO PESSOA E MANOEL PEDRO, DESTA CIDADE.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/615/615_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/615/615_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMPLEMENTAÇÃO DA PAVIMENTAÇÃO DA VIA DE ACESSO AO CEMITÉRIO PÚBLICO &amp;#8220;SANTO ANTÔNIO&amp;#8221;, NESTA CIDADE.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>DEMA</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/617/617_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/617/617_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DE RUA DO POVOADO DE COZINHA.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/618/618_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/618/618_texto_integral.pdf</t>
   </si>
   <si>
     <t>REAJUSTE DO INCENTIVO FINANCEIRO DOS AGENTES COMUNITÁRIOS DE SAÚDE QUE ATUAM NA ESTRATÉGIA: SAÚDE DA FAMÍLIA.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/619/619_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/619/619_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE QUADRA POLIESPORTIVA NO SITIO SERRA DO SÍTIO.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/621/621_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/621/621_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> CONSTRUÇÃO DE QUADRA POLIESPORTIVA NO SITIO QUEIMADAS.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/623/623_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/623/623_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENVIO DE TÉCNICOS PARA SOLUÇÃO DA FALTA DE ABASTECIMENTO DE ÁGUA NAS RUAS ANA DE SOUZA MACIEL E TRECHO FINAL DA RUA ANTÔNIO TOSCANO DE ARAÚJO.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/625/625_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/625/625_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO PLANO DE CARGOS CARREIRA E REMUNERAÇÃO (PCCR) DOS PROFISSIONAIS INTEGRANTES DA SAÚDE DO MUNICÍPIO DE DONA INÊS.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/626/626_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/626/626_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAÇÃO A DESOBSTRUÇÃO DE PARTE DO AÇUDE DA SERRA, (LOCAL DE ARMAZENAMENTO DE ÁGUA PARA AGUAR O GRAMADO DO ESTÁDIO DE FUTEBOL O LUIZÃO).</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/627/627_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/627/627_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO AO PREFEITO ANTÔNIO JUSTINO, NO SENTIDO DE MANTER CONTATO COM A DIREÇÃO DA CAGEPA PARA VIABILIZAR A REDUÇÃO DOS DIAS DE RACIONAMENTO DE ÁGUA EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/628/628_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/628/628_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO AO SENHOR PREFEITO ANTÔNIO JUSTINO DE ARAÚJO NETO QUE FAÇA OS REPAROS NO PARQUE INFANTIL DO ESPAÇO DA JUVENTUDE, NESTA CIDADE.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/629/629_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/629/629_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE DUAS LOMBADAS NA RUA ANTÔNIO RAFAEL, NESTE MUNICÍPIO DE DONA INÊS.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/630/630_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/630/630_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE GALERIA FLUVIAL DA RUA ANTÔNIO RAFAEL, NESTE MUNICÍPIO DE DONA INÊS.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/631/631_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/631/631_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PAVIMENTAÇÃO E CONSTRUÇÃO DE PRAÇA NOS CANTEIROS DA RUA TABELIÃO JOSÉ CANTALICE, NESTE MUNICÍPIO DE DONA INÊS. </t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/</t>
+    <t>http://sapl.donaines.pb.leg.br/media/</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE AUDIÊNCIA PÚBLICA PARA DISCUTIR A IMPLANTAÇÃO DOS PCCR&amp;#8217;S E PISO MUNICIPAL DOS AGENTES COMUNITÁRIOS DE SAÚDE E DE COMBATE AS ENDEMIAS NO MUNICÍPIO DE DONA INÊS/PB.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/633/633_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/633/633_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO AO SENHOR PREFEITO ANTÔNIO JUSTINO DE ARAÚJO NETO QUE FAÇA A CONSTRUÇÃO DE BANHEIROS PÚBLICOS NA ÁREA DE LAZER DO AÇUDE GRANDE NO ASSENTAMENTO TANQUES, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/634/634_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/634/634_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA CASA DE VELÓRIO, NESTA CIDADE</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/635/635_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/635/635_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO AO SENHOR PREFEITO ANTÔNIO JUSTINO DE ARAÚJO NETO A IMPLANTAÇÃO DO PISO SALARIAL DOS MOTORISTAS DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/636/636_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/636/636_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> IMPLANTAÇÃO DE EXTENSÃO DE REDE DE ENERGIA ELÉTRICA AOS DOMICÍLIOS DAS RUAS GABRIEL BENTO DE LIMA E ANTÔNIO PEDRO DA SILVA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t xml:space="preserve">VOTO DE APLAUSO AO SARGENTO DA PMPB, POLÍCIA MILITAR DA PARAÍBA, O SENHOR EDIVONALDO SILVA DE OLIVEIRA. </t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/638/638_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/638/638_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE SERVIÇO DE INTERNET SEM FIO (REDE WI-FI) GRATUITO NA PRAÇA DO TRABALHADOR, NESTA CIDADE</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/639/639_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/639/639_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO AO SENHOR PREFEITO ANTONIO JUSTINO DE ARAÚJO NETO, NO SENTIDO DE MANDAR À CÂMARA MUNICIPAL UM PROJETO DE LEI COMPLEMENTAR REAJUSTANDO A RENUMERAÇÃO DOS ACE E ACS, EM CONFORMIDADE O PROJETO DE LEI DA PREFEITURA DE SOUSA/ PB.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/640/640_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/640/640_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE AUDIÊNCIA PÚBLICA PARA DISCUTIR A ADOÇÃO DE PROVIDÊNCIAS NA PREVENÇÃO E COMBATE AO TRÁFICO DE ILÍCITO E USO INDEVIDO DE DROGAS NO MUNICÍPIO DE DONA INÊS</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/641/641_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/641/641_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E AMURAR OS RESERVATÓRIOS DE ÁGUA DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>3289</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>Leis</t>
   </si>
   <si>
     <t>Lei Ordinária Municipal</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2012/3289/lei_municipal_601.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2012/3289/lei_municipal_601.pdf</t>
   </si>
   <si>
     <t>FIXA O SALÁRIO DOS SERVIDORES DA CÂMARA MUNICIPAL DE DONA INÊS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3290</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2012/3290/lei_municipal_602.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2012/3290/lei_municipal_602.pdf</t>
   </si>
   <si>
     <t>REAJUSTA O VALOR DO PISO MUNICIPAL DOS SERVIDORES INTEGRANTES DO MAGISTÉRIO MUNICIPAL E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3291</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2012/3291/lei_municipal_603.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2012/3291/lei_municipal_603.pdf</t>
   </si>
   <si>
     <t>REAJUSTA O PISO SALARIAL DOS SERVIDORES PÚBLICOS MUNICIPAL, AGENTES POLÍTICOS, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3292</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2012/3292/lei_municipal_604.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2012/3292/lei_municipal_604.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO DE 2012 E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3293</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2012/3293/lei_municipal_605.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2012/3293/lei_municipal_605.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGOS NA ESTRUTURA ADMINISTRATIVA DA PREFEITURA MUNICIPAL E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3294</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2012/3294/lei_municipal_606.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2012/3294/lei_municipal_606.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PARTICIPAR DO PROGRAMA MINHA CASA MINHA VIDA – PMCMV.</t>
   </si>
   <si>
     <t>3295</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2012/3295/lei_municipal_607.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2012/3295/lei_municipal_607.pdf</t>
   </si>
   <si>
     <t>ESTABELECE AS DIRETRIZES PARA ELABORAÇÃO DO ORÇAMENTO GERAL MUNICIPAL RELATIVO AO EXERCÍCIO DE 2013 E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3296</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2012/3296/lei_municipal_608.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2012/3296/lei_municipal_608.pdf</t>
   </si>
   <si>
     <t>“REVOGA A LEI MUNICIPAL DE Nº 343/2001, E INSTITUI O NOVO CONSELHO MUNICIPAL DE DESENVOLVIMENTO RURAL SUSTENTÁVEL – CMDRS, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3297</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2012/3297/lei_municipal_609.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2012/3297/lei_municipal_609.pdf</t>
   </si>
   <si>
     <t>FIXA O SUBSIDIO DOS VEREADORES E DO PRESIDENTE DA CÂMARA MUNICIPAL DE DONA INÊS PARA A LEGISLAÇÃO DE 2013/2016, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3298</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2012/3298/lei_municipal_610.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2012/3298/lei_municipal_610.pdf</t>
   </si>
   <si>
     <t>FIXA O SUBSÍDIO DO PREFEITO E VICE–PREFEITO E DOS SECRETÁRIOS MUNICIPAIS PARA O MANDATO DE 2013 A 2016, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3299</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2012/3299/lei_municipal_611.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2012/3299/lei_municipal_611.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DA PREFEITURA MUNICIPAL DE DONA INÊS/PB PARA O EXERCÍCIO ECONÔMICO – FINANCEIRO DE 2013, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3300</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2012/3300/lei_municipal_612.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2012/3300/lei_municipal_612.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE GINÁSIO DE ESPORTE VEREADOR NIVALDO CÂNDIDO DE ARAÚJO “O CABA VEI” O GINÁSIO DE ESPORTES DA ESCOLA MUNICIPAL DE VIELA DE SÃO FRANCISCO ANTIGA COZINHA E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3301</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2012/3301/lei_municipal_613.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2012/3301/lei_municipal_613.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RUA JOÃO FREIRE DE ASSIS ARTÉRIA PÚBLICA IDENTIFICADA COMO RUA DA CASA DE FARINHA DE FELINTO, DA VIELA DE SÃO FRANCISCO ANTIGA COZINHA DESTE MUNICÍPIO, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3302</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2012/3302/lei_municipal_614.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2012/3302/lei_municipal_614.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O DIA MUNICIPAL DE COMBATE A DROGAS E AOS ENTORPECENTES BEM COMO A SEMANA DE COMBATE AS DROGAS E AOS ENTORPECENTES.</t>
   </si>
   <si>
     <t>3303</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2012/3303/lei_municipal_616.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2012/3303/lei_municipal_616.pdf</t>
   </si>
   <si>
     <t>INSTITUI A “FICHA LIMPA MUNICIPAL” NA NOMEAÇÃO DE SECRETÁRIOS DIRETORES E CARGOS COMISSIONADOS PARA ADMINISTRAÇÃO DIRETA (PREFEITURA MUNICIPAL CÂMARA MUNICIPAL) E NA ADMINISTRAÇÃO INDIRETA (AUTARQUIAS, EMPRESAS PÚBLICAS, E ECONOMIA MISTA E FUNDAÇÕES PÚBLICAS) NA FORMA QUE INDICA, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3304</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2012/3304/lei_municipal_617.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2012/3304/lei_municipal_617.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OBRIGATORIEDADE DE EXPEDIÇÃO DE RECEITAS MÉDICAS E ODONTOLÓGICAS DIGITADAS EM COMPUTADOR DATILOGRAFADAS OU ESCRITAS MANUALMENTE EM LETRA DE FORMA OU CAIXA ALTA, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3305</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2012/3305/lei_municipal_618.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2012/3305/lei_municipal_618.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE GINÁSIO DE ESPORTE JOSÉ ARLINDO FERNANDES “O BONITINHO” O GINÁSIO DA ESCOLA MUNICIPAL “SENADOR HUMBERTO LUCENA” DESTA CIDADE E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3306</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2012/3306/lei_municipal_619.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2012/3306/lei_municipal_619.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE GINÁSIO DE ESPORTE ANTONIO CAETANO DA SILVA “O CAETANO” O GINÁSIO DA ESCOLA MUNICIPAL “JOSÉ CANDIDO DE ARAÚJO” DO SÍTIO PIMENTA DESTE MUNICÍPIO, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1191,67 +1191,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/1812/1812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/1702/1702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/1703/1703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/966/966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/967/967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/970/970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/968/968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/971/971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/972/972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/1015/1015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/969/969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/973/973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/974/974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/975/975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/976/976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/977/977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/978/978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/979/979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/1016/1016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/980/980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/981/981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/605/605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/603/603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/606/606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/609/609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/611/611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/612/612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/613/613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/614/614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/615/615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/617/617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/618/618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/619/619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/621/621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/623/623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/625/625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/626/626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/627/627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/628/628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/629/629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/630/630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/631/631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/633/633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/634/634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/635/635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/636/636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/638/638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/639/639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/640/640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/641/641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2012/3289/lei_municipal_601.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2012/3290/lei_municipal_602.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2012/3291/lei_municipal_603.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2012/3292/lei_municipal_604.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2012/3293/lei_municipal_605.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2012/3294/lei_municipal_606.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2012/3295/lei_municipal_607.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2012/3296/lei_municipal_608.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2012/3297/lei_municipal_609.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2012/3298/lei_municipal_610.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2012/3299/lei_municipal_611.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2012/3300/lei_municipal_612.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2012/3301/lei_municipal_613.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2012/3302/lei_municipal_614.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2012/3303/lei_municipal_616.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2012/3304/lei_municipal_617.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2012/3305/lei_municipal_618.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2012/3306/lei_municipal_619.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/1812/1812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/1702/1702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/1703/1703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/966/966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/967/967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/970/970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/968/968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/971/971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/972/972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/1015/1015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/969/969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/973/973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/974/974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/975/975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/976/976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/977/977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/978/978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/979/979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/1016/1016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/980/980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/981/981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/605/605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/603/603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/606/606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/609/609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/611/611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/612/612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/613/613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/614/614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/615/615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/617/617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/618/618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/619/619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/621/621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/623/623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/625/625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/626/626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/627/627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/628/628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/629/629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/630/630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/631/631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/633/633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/634/634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/635/635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/636/636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/638/638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/639/639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/640/640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2012/641/641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2012/3289/lei_municipal_601.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2012/3290/lei_municipal_602.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2012/3291/lei_municipal_603.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2012/3292/lei_municipal_604.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2012/3293/lei_municipal_605.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2012/3294/lei_municipal_606.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2012/3295/lei_municipal_607.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2012/3296/lei_municipal_608.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2012/3297/lei_municipal_609.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2012/3298/lei_municipal_610.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2012/3299/lei_municipal_611.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2012/3300/lei_municipal_612.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2012/3301/lei_municipal_613.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2012/3302/lei_municipal_614.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2012/3303/lei_municipal_616.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2012/3304/lei_municipal_617.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2012/3305/lei_municipal_618.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2012/3306/lei_municipal_619.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H71"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="19.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="95.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="94.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>