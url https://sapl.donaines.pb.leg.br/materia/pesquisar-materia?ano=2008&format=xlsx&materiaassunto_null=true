--- v0 (2025-12-04)
+++ v1 (2026-04-22)
@@ -54,483 +54,483 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>LÊDA</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2008/1710/1710_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2008/1710/1710_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE O TÍTULO DE CIDADÃO DONAINESENSE AO SENHOR MANUEL ALVES DA SILVA E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>PREFEITO MUNICIPAL</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2008/1020/1020_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2008/1020/1020_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A CRIAÇÃO DE CARGOS DE PROVIMENTO  EFETIVOS E EM COMISSÃO NA ESTRUTURA ADMINISTRATIVA DA PREFEITURA MUNICIPAL DE DONA INÊS E ADOTADA OUTRAS PROVIDENCIAS </t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2008/1021/1021_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2008/1021/1021_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRIAÇÃO  DE CARGOS NA ESTRUTURA ADMINISTRATIVA DA PREFEITURA MUNICIPAL DE DONA INÊS E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2008/1022/1022_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2008/1022/1022_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA O ART. 4º DA LEI MUNICIPAL N° 331, DE 27 DE MARÇO DE 2001 E ADOTA OUTROS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2008/1023/1023_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2008/1023/1023_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FIXA O VALOR DE SALÁRIO DE SERVIDORES MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>MESA DA CÂMARA</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2008/1024/1024_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2008/1024/1024_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FIXA VALOR DE SALÁRIO DE SERVIDORES DA CÂMARA MUNICIPAL DE DONA INÊS/PB E DA OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>WELLINGTON MAIA</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2008/1025/1025_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2008/1025/1025_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DÁ DENOMINAÇÃO Á CRECHE MUNICIPAL E DÁ OUTRAS OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2008/1026/1026_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2008/1026/1026_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE ALIENAÇÕES DE VEÍCULOS , PERTENCENTES A ESTA PREFEITURA E DÁ OUTRAS PROVIDÊNCIAS    </t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2008/1027/1027_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2008/1027/1027_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A CONTRIBUIR MENSALMENTE COM A ENTIDADE NACIONAL DE REPRESENTAÇÃO DOS MUNICÍPIOS DO ESTADO DA PARAÍBA E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2008/1028/1028_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2008/1028/1028_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REAJUSTA OS BENEFÍCIOS MANTIDOS PELO INSTITUTO MUNICIPAL DE PREVIDÊNCIA DOS SERVIDORES PÚBLICOS -IMPRESP E DÁ OUTRAS PROVIDÊNCIAS   </t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2008/1029/1029_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2008/1029/1029_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FIXA OS SUBSÍDIOS DO PERFEITO , VICE PREFEITO E SECRETÁRIO MUNICIPAL PARA A GESTÃO 2009/2012 E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2008/1030/1030_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2008/1030/1030_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FIXA OS SUBSÍDIOS DOS VEREADORES E PRESIDENTE DA CÂMARA MUNICIPAL PARA LEGISLATURA 2009/2012 E DA OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2008/1031/1031_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2008/1031/1031_texto_integral.pdf</t>
   </si>
   <si>
     <t>RATIFICA OS TERMOS DO CONVÊNIO CELEBRANDO ENTRE A UNIÃO DOS DIRIGENTES MUNICIPAIS E EDUCAÇÃO DO ESTADO DA PARAÍBA- UNDIME E A PREFEITURA MUNICIPAL DE DONA INÊS/PB E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2008/1032/1032_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2008/1032/1032_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL Nº 236 , DE 13 DE NOVEMBRO DE 1995 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2008/339/339_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2008/339/339_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE REPAROS E COLOCAÇÃO DE LOMBADAS NA PB 073.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2008/340/340_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2008/340/340_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE VOTOS DE APLAUSO.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2008/341/341_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2008/341/341_texto_integral.pdf</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2008/342/342_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2008/342/342_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE UMA VIATURA MILITAR.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2008/343/343_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2008/343/343_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE CONSTRUÇÃO DE ABRIGOS PARA PASSAGEIROS.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2008/344/344_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2008/344/344_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE COLOCAR ÁGUA NA RUA ASSIS CLAUDINO, DONA INÊS/PB.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>HERMINHO</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2008/345/345_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2008/345/345_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE CONSTRUÇÃO M DE UMA PRAÇA COM ESTACIONAMENTO.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2008/346/346_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2008/346/346_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE CARRO FUMACÊ.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>CLIDENOR</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2008/347/347_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2008/347/347_texto_integral.pdf</t>
   </si>
   <si>
     <t>VER. CLIDENOR FAUSTINO DE OLIVEIRA.	SOLICITAÇÃO DE ROÇO DA PB 103.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>DEMA</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2008/348/348_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2008/348/348_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE MELHORAMENTO DAS ESTRADAS DE ZÉ PAZ II, CAIÇARA E COZINHA.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2008/349/349_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2008/349/349_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE IMPLANTAÇÃO DE ORELHÃO PÚBLICO.</t>
   </si>
   <si>
     <t>3385</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>Leis</t>
   </si>
   <si>
     <t>Lei Ordinária Municipal</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2008/3385/lei_municipal_505.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2008/3385/lei_municipal_505.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGOS NA ESTRUTURA ADMINISTRATIVA DA PREFEITURA MUNICIPAL DE DONA INÊS E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3386</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2008/3386/lei_municipal_506.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2008/3386/lei_municipal_506.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART.4º DA LEI MUNICIPAL Nº 331, DE 27 DE MARÇO DE 2001, E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3387</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2008/3387/lei_municipal_508.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2008/3387/lei_municipal_508.pdf</t>
   </si>
   <si>
     <t>DA DENOMINAÇÃO A CRECHE MUNICIPAL E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3388</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2008/3388/lei_municipal_509.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2008/3388/lei_municipal_509.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALIENAÇÃO DE VEÍCULOS PERTENCENTES A ESTA PREFEITURA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3389</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2008/3389/lei_municipal_510.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2008/3389/lei_municipal_510.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRIBUIR MENSALMENTE COM A ENTIDADE NACIONAL REPRESENTAÇÃO DOS MUNICÍPIOS DO ESTADO DA PARAÍBA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3390</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2008/3390/lei_municipal_511.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2008/3390/lei_municipal_511.pdf</t>
   </si>
   <si>
     <t>REAJUSTA OS BENEFÍCIOS MANTIDOS PELO O INSTITUTO MUNICIPAL DE PREVIDÊNCIA DOS SERVIDORES PÚBLICOS - IMPRESP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3391</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2008/3391/lei_municipal_512.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2008/3391/lei_municipal_512.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2009, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3392</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2008/3392/lei_municipal_513.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2008/3392/lei_municipal_513.pdf</t>
   </si>
   <si>
     <t>FIXA OS SUBSÍDIOS DO PREFEITO, VICE-PREFEITO E SECRETARIO MUNICIPAL PARA A GESTÃO 2009/2013 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3393</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2008/3393/lei_municipal_514.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2008/3393/lei_municipal_514.pdf</t>
   </si>
   <si>
     <t>FIXA OS SUBSÍDIOS DOS VEREADORES E PRESIDENTE DA CÂMARA MUNICIPAL PARA A LEGISLATURA 2009/2012 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3394</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2008/3394/lei_municipal_515.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2008/3394/lei_municipal_515.pdf</t>
   </si>
   <si>
     <t>RATIFICA OS TERMOS O CONVÊNIO ENTRE A UNIÃO DOS DIRIGENTES MUNICIPAL DE EDUCAÇÃO DO ESTADO DA PARAÍBA – UNDIME E A PREFEITURA MUNICIPAL DE DONA INÊS/PB E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3395</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2008/3395/lei_municipal_516.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2008/3395/lei_municipal_516.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA DESPESA DO MUNICÍPIO DE DONA INÊS PARA O EXERCÍCIO DE 2009 E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3396</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2008/3396/lei_municipal_517.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2008/3396/lei_municipal_517.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL DE Nº236, DE 13 DE NOVEMBRO DE 1995 E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -837,67 +837,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2008/1710/1710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2008/1020/1020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2008/1021/1021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2008/1022/1022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2008/1023/1023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2008/1024/1024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2008/1025/1025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2008/1026/1026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2008/1027/1027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2008/1028/1028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2008/1029/1029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2008/1030/1030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2008/1031/1031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2008/1032/1032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2008/339/339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2008/340/340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2008/341/341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2008/342/342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2008/343/343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2008/344/344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2008/345/345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2008/346/346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2008/347/347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2008/348/348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2008/349/349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2008/3385/lei_municipal_505.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2008/3386/lei_municipal_506.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2008/3387/lei_municipal_508.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2008/3388/lei_municipal_509.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2008/3389/lei_municipal_510.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2008/3390/lei_municipal_511.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2008/3391/lei_municipal_512.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2008/3392/lei_municipal_513.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2008/3393/lei_municipal_514.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2008/3394/lei_municipal_515.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2008/3395/lei_municipal_516.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2008/3396/lei_municipal_517.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2008/1710/1710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2008/1020/1020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2008/1021/1021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2008/1022/1022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2008/1023/1023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2008/1024/1024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2008/1025/1025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2008/1026/1026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2008/1027/1027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2008/1028/1028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2008/1029/1029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2008/1030/1030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2008/1031/1031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2008/1032/1032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2008/339/339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2008/340/340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2008/341/341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2008/342/342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2008/343/343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2008/344/344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2008/345/345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2008/346/346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2008/347/347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2008/348/348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2008/349/349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2008/3385/lei_municipal_505.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2008/3386/lei_municipal_506.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2008/3387/lei_municipal_508.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2008/3388/lei_municipal_509.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2008/3389/lei_municipal_510.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2008/3390/lei_municipal_511.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2008/3391/lei_municipal_512.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2008/3392/lei_municipal_513.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2008/3393/lei_municipal_514.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2008/3394/lei_municipal_515.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2008/3395/lei_municipal_516.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2008/3396/lei_municipal_517.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="19.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="95.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="94.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="194.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>