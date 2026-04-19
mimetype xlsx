--- v0 (2026-01-25)
+++ v1 (2026-04-19)
@@ -54,948 +54,948 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>WELLINGTON MAIA</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/1711/1711_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/1711/1711_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE O TÍTULO DE CIDADÃO AO SENHOR CLIDENOR FAUSTINO DE OLIVEIRA E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>PREFEITO MUNICIPAL</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/1036/1036_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/1036/1036_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIANÇÃO DE CARGOS NA ESTRUTURA ADMINISTRATIVA DA PREFEITURA MUNICIPAL DE DONA INÊS E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/1037/1037_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/1037/1037_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGOS OBJETIVOS A OPERACIONALIZAÇÃO DE PROGRAMAS ESPECIAIS DE TRATO CONTINUADO, A FORMA DE ADMISSÃO E O REGIME JURÍDICO A QUE SERÃO SUBMETIDOS OS OCUPANTES E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/1038/1038_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/1038/1038_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O DEPARTAMENTO DE ASSISTÊNCIA SOCIAL- DAS - E O CARGO DE PROVIMENTO EM COMISSÃO DE DIRETOR DO DEPARTAMENTO DE ASSISTÊNCIA SOCIAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/1039/1039_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/1039/1039_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALIENAÇÃO DE AÇÕES DA "SAELPA - SOCIEDADE ANÔNIMA DE ELETRIFICAÇÃO DA PARAÍBA" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/1040/1040_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/1040/1040_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE ACOMPANHAMENTO E CONTROLE SOCIAL DO FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO-CONSELHO DO FUNDEB, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>MESA DA CÂMARA</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/1041/1041_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/1041/1041_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FIXA VALOR DE SALÁRIO DE SERVIDORES DA CÂMARA MUNICIPAL DE DONA INÊS/PB E DÁ OUTRAS PROVIDÊNCIAS.  </t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/1042/1042_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/1042/1042_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA O VALOR DE SALÁRIO DE SERVIDORES MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/1043/1043_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/1043/1043_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ACRESCENTA PARÁGRAFO ÚNICO AO ARTIGO 18 DA LEI MUNICIPAL Nº 440/2005 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/1044/1044_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/1044/1044_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 1º DA LEI MUNICIPAL Nº 485, DE 16 DE FEVEREIRO DE 2007 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>FELICIDADE</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/1045/1045_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/1045/1045_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A ESCOLA MUNICIPAL DE SERRA DO SITIO II E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/1047/1047_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/1047/1047_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 19 DA LEI MUNICIPAL N° 440/2005 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/1048/1048_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/1048/1048_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE ADICIONAL DE REAJUSTE AOS PROFESSORES DO PRÉ-ESCOLAR ( ENSINO INFANTIL )E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/1049/1049_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/1049/1049_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REAJUSTE A GRATIFICAÇÃO DE APOIO A ORIENTAÇÃO PEDAGÓGICA - GAOP E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/1050/1050_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/1050/1050_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA A REDAÇÃO DO ARTIGO 19 DA LEI MUNICIPAL Nº 467/2006 E DÁ PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/1051/1051_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/1051/1051_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A CRIAÇÃO DE CARGOS DE PROVIMENTO EFETIVADO E EM COMISSÃO NA ESTRUTURA ADMINISTRATIVA DA PREFEITURA MUNICIPAL DE DONA INÊS E ADOTA OUTRAS PROVIDÊNCIAS   </t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/1052/1052_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/1052/1052_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CRIA CARGOS PÚBLICOS DE AGENTE COMUNITÁRIO DE SAÚDE E AGENTE DE COMBATES ÁS ENDEMIAS,DISCIPLINA A FORMA DE ADMISSÃO E O REGIME JURÍDICO E QUE SERÃO SUBMETIDAS OS SEUS OCUPANTES E ADOTA OUTRAS PROVIDÊNCIAS    </t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/1053/1053_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/1053/1053_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA CARGO NO QUADRO DE PESSOAL DESTA PREFEITURA , ALTERA VALOR DA REMUNERAÇÃO DE CARGOS JÁ CRIADO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/1035/1035_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/1035/1035_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGOS OBJETIVANDO A OPERACIONALIZAÇÃO DE PROGRAMAS NA ÁREA DE SAÚDE, A FORMA DE ADMISSÃO E O REGIME JURÍDICO A QUE SERÃO SUBMETIDOS OS OCUPANTES E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/1054/1054_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/1054/1054_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA A LEI MUNICIPAL N° 325 , DE 01 DE MARÇO DE 2001 E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/1055/1055_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/1055/1055_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A DESENVOLVER AÇÕES E APORTE DE CONTRAPARTIDA MUNICIPAL PARA IMPLEMENTAR O PROGRAMA CARTA DE CREDITO - RECURSOS FGTS NA MODALIDADE PRODUÇÃO DE UNIDADES HABITACIONAIS ,OPERAÇÕES COLETIVAS , REGULAMENTADO PELA RESOLUÇÃO DO CONSELHO CURADOR DE FGTS, NÚMERO 291/98 COM AS ALTERAÇÕES DA RESOLUÇÃO N° 460/2004DE 14 DEZEMBRO DE 2004, PUBLICADO NO D.O.U EM 20 DEZEMBRO DE 2004 E INSTRUÇÕES NORMATIVAS DO MINISTÉRIO DAS CIDADES E DÁ OUTRAS PROVIDÊNCIAS   </t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/308/308_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/308/308_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE VOTOS DE APLAUSOS.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/309/309_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/309/309_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE INSTALAÇÃO DE UMA ANTENA PARA TELEFONIA CELULAR.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/310/310_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/310/310_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE INSTALAÇÃO DE UMA ANTENA PARA TELEFONIA CELULAR</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/311/311_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/311/311_texto_integral.pdf</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>HERMINHO</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/351/351_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/351/351_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CALÇAMENTO</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>DEMA</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/312/312_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/312/312_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE CALÇAMENTO.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>NEQUINHO PAULINO</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/313/313_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/313/313_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO LIMPEZA DE BARREIRO</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/314/314_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/314/314_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO ABRIR 300 METROS DE ESTRADA.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/315/315_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/315/315_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO AMPLIAÇÃO DE UM POÇO</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/316/316_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/316/316_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE UM POSTO DE SAÚDE</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/317/317_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/317/317_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE PAVIMENTAÇÃO DE RUAS.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/318/318_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/318/318_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO REFORMA DO GRUPO ESCOLAR DO ZÉ PAZ II, PARA UM POSTO DE SAÚDE.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/319/319_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/319/319_texto_integral.pdf</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>LÊDA</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/320/320_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/320/320_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE INFORMAÇÃO SOBRE O 1/3 (UM TERÇO DE FÉRIAS). (REPROVADO).</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/321/321_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/321/321_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DO CARRO FUMACÊ.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/322/322_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/322/322_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAÇÃO DE CONSTRUÇÃO DE MATAS &amp;#8211; BURROS NOS ASSENTAMENTOS: ZÉ MATIAS E ZÉ PAZ II. </t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/323/323_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/323/323_texto_integral.pdf</t>
   </si>
   <si>
     <t>ISENÇÃO DO PAGAMENTO DE ÁGUA DO MÊS DE ABRIL NA CIDADE DE DONA INÊS &amp;#8211; PB.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/324/324_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/324/324_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA COBERTURA DE 2 (DOIS) POÇOS ARTESIANOS E GALERIA DO CENTRO CULTURAL (DONA INÊS) QUE SE ENCONTRA A SEU ABERTO.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/325/325_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/325/325_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMPLEMENTAÇÃO DO CALÇAMENTO DA RUA ANTONIO TOSCANO.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/326/326_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/326/326_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE UM GINÁSIO DE ESPORTE.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/327/327_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/327/327_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE DEPÓSITO DE LIXO.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/328/328_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/328/328_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DO ROÇO DE MATO E CONSERTO DOS BURACOS DA PB 073 QUE LIGA DONA INÊS AO BILINGUIM E DONA INÊS A BANANEIRAS.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/329/329_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/329/329_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE CONSTRUÇÃO DE ESTACIONAMENTO.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/330/330_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/330/330_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE CONSERTO DE REDE ELÉTRICA.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/331/331_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/331/331_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE COLETA DE LIXO.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/332/332_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/332/332_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESAPROPRIAÇÃO DE UMA ÁREA PARA RECOLHIMENTO DE LIXO.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/333/333_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/333/333_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE LEVAR ÁGUA ENCANADA PARA A AGROVILA DE VÁRZEA GRANDE.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/334/334_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/334/334_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE LIMPEZA E PINTURA DA E. E. E. F. M. GOVERNADOR CLÓVIS BEZERRA CAVALCANTI.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/335/335_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/335/335_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE ESCAVAÇÃO DE UM POÇO ARTESIANO NO SÍTIO CAIÇARA.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/336/336_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/336/336_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE CONSTRUÇÃO DE UMA ÁREA DE RECREAÇÃO E LAZER.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/337/337_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/337/337_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE INSTALAÇÃO DE ORELHÃO PÚBLICO.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>JOÃO IDALINO</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/338/338_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/338/338_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE PAGAMENTO DE INCENTIVO AO AGENTES DE SAÚDE.</t>
   </si>
   <si>
     <t>3398</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>Leis</t>
   </si>
   <si>
     <t>Lei Ordinária Municipal</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2007/3398/lei_municipal_481.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2007/3398/lei_municipal_481.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGOS OBJETIVANDO A OPERACIONALIZAÇÃO DE PROGRAMAS NA ÁREA DE SAÚDE, A FORMA DE ADMISSÃO E O REGIME JURÍDICO A QUE A SERÃO SUBMETIDOS OS OCUPANTES E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3399</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2007/3399/lei_municipal_482.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2007/3399/lei_municipal_482.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGOS NA ESTRUTURA ADMINISTRATIVA DA PREFEITURA MUNICIPAL DE DONA INÊS E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3400</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2007/3400/lei_municipal_483.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2007/3400/lei_municipal_483.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGOS OBJETIVANDO A OPERACIONALIZAÇÃO DE PROGRAMAS ESPECIAIS DE TRATO CONTINUANDO, A FORMA DE ADMISSÃO E O REGIME JURÍDICO A QUE SERÃO SUBMETIDOS OS OCUPANTES E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3401</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2007/3401/lei_municipal_484.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2007/3401/lei_municipal_484.pdf</t>
   </si>
   <si>
     <t>CRIA O DEPARTAMENTO DE ASSISTÊNCIA SOCIAL - DAS E O CARGO DE PROVIMENTO EM COMISSÃO DE DIRETOR DO DEPARTAMENTO DE ASSISTÊNCIA SOCIAL, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3402</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2007/3402/lei_municipal_485.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2007/3402/lei_municipal_485.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALIENAÇÃO DE AÇÕES DA SAELPA SOCIEDADE ANÔNIMO DE ELETRIFICAÇÃO DA PARAÍBA E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3403</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2007/3403/lei_municipal_486.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2007/3403/lei_municipal_486.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE ACOMPANHAMENTO E CONTROLE SOCIAL NO FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DA VALORIZAÇÃO DOS PROFISSIONAIS DE EDUCAÇÃO-CONSELHO FUNDEB, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3405</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2007/3405/lei_municipal_487.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2007/3405/lei_municipal_487.pdf</t>
   </si>
   <si>
     <t>FIXA VALOR DE SALÁRIO DE SERVIDORES MUNICIPAIS, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3407</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2007/3407/lei_municipal_488.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2007/3407/lei_municipal_488.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 1º DA LEI MUNICIPAL Nº 485, DE 16 DE FEVEREIRO DE 2007.</t>
   </si>
   <si>
     <t>3406</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2007/3406/lei_municipal_489.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2007/3406/lei_municipal_489.pdf</t>
   </si>
   <si>
     <t>3408</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2007/3408/lei_municipal_490.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2007/3408/lei_municipal_490.pdf</t>
   </si>
   <si>
     <t>DA DENOMINAÇÃO A ESCOLA MUNICIPAL DE SERRA DO SITIO II, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3409</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2007/3409/lei_municipal_491.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2007/3409/lei_municipal_491.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 19 DA LEI MUNICIPAL Nº440/2005 E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3410</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2007/3410/lei_municipal_492.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2007/3410/lei_municipal_492.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO PARA A LEI ORÇAMENTÁRIA DE 2008, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3411</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2007/3411/lei_municipal_493.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2007/3411/lei_municipal_493.pdf</t>
   </si>
   <si>
     <t>CONCEDE ADICIONAL DE REAJUSTE AOS PROFESSORES DO PRÉ-ESCOLAR (ENSINO INFANTIL) E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3412</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2007/3412/lei_municipal_494.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2007/3412/lei_municipal_494.pdf</t>
   </si>
   <si>
     <t>REAJUSTA À GRATIFICAÇÃO DE APOIO A ORIENTAÇÃO PEDAGÓGICA - GAOP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3413</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2007/3413/lei_municipal_495.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2007/3413/lei_municipal_495.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 19 DA LEI MUNICIPAL Nº 467/2006 E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3414</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2007/3414/lei_municipal_496.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2007/3414/lei_municipal_496.pdf</t>
   </si>
   <si>
     <t>RATIFICA OS TERMOS DO CONVÊNIO DE COOPERAÇÃO TÉCNICA CELEBRANDO ENTRE A FUNDAÇÃO INSTITUTO BRASILEIRO DE GEOGRAFIA E ESTATÍSTICA-IBGE E A PREFEITURA MUNICIPAL DE DONA INÊS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3415</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2007/3415/lei_municipal_497.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2007/3415/lei_municipal_497.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGOS DE PROVIMENTO EFETIVO E EM COMISSÃO NA ESTRUTURA ADMINISTRATIVA DA PREFEITURA MUNICIPAL DE DONA INÊS E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3416</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2007/3416/lei_municipal_498.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2007/3416/lei_municipal_498.pdf</t>
   </si>
   <si>
     <t>RATIFICA OS TERMOS DO CONVÊNIO CELEBRADO ENTRE A UNIÃO DOS DIRIGENTES MUNICIPAIS DE EDUCAÇÃO DO ESTADO DA PARAÍBA-UNDIME E A PREFEITURA MUNICIPAL DE DONA INÊS/PB, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3417</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2007/3417/lei_municipal_499.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2007/3417/lei_municipal_499.pdf</t>
   </si>
   <si>
     <t>CRIA CARGOS PÚBLICOS DE AGENTES COMUNITÁRIOS DE SAÚDE E AGENTE DE COMBATE ÀS ENDEMIAS DISCIPLINA A FORMA DE ADMISSÃO E O REGIME JURÍDICO A QUE SERÃO SUBMETIDOS A SEUS OCUPANTES E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3418</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2007/3418/lei_municipal_500.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2007/3418/lei_municipal_500.pdf</t>
   </si>
   <si>
     <t>CRIA CARGO NO QUADRO DE PESSOAL DESTA PREFEITURA, ALTERA O VALOR DA RENUMERAÇÃO DE CARGO JÁ CRIADO E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3419</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2007/3419/lei_municipal_501.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2007/3419/lei_municipal_501.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGO DE PROVIMENTO EFETIVO NA ESTRUTURA ADMINISTRATIVA DA PREFEITURA MUNICIPAL DE DONA INÊS E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3420</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2007/3420/lei_municipal_502.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2007/3420/lei_municipal_502.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 325, DE 01 DE MARÇO DE 2001, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3421</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2007/3421/lei_municipal_503.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2007/3421/lei_municipal_503.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA RECEITA DO MUNICÍPIO DE DONA INÊS PARA O EXERCÍCIO DE 2008, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3422</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2007/3422/lei_municipal_504.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2007/3422/lei_municipal_504.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A DESENVOLVER AÇÕES A PORTE DE CONTRAPARTIDA MUNICIPAL PARA IMPLEMENTAR O PROGRAMA CARTA DE CREDITO- RECURSOS FGTS NA MODALIDADE PRODUÇÃO UNIDADES HABITACIONAIS OPERAÇÕES COLETIVAS REGULAMENTADO PELA RESOLUÇÃO DE CONSELHO CURADOR FGTS NUMERO 291/98COM AS ALTERAÇÕES DA RESOLUÇÃO Nº 460/2004, DE 14 DE DEZEMBRO DE 2004 PUBLICADA NO D.O.U. EM 20 DE DEZEMBRO DE 2004 E AS INSTRUÇÕES NORMATIVAS DO MINISTÉRIO DAS CIDADES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3404</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2007/3404/lei_municipal_507.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2007/3404/lei_municipal_507.pdf</t>
   </si>
   <si>
     <t>FIXA VALOR DE SALÁRIO DOS SERVIDORES MUNICIPAIS E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1302,67 +1302,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/1711/1711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/1036/1036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/1037/1037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/1038/1038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/1039/1039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/1040/1040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/1041/1041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/1042/1042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/1043/1043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/1044/1044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/1045/1045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/1047/1047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/1048/1048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/1049/1049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/1050/1050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/1051/1051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/1052/1052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/1053/1053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/1035/1035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/1054/1054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/1055/1055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/308/308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/309/309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/310/310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/311/311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/351/351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/312/312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/313/313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/314/314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/315/315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/316/316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/317/317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/318/318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/319/319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/320/320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/321/321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/322/322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/323/323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/324/324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/325/325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/326/326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/327/327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/328/328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/329/329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/330/330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/331/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/334/334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/335/335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/336/336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/337/337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/338/338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2007/3398/lei_municipal_481.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2007/3399/lei_municipal_482.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2007/3400/lei_municipal_483.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2007/3401/lei_municipal_484.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2007/3402/lei_municipal_485.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2007/3403/lei_municipal_486.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2007/3405/lei_municipal_487.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2007/3407/lei_municipal_488.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2007/3406/lei_municipal_489.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2007/3408/lei_municipal_490.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2007/3409/lei_municipal_491.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2007/3410/lei_municipal_492.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2007/3411/lei_municipal_493.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2007/3412/lei_municipal_494.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2007/3413/lei_municipal_495.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2007/3414/lei_municipal_496.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2007/3415/lei_municipal_497.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2007/3416/lei_municipal_498.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2007/3417/lei_municipal_499.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2007/3418/lei_municipal_500.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2007/3419/lei_municipal_501.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2007/3420/lei_municipal_502.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2007/3421/lei_municipal_503.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2007/3422/lei_municipal_504.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2007/3404/lei_municipal_507.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/1711/1711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/1036/1036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/1037/1037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/1038/1038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/1039/1039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/1040/1040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/1041/1041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/1042/1042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/1043/1043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/1044/1044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/1045/1045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/1047/1047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/1048/1048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/1049/1049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/1050/1050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/1051/1051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/1052/1052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/1053/1053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/1035/1035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/1054/1054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/1055/1055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/308/308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/309/309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/310/310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/311/311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/351/351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/312/312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/313/313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/314/314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/315/315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/316/316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/317/317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/318/318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/319/319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/320/320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/321/321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/322/322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/323/323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/324/324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/325/325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/326/326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/327/327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/328/328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/329/329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/330/330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/331/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/334/334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/335/335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/336/336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/337/337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2007/338/338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2007/3398/lei_municipal_481.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2007/3399/lei_municipal_482.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2007/3400/lei_municipal_483.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2007/3401/lei_municipal_484.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2007/3402/lei_municipal_485.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2007/3403/lei_municipal_486.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2007/3405/lei_municipal_487.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2007/3407/lei_municipal_488.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2007/3406/lei_municipal_489.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2007/3408/lei_municipal_490.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2007/3409/lei_municipal_491.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2007/3410/lei_municipal_492.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2007/3411/lei_municipal_493.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2007/3412/lei_municipal_494.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2007/3413/lei_municipal_495.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2007/3414/lei_municipal_496.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2007/3415/lei_municipal_497.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2007/3416/lei_municipal_498.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2007/3417/lei_municipal_499.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2007/3418/lei_municipal_500.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2007/3419/lei_municipal_501.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2007/3420/lei_municipal_502.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2007/3421/lei_municipal_503.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2007/3422/lei_municipal_504.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2007/3404/lei_municipal_507.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H79"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="19.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="95.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="94.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>