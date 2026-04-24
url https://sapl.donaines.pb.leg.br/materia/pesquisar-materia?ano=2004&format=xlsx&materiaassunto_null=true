--- v0 (2026-03-04)
+++ v1 (2026-04-24)
@@ -54,807 +54,807 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>PREFEITO MUNICIPAL</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/1103/1103_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/1103/1103_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DA ESCOLA MUNICIPAL DO SITIO MIGUEL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/1104/1104_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/1104/1104_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 404, DE 02 DE DEZEMBRO DE 2003 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/1105/1105_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/1105/1105_texto_integral.pdf</t>
   </si>
   <si>
     <t>RATIFICA OS TERMOS DE CONVÊNIO CELEBRANDO ENTRE A EMATER/PB COM A PREFEITURA MUNICIPAL DE DONA INÊS/PB, PARA PROMOÇÃO E INTENSIFICAÇÃO DE ATIVIDADES INERENTES AO MEIO RURAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/1106/1106_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/1106/1106_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE ALIENAÇÕES DE VEICULO , PERTENCENTES A ESTA   PREFEITURA E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/1107/1107_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/1107/1107_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA A LEI MUNICIPAL N° 4004 DE 02 DE DEZEMBRO DE 2003 E DA OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/1108/1108_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/1108/1108_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AJUSTE VENCIMENTOS DOS SERVIDORES MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>MESA DA CÂMARA</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/1109/1109_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/1109/1109_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AJUSTE VENCIMENTOS DOS SERVIDORES DÁ CÂMARA MUNICIPAL E DÁ PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/1110/1110_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/1110/1110_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ANEXOS DA LEI N° 360/2001 QUE DISPÕE SOBRE O PLANO PLURIANUAL PARA O QUADRIÊNIO 2002/2005, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/1111/1111_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/1111/1111_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA O ART.14° DE LEI MUNICIPAL N°259 , DE 18 DE SETEMBRO DE 1997 E DA OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/1112/1112_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/1112/1112_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA VALOR NO ART. 1° DA LEI MUNICIPAL N° 399 DE 18 AGOSTO DE 2003 E DA OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/1113/1113_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/1113/1113_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FIXA OS SUBSÍDIOS DO PREFEITO VICE-PREFEITO E SECRETARIO MUNICIPAL PARA A GESTÃO 2005/2008 E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/1114/1114_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/1114/1114_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FIXA OS SUBSÍDIOS DOS VEREADORES E PRESIDENTES DA CÂMARA MUNICIPAL PARA LEGISLATURA 2005/2008 E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/1721/1721_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/1721/1721_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CRIA E DÁ DENOMINAÇÃO DE JORGE AMADO A BIBLIOTECA DO PODER LEGISLATIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/1740/1740_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/1740/1740_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE DONA INÊS/PB, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>LINS</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/415/415_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/415/415_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE PAVIMENTAÇÃO. (REPROVADO)</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/416/416_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/416/416_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE PERFURAÇÃO DE POÇOS ARTESIANOS. (REPROVADO)</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/417/417_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/417/417_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE LIMPEZA DE AÇUDES. (REPROVADO).</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/418/418_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/418/418_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE CONSTRUÇÃO DE UM CENTRO COMUNITÁRIO. (REPROVADO).</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>WELLINGTON MAIA</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/419/419_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/419/419_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE CONSTRUÇÃO DE LOMBADAS.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/420/420_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/420/420_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE ABRIGOS PARA PASSAGEIROS.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/421/421_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/421/421_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE AQUISIÇÃO DE UMA UNIDADE DE SAÚDE MÓVEL. (REPROVADO).</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/422/422_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/422/422_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE CONSTRUÇÃO DE UM A ESCOLA. (REPROVADO).</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/423/423_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/423/423_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE ENCAMINHAMENTO AO MINISTÉRIO PÚBLICO E AO TRIBUNAL DE CONTAS DO ESTADO DA PARAÍBA, DENÚNCIA CONTRA O SENHOR PREFEITO MUNICIPAL DE DONA INÊS&amp;#8211;PB, DANDO CONTA DA DEMOLIÇÃO E DESTRUIÇÃO DO PRÉDIO DA PREFEITURA MUNICIPAL, SEM A DEVIDA AUTORIZAÇÃO DA CÂMARA MUNICIPAL, NA FORMA DA LEI ORGÂNICA DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/424/424_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/424/424_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE SEMENTES.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/425/425_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/425/425_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE ELETRIFICAÇÃO</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>HERMINHO</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/426/426_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/426/426_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE CONSTRUÇÃO DOS MUROS DAS ESCOLAS DE OITICICA E DO SÍTIO SERRA DO SÍTIO.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/427/427_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/427/427_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE CONSTRUÇÃO DE MATA&amp;#8211;BURRO.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/428/428_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/428/428_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE DENOMINAÇÃO DE RUAS.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>BIU DE APOLÔNIO</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/429/429_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/429/429_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE PAVIMENTAÇÃO</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>DEMA</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/430/430_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/430/430_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÕES DIVERSAS.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/431/431_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/431/431_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE CONSTRUÇÃO DE UMA QUADRA DE ESPORTES NO POVOADO DE COZINHA. (REPROVADO).</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/432/432_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/432/432_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE UMA ESCOLA. (REPROVADO)</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/433/433_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/433/433_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE AQUISIÇÃO DE EQUIPAMENTOS NECESSÁRIOS PARA TRANSMISSÃO DE CANAIS DE TV DO ESTADO. (REPROVADO).</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/434/434_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/434/434_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE REATIVAÇÃO DO ABASTECIMENTO D&amp;#8217;ÁGUA.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/435/435_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/435/435_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA. (REPROVADO).</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>OZANETE</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/436/436_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/436/436_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE CONSTRUÇÃO DE PASSAGENS MOLHADAS.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>FELICIDADE</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/437/437_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/437/437_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE PAVIMENTAÇÃO DE RUAS.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>AMAURI</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/438/438_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/438/438_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE CONSTRUÇÃO DE MURO DE ARRIMO. (REPROVADO).</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/439/439_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/439/439_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE REFORMA DO POSTO DE SAÚDE DE LAGOA DE COZINHA.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/440/440_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/440/440_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE ENCANAÇÃO DE ÁGUA.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/441/441_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/441/441_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE CONSERTO E ROÇO DE ACOSTAMENTO.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/442/442_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/442/442_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE ENCANAÇÃO PARA ABASTECIMENTO DE ÁGUA.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/443/443_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/443/443_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE REFORMA E AMPLIAÇÃO DE BURACOS EXISTENTES NA CIDADE. (REPROVADO).</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/444/444_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/444/444_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE MOÇÃO DE PESAR.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>CLIDENOR</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/445/445_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/445/445_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE VOTO DE DESAGRAVO.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/446/446_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/446/446_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE REAJUSTE NO SALÁRIO FAMÍLIA.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/447/447_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/447/447_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE VOTO DE APLAUSO.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/448/448_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/448/448_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE RESTAURAÇÃO DE ESTRADA.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/449/449_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/449/449_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE CONSTRUÇÃO DE DUAS BUEIRAS.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/450/450_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/450/450_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE TROCAS DE POSTES DE BAIXA TENSÃO.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/451/451_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/451/451_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE SUBSTITUIÇÃO DE ESCOLAS DA REDE MUNICIPAL.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/452/452_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/452/452_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE VOTOS DE PESAR.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/453/453_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/453/453_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE CURSO DE ENFERMAGEM.</t>
   </si>
   <si>
     <t>3471</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>Leis</t>
   </si>
   <si>
     <t>Lei Ordinária Municipal</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2004/3471/lei_municipal_412.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2004/3471/lei_municipal_412.pdf</t>
   </si>
   <si>
     <t>RATIFICA OS TERMOS DO CONVÊNIO CELEBRADO ENTRE A EMATER/PB COM A PREFEITURA MUNICIPAL DE DONA INÊS/PB, PARA A PROMOÇÃO E INTENSIFICAÇÃO DE ATIVIDADES INERENTES AO MEIO RURAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3472</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2004/3472/lei_municipal_413.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2004/3472/lei_municipal_413.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DA ESCOLA MUNICIPAL DO SITIO MIGUEL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3473</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2004/3473/lei_municipal_414.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2004/3473/lei_municipal_414.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 404, DE 02 DE DEZEMBRO DE 2003, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3474</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2004/3474/lei_municipal_416.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2004/3474/lei_municipal_416.pdf</t>
   </si>
   <si>
     <t>3475</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2004/3475/lei_municipal_417.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2004/3475/lei_municipal_417.pdf</t>
   </si>
   <si>
     <t>AJUSTA VENCIMENTOS DOS SERVIDORES MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3476</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2004/3476/lei_municipal_418.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2004/3476/lei_municipal_418.pdf</t>
   </si>
   <si>
     <t>AJUSTA VENCIMENTOS DOS SERVIDORES DA CÂMARA MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3477</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2004/3477/lei_municipal_419.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2004/3477/lei_municipal_419.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ANEXOS DA LEI Nº 360/2001 QUE DISPÕE SOBRE O PLANO PLURIANUAL PARA OS QUADRIÊNIO 2002/2005, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3478</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2004/3478/lei_municipal_420.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2004/3478/lei_municipal_420.pdf</t>
   </si>
   <si>
     <t>ESTABELECE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2005, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3479</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2004/3479/lei_municipal_421.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2004/3479/lei_municipal_421.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REGIME JURÍDICO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE DONA INÊS/PB E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3480</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2004/3480/lei_municipal_422.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2004/3480/lei_municipal_422.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 4º DA LEI MUNICIPAL Nº 259, DE 18 DE SETEMBRO DE 1997 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3481</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2004/3481/lei_municipal_423.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2004/3481/lei_municipal_423.pdf</t>
   </si>
   <si>
     <t>ALTERA VALOR PREVISTO ART. 1º DA LEI MUNICIPAL Nº 399, DE 18 DE AGOSTO DE 2003, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3482</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2004/3482/lei_municipal_424.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2004/3482/lei_municipal_424.pdf</t>
   </si>
   <si>
     <t>FIXA OS SUBSÍDIOS DO PREFEITO, VICE-PREFEITO E SECRETARIO MUNICIPAL PARA GESTÃO 2005/2008, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3483</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2004/3483/lei_municipal_425.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2004/3483/lei_municipal_425.pdf</t>
   </si>
   <si>
     <t>FIXA OS SUBSÍDIOS DOS VEREADORES E PRESIDENTE DA CÂMARA MUNICIPAL PARA LEGISLATURA 2005/2008, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1161,67 +1161,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/1103/1103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/1104/1104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/1105/1105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/1106/1106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/1107/1107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/1108/1108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/1109/1109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/1110/1110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/1111/1111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/1112/1112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/1113/1113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/1114/1114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/1721/1721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/1740/1740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/415/415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/416/416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/417/417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/418/418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/419/419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/420/420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/421/421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/422/422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/423/423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/424/424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/425/425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/426/426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/427/427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/428/428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/429/429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/430/430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/431/431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/432/432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/433/433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/434/434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/435/435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/436/436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/437/437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/438/438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/439/439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/440/440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/441/441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/442/442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/443/443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/444/444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/445/445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/446/446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/447/447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/448/448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/449/449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/450/450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/451/451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/452/452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/453/453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2004/3471/lei_municipal_412.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2004/3472/lei_municipal_413.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2004/3473/lei_municipal_414.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2004/3474/lei_municipal_416.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2004/3475/lei_municipal_417.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2004/3476/lei_municipal_418.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2004/3477/lei_municipal_419.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2004/3478/lei_municipal_420.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2004/3479/lei_municipal_421.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2004/3480/lei_municipal_422.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2004/3481/lei_municipal_423.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2004/3482/lei_municipal_424.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2004/3483/lei_municipal_425.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/1103/1103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/1104/1104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/1105/1105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/1106/1106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/1107/1107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/1108/1108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/1109/1109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/1110/1110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/1111/1111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/1112/1112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/1113/1113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/1114/1114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/1721/1721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/1740/1740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/415/415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/416/416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/417/417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/418/418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/419/419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/420/420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/421/421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/422/422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/423/423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/424/424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/425/425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/426/426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/427/427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/428/428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/429/429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/430/430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/431/431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/432/432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/433/433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/434/434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/435/435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/436/436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/437/437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/438/438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/439/439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/440/440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/441/441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/442/442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/443/443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/444/444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/445/445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/446/446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/447/447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/448/448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/449/449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/450/450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/451/451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/452/452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2004/453/453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2004/3471/lei_municipal_412.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2004/3472/lei_municipal_413.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2004/3473/lei_municipal_414.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2004/3474/lei_municipal_416.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2004/3475/lei_municipal_417.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2004/3476/lei_municipal_418.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2004/3477/lei_municipal_419.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2004/3478/lei_municipal_420.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2004/3479/lei_municipal_421.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2004/3480/lei_municipal_422.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2004/3481/lei_municipal_423.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2004/3482/lei_municipal_424.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2004/3483/lei_municipal_425.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H67"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="19.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="95.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="94.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>