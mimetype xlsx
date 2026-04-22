--- v0 (2025-12-04)
+++ v1 (2026-04-22)
@@ -54,972 +54,972 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>PREFEITO MUNICIPAL</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/1159/1159_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/1159/1159_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ALIENAÇÃO DE VEÍCULO PERTENCENTE A ESTA PREFEITURA .</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/1161/1161_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/1161/1161_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONTRATAÇÃO POR TEMPO DETERMINADO PARA ATENDER A NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO NOS TERMOS DO INCISO IX DA CONSTITUIÇÃO FEDERAL.</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/1163/1163_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/1163/1163_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 209,DE 31 DE MAIO DE 1994, QUE DISPÕE SOBRE O REGIME JURÍDICO ÚNICO DOS SERVIDORES DA PREFEITURA MUNICIPAL NOS TERMOS DAS EC 19 E 20 E DE 1998 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/1164/1164_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/1164/1164_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ESPECIAL NO VALOR R$ 199.599,000(CENTO E NOVENTA MIL,QUINHENTOS E NOVENTA E NOVE REAIS), PARA REFORÇO DE DOTAÇÕES CONSIGNADAS NO VIGENTE ORÇAMENTO.</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/1165/1165_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/1165/1165_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE RENDA MÍNIMA VINCULADO Á EDUCAÇÃO ``BOLSA ESCOLA``E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/1158/1158_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/1158/1158_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATUALIZA OS VENCIMENTOS DOS CARGOS DE PROVIMENTO EM COMISSÃO,ATRIBUI O NOVO SÍMBOLO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/1166/1166_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/1166/1166_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA DE BOLSA DE ESTUDO PARA ESTUDANTES CARENTES DE NÍVEL SUPERIOR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/1167/1167_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/1167/1167_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE TERRENO PERTENCENTE A ESTA PREFEITURA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/</t>
+    <t>http://sapl.donaines.pb.leg.br/media/</t>
   </si>
   <si>
     <t>RATIFICA OS TERMOS DO CONVÊNIO DO PROFORMAÇÃO COM A PREFEITURA MUNICIPAL DE DONA INÊS,PARA FORMAÇÃO DE PROFESSORES LEIGOS.</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/1169/1169_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/1169/1169_texto_integral.pdf</t>
   </si>
   <si>
     <t>RATIFICA OS TERMOS DO CONVÊNIO DA EMATER DE DONA INÊS,PARA PROMOÇÃO E INTENSIFICAÇÃO DE ATIVIDADES INERENTES AO MEIO RURAL.</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/1174/1174_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/1174/1174_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA DESTINAÇÃO DE RECURSOS PARA ATENDER DOAÇÕES A PESSOAS CARENTES E OUTRAS DESPESAS NO ÂMBITO DO MUNICÍPIO DE DONA INÊS/PB,E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/1175/1175_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/1175/1175_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE APARELHO DE AR CONDICIONADO AO HOSPITAL PADRE ZÉ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/1176/1176_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/1176/1176_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE RUAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/1177/1177_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/1177/1177_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 288, DE 23 DE MARÇO DE 1999,QUE DISPÕE SOBRE A CRIAÇÃO DA DIVISÃO DE VIGILÂNCIA SANITÁRIA NO MUNICÍPIO DE DONA INÊS/PB.</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/1178/1178_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/1178/1178_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA CARGOS NO QUADRO DE PESSOAL DA PREFEITURA MUNICIPAL DE DONA INÊS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/1180/1180_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/1180/1180_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATUALIZA OS VENCIMENTOS DOS CARGOS EFETIVOS E DE PROVIMENTO EM COMISSÃO DA CÂMARA MUNICIPAL DE DONA INÊS/PB E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/1182/1182_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/1182/1182_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CRIA O CONSELHO MUNICIPAL DE DESENVOLVIMENTO RURAL SUSTENTÁVEL E DÁ OUTRAS PROVIDÊNCIAS.  </t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/1183/1183_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/1183/1183_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA VALORES DE INDENIZAÇÃO DAS DESPESAS COM A VIAGEM E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/1185/1185_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/1185/1185_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA VALORES DE INDENIZAÇÃO,DAS DESPESAS COM VIAGEM E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/1187/1187_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/1187/1187_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REAJUSTA OS VENCIMENTOS DOS INTEGRANTES DO MAGISTÉRIO MUNICIPAL PARA ADEQUAÇÃO DOS 60%(SESSENTA POR CENTO)DO FUNDEF. </t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/1188/1188_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/1188/1188_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA OS VENCIMENTOS DOS SERVIDORES MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/1189/1189_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/1189/1189_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE DIÁRIAS AOS DIRETORES E SERVIDORES DO IMPRESP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/1191/1191_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/1191/1191_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 255, DE 01 DE ABRIL DE 1997 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>WELLINGTON MAIA</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/353/353_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/353/353_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE ABRIGOS PARA PASSAGEIROS.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>LINS</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/354/354_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/354/354_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE CONSTRUÇÃO DE UMA ESCOLA NO SÍTIO MIGUEL DESTE MUNICÍPIO. (REPROVADO)</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>DEMA</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/355/355_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/355/355_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE CESTAS BÁSICAS PARA A POPULAÇÃO CARENTE DE DONA INÊS</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/356/356_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/356/356_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE ORELHÃO PÚBLICO.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/357/357_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/357/357_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE CONSTRUÇÃO DE LOMBADA.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>FELICIDADE</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/358/358_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/358/358_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA CRIAÇÃO DE UMA BIBLIOTECA NA CÂMARA MUNICIPAL DE DONA INÊS.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/359/359_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/359/359_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE CARTEIRAS PARA ESCOLA ESTADUAL DE ENSINO FUNDAMENTAL E MÉDIO DE DONA INÊS/PB.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/360/360_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/360/360_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE SEMENTES (MILHO E FEIJÃO).</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>OZANETE</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/361/361_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/361/361_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DO COMPARECIMENTO DA SENHORA SECRETÁRIA DE EDUCAÇÃO DO MUNICÍPIO A CÂMARA MUNICIPAL DE DONA INÊS.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/362/362_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/362/362_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE CONSTRUÇÃO DE DOIS (02) MINI&amp;#8211;POSTOS DE SAÚDE.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/363/363_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/363/363_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE CONSTRUÇÃO DE CALÇAMENTO. (REPROVADO)</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/364/364_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/364/364_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE TRANSPORTE ESCOLAR. (REPROVADO)</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/365/365_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/365/365_texto_integral.pdf</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>HERMINHO</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/366/366_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/366/366_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE INSTALAÇÃO DE ORELHÕES PÚBLICOS NOS SÍTIOS: BOA VISTA, SERRA DO SÍTIO I E II, LAJEDO PRETO, E CAJAZEIRAS DONA INÊS &amp;#8211; PB.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>BIU DE APOLÔNIO</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/367/367_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/367/367_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE UM ORELHÃO PÚBLICO NO SÍTIO MULUNGU &amp;#8211; DONA INÊS/PB, NAS MEDIAÇÕES DA CASA DO POPULAR ZÉ DE DEDE.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/368/368_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/368/368_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE CALÇAMENTO DAS RUAS DO LOTEAMENTO SÃO PEDRO.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/369/369_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/369/369_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE CALÇAMENTO NA VIA DE ACESSO AO CEMITÉRIO SANTO ANTONIO.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/370/370_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/370/370_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE REPAROS NOS TANQUES, VELHO E NOVO.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>ZÉ LUIZ</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/371/371_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/371/371_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE CONSTRUÇÃO DE MATA BURROS.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/372/372_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/372/372_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE TERRAPLANAGEM PARA A ÁREA QUE LIGA A SEDE DO MUNICÍPIO ATÉ O SÍTIO COZINHA. (ARQUIVADO)</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/373/373_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/373/373_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE VIATURA MILITAR.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/374/374_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/374/374_texto_integral.pdf</t>
   </si>
   <si>
     <t>TÍTULO DE CIDADÃO DONAINESENSE</t>
   </si>
   <si>
     <t>3544</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>Leis</t>
   </si>
   <si>
     <t>Lei Ordinária Municipal</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3544/lei_municipal_325.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3544/lei_municipal_325.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONTRATAÇÃO POR TEMPO DETERMINADO PARA ATENDER A NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PUBLICO, NOS TERMOS DO INCISO IX DA CONSTITUIÇÃO FEDERAL.</t>
   </si>
   <si>
     <t>3545</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3545/lei_municipal_326.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3545/lei_municipal_326.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 209, DE 31 DE MAIO DE 1994, QUE DISPÕE SOBRE O REGIME JURÍDICO ÚNICO DOS SERVIDORES DA PREFEITURA MUNICIPAL, NOS TERMOS DAS EC 19 E 20, DE 1998 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3546</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3546/lei_municipal_327.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3546/lei_municipal_327.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO DA ALIENAÇÃO DE VEICULO, PERTENCENTE A ESTA PREFEITURA.</t>
   </si>
   <si>
     <t>3547</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3547/lei_municipal_328.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3547/lei_municipal_328.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE RENDA MÍNIMA VINCULADO À EDUCAÇÃO “BOLSA ESCOLA”, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3548</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3548/lei_municipal_329.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3548/lei_municipal_329.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CREDITO ESPECIAL NO VALOR DE R$ 199.599,00 (CENTO E NOVENTA MIL E QUINHENTOS E NOVENTA E NOVE REAIS), PARA REFORÇO DE DOTAÇÕES CONSIGNADAS NO VIGENTE ORÇAMENTO.</t>
   </si>
   <si>
     <t>3549</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3549/lei_municipal_330.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3549/lei_municipal_330.pdf</t>
   </si>
   <si>
     <t>ATUALIZA OS VENCIMENTOS CARGOS DE PROVIMENTO EM COMISSÃO, ATRIBUI NOVO SÍMBOLO, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3550</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3550/lei_municipal_331.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3550/lei_municipal_331.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA DE BOLSA ESTUDO PARA ESTUDANTES CARENTES DE NÍVEL SUPERIOR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3551</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3551/lei_municipal_332.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3551/lei_municipal_332.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE TERRENO PERTENCENTE A ESTA PREFEITURA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3552</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3552/lei_municipal_333.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3552/lei_municipal_333.pdf</t>
   </si>
   <si>
     <t>RATIFICA OS TERMOS DO CONVENIO DO PROFORMAÇÃO COM A PREFEITURA MUNICIPAL DE DONA INÊS, PARA FORMAÇÃO DE PROFESSORES LEIGOS.</t>
   </si>
   <si>
     <t>3553</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3553/lei_municipal_334.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3553/lei_municipal_334.pdf</t>
   </si>
   <si>
     <t>RATIFICA OS TERMOS DO CONVENIO DA EMATER COM A PREFEITURA MUNICIPAL DE DONA INÊS, PARA PROMOÇÃO E INTENSIFICAÇÃO DE ATIVIDADES INERENTES AO MEIO RURAL.</t>
   </si>
   <si>
     <t>3554</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3554/lei_municipal_335.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3554/lei_municipal_335.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO DE ALIMENTAÇÃO ESCOLAR DO MUNICÍPIO DE DONA INÊS, LOCALIZADO NO ESTADO DA PARAÍBA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3555</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3555/lei_municipal_336.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3555/lei_municipal_336.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A DESTINAÇÃO DE RECURSOS PARA ATENDER DOAÇÕES A PESSOAS CARENTES E OUTRAS DESPESAS NO ÂMBITO DO MUNICÍPIO DE DONA INÊS/PB, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3556</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3556/lei_municipal_337.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3556/lei_municipal_337.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE APARELHO DE AR CONDICIONADO AO HOSPITAL PADRE ZÉ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3557</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3557/lei_municipal_338.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3557/lei_municipal_338.pdf</t>
   </si>
   <si>
     <t>ESTABELECE AS DIRETRIZES, ORIENTAÇÕES E METAS ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2002, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3558</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3558/lei_municipal_339.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3558/lei_municipal_339.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE RUAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3559</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3559/lei_municipal_340.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3559/lei_municipal_340.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 288, DE 23 DE MARÇO DE 1999, QUE DISPÕE SOBRE A CRIAÇÃO DE DIVISÃO DE VIGILÂNCIA SANITÁRIA NO MUNICÍPIO DE DONA INÊS/PB.</t>
   </si>
   <si>
     <t>3560</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3560/lei_municipal_341.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3560/lei_municipal_341.pdf</t>
   </si>
   <si>
     <t>CRIA CARGOS NO QUADRO DE PESSOAL DA PREFEITURA MUNICIPAL DE DONA INÊS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3561</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3561/lei_municipal_342.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3561/lei_municipal_342.pdf</t>
   </si>
   <si>
     <t>ATUALIZA OS VENCIMENTOS DOS CARGOS EFETIVOS E DE PROVIMENTO EM COMISSÃO DA CÂMARA MUNICIPAL DE DONA INÊS/PB, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3562</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3562/lei_municipal_343.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3562/lei_municipal_343.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL DE DESENVOLVIMENTO RURAL E SUSTENTÁVEL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3563</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3563/lei_municipal_344.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3563/lei_municipal_344.pdf</t>
   </si>
   <si>
     <t>FIXA VALORES DE INDENIZAÇÃO DAS DESPESAS COM VIAGEM, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3564</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3564/lei_municipal_345.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3564/lei_municipal_345.pdf</t>
   </si>
   <si>
     <t>FIXA VALORES DE INDENIZAÇÃO DAS DESPESAS COM VIAGEM E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3565</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3565/lei_municipal_346.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3565/lei_municipal_346.pdf</t>
   </si>
   <si>
     <t>REAJUSTA OS VENCIMENTOS DOS INTEGRANTES DO MAGISTÉRIO MUNICIPAL PARA A ADEQUAÇÃO DOS 60% (SESSENTA POR CENTO) DO FUNDEF</t>
   </si>
   <si>
     <t>3566</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3566/lei_municipal_347.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3566/lei_municipal_347.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REGIME PRÓPRIO DA PREVIDÊNCIA DOS SERVIDORES MUNICIPAIS DE DONA INÊS/PB, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3567</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3567/lei_municipal_348.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3567/lei_municipal_348.pdf</t>
   </si>
   <si>
     <t>APROVA O TERMO DE RESPONSABILIDADE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3568</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3568/lei_municipal_349.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3568/lei_municipal_349.pdf</t>
   </si>
   <si>
     <t>FIXA OS VENCIMENTOS DOS SERVIDORES MUNICIPAIS E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3569</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3569/lei_municipal_350.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3569/lei_municipal_350.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 255 01 DE ABRIL DE 1997, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3570</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3570/lei_municipal_351.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3570/lei_municipal_351.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE DIÁRIAS AOS DIRETORES E SERVIDORES DO IMPRESP E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3571</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3571/lei_municipal_352.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3571/lei_municipal_352.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE RUAS E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3572</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3572/lei_municipal_353.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3572/lei_municipal_353.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE CAMPO DE FUTEBOL E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3573</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3573/lei_municipal_354.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3573/lei_municipal_354.pdf</t>
   </si>
   <si>
     <t>FIXA A DATA DE FERIADO MUNICIPAL E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3574</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3574/lei_municipal_355.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3574/lei_municipal_355.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE DONA INÊS PARA O EXERCÍCIO DO ANO DE 2002, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3575</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3575/lei_municipal_356.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3575/lei_municipal_356.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DOS CARGOS DE DIRETOR DE DEPARTAMENTO CRIADOS PELA LEI Nº 173, DE 12 DE JANEIRO DE 1993 E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3576</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3576/lei_municipal_357.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3576/lei_municipal_357.pdf</t>
   </si>
   <si>
     <t>ALTERA O VALOR PREVISTO NO ART.2º DA LEI N° 346, DE 13 DE JUNHO DE 2001 E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3577</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3577/lei_municipal_358.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3577/lei_municipal_358.pdf</t>
   </si>
   <si>
     <t>FIXA O VALOR DE DESPESAS COM VIAGENS E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3578</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3578/lei_municipal_359.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3578/lei_municipal_359.pdf</t>
   </si>
   <si>
     <t>CONCEDE ABONO AOS SERVIDORES MUNICIPAIS E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3579</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3579/lei_municipal_360.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3579/lei_municipal_360.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL DE GOVERNO DO MUNICÍPIO DE DONA INÊS PARA O PERÍODO DE 2002, 2005.</t>
   </si>
   <si>
     <t>3580</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3580/lei_municipal_361.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3580/lei_municipal_361.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO IMPRESP INSTITUTO MUNICIPAL DE PREVIDÊNCIA DOS SERVIDORES PÚBLICO DE DONA INÊS PARA O EXERCÍCIO FINANCEIRO DE 2002.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1326,67 +1326,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/1159/1159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/1161/1161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/1163/1163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/1164/1164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/1165/1165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/1158/1158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/1166/1166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/1167/1167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/1169/1169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/1174/1174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/1175/1175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/1176/1176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/1177/1177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/1178/1178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/1180/1180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/1182/1182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/1183/1183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/1185/1185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/1187/1187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/1188/1188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/1189/1189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/1191/1191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/353/353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/354/354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/355/355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/356/356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/357/357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/358/358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/359/359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/360/360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/361/361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/362/362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/363/363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/364/364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/365/365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/366/366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/367/367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/368/368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/369/369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/370/370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/371/371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/372/372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/373/373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/374/374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3544/lei_municipal_325.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3545/lei_municipal_326.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3546/lei_municipal_327.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3547/lei_municipal_328.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3548/lei_municipal_329.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3549/lei_municipal_330.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3550/lei_municipal_331.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3551/lei_municipal_332.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3552/lei_municipal_333.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3553/lei_municipal_334.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3554/lei_municipal_335.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3555/lei_municipal_336.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3556/lei_municipal_337.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3557/lei_municipal_338.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3558/lei_municipal_339.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3559/lei_municipal_340.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3560/lei_municipal_341.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3561/lei_municipal_342.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3562/lei_municipal_343.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3563/lei_municipal_344.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3564/lei_municipal_345.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3565/lei_municipal_346.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3566/lei_municipal_347.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3567/lei_municipal_348.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3568/lei_municipal_349.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3569/lei_municipal_350.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3570/lei_municipal_351.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3571/lei_municipal_352.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3572/lei_municipal_353.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3573/lei_municipal_354.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3574/lei_municipal_355.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3575/lei_municipal_356.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3576/lei_municipal_357.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3577/lei_municipal_358.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3578/lei_municipal_359.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3579/lei_municipal_360.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3580/lei_municipal_361.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/1159/1159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/1161/1161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/1163/1163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/1164/1164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/1165/1165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/1158/1158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/1166/1166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/1167/1167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/1169/1169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/1174/1174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/1175/1175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/1176/1176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/1177/1177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/1178/1178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/1180/1180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/1182/1182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/1183/1183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/1185/1185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/1187/1187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/1188/1188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/1189/1189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/1191/1191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/353/353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/354/354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/355/355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/356/356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/357/357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/358/358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/359/359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/360/360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/361/361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/362/362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/363/363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/364/364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/365/365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/366/366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/367/367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/368/368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/369/369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/370/370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/371/371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/372/372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/373/373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2001/374/374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3544/lei_municipal_325.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3545/lei_municipal_326.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3546/lei_municipal_327.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3547/lei_municipal_328.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3548/lei_municipal_329.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3549/lei_municipal_330.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3550/lei_municipal_331.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3551/lei_municipal_332.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3552/lei_municipal_333.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3553/lei_municipal_334.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3554/lei_municipal_335.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3555/lei_municipal_336.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3556/lei_municipal_337.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3557/lei_municipal_338.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3558/lei_municipal_339.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3559/lei_municipal_340.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3560/lei_municipal_341.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3561/lei_municipal_342.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3562/lei_municipal_343.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3563/lei_municipal_344.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3564/lei_municipal_345.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3565/lei_municipal_346.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3566/lei_municipal_347.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3567/lei_municipal_348.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3568/lei_municipal_349.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3569/lei_municipal_350.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3570/lei_municipal_351.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3571/lei_municipal_352.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3572/lei_municipal_353.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3573/lei_municipal_354.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3574/lei_municipal_355.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3575/lei_municipal_356.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3576/lei_municipal_357.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3577/lei_municipal_358.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3578/lei_municipal_359.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3579/lei_municipal_360.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2001/3580/lei_municipal_361.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H83"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="19.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="95.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="94.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="191" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>