--- v0 (2026-01-19)
+++ v1 (2026-04-20)
@@ -54,648 +54,648 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>MESA DA CÂMARA</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/1714/1714_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/1714/1714_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FIXA OS SUBSÍDIOS DO PREFEITO E DO VICE-PREFEITO PARA A LEGISLATURA A INICIAR-SE EM 1º DE JANEIRO DE 2001,E DÁ OUTRAS PROVIDÊNCIAS.   </t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>PREFEITO MUNICIPAL</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/1209/1209_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/1209/1209_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA ALIENAÇÃO DE VEÍCULO PERTENCENTE A ESTE MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/1210/1210_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/1210/1210_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZO A ALIENAÇÃO DE BENS E IMÓVEIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/1211/1211_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/1211/1211_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A GRATIFICAÇÃO DE PRODUTIVIDADE PARA O MAGISTÉRIO PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>WELLINGTON MAIA</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/1212/1212_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/1212/1212_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASSEGURA DIREITOS AOS ESTUDANTES DE DONA INÊS/PB E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/1213/1213_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/1213/1213_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CELEBRAÇÃO DE CONVÊNIO COM PROCURADORIA GERAL DE JUSTIÇA PARA CONSTRUÇÃO DA SEDE DO MINISTÉRIO PÚBLICO NA JURISDIÇÃO DESTA COMARCA,ABRE CRÉDITO ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/1214/1214_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/1214/1214_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA REFORÇO ALIMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/1215/1215_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/1215/1215_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FIRMA CONVÊNIO COM A CAIXA ECONÔMICA FEDERAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/1216/1216_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/1216/1216_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO PROGRAMA DO MUNICÍPIO DE DONA INÊS PARA O CORRENTE EXERCÍCIO,EM RELAÇÃO AO PROGRAMA DE GARANTIA DE RENDA MÍNIMA- PGRM E &amp;#180;DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/</t>
+    <t>http://sapl.donaines.pb.leg.br/media/</t>
   </si>
   <si>
     <t>NOMEIA O CONJUNTO DE CASAS CONSTRUÍDAS,NESTA CIDADE, PELA CEHAP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/1218/1218_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/1218/1218_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ALIENAÇÃO DE VEÍCULO PERTENCENTES AO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>DEMA</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/1219/1219_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/1219/1219_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA O SUBSÍDIO DO VEREADOR E PRESIDENTE DA CÂMARA MUNICIPAL DE DONA INÊS/PB,PARA LEGISLATURA INICIAR-SE-Á EM 1° DE JANEIRO DE 2001,E SE DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/1220/1220_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/1220/1220_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO AO ORÇAMENTO PROGRAMA DO MUNICÍPIO DE DONA INÊS PARA O CORRENTE EXERCÍCIO EM RELAÇÃO AO PROGRAMA DE GARANTIA DE RENDA MÍNIMA - PGRM E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/1221/1221_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/1221/1221_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O DESMEMBRAMENTO DO LOTEAMENTO DA LOCALIDADE DO SÍTIO RAIMUNDO,E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/1725/1725_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/1725/1725_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FIXA SUBSÍDIOS DO VEREADOR PARA A LEGISLATURA A INICIAR-SE EM 1º DE JANEIRO DE 200,E DÁ OUTRAS PROVIDÊNCIAS.  </t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/513/513_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/513/513_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE UMA AMBULÂNCIA PARA A ASSOCIAÇÃO DE MORADORES DA FAZENDA SÍTIO.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/515/515_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/515/515_texto_integral.pdf</t>
   </si>
   <si>
     <t>CANALIZAÇÃO D&amp;#8217; ÁGUA PARA O SÍTIO CRUZ DA MENINA.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>JOÃO PAULINO</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/517/517_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/517/517_texto_integral.pdf</t>
   </si>
   <si>
     <t>UM BALÃO DE OXIGÊNIO PARA A AMBULÂNCIA DO HOSPITAL DE DONA INÊS &amp;#8211; PB.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>OZANETE</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/519/519_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/519/519_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE TRÊS (03) SALAS DE AULA, E DE UMA QUADRA DE ESPORTES NO COLÉGIO ESTADUAL DE ENSINO FUNDAMENTAL E MÉDIO DE DONA INÊS &amp;#8211; PB.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/520/520_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/520/520_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DO CARRO FUMACÊ.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/522/522_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/522/522_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE SUBSTITUIÇÃO DE CRUZETAS</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/524/524_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/524/524_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE CALÇAMENTO DE RUA.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/525/525_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/525/525_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE AÇUDES E BARREIROS.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/527/527_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/527/527_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE ABONO SALARIAL PARA O  FUNCIONÁRIO DO CEMITÉRIO PUBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>AMAURI</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/529/529_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/529/529_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE CALÇAMENTO ATÉ O CEMITÉRIO NOVO, E ILUMINAÇÃO PARA O CEMITÉRIO VELHO.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>GERALDO QUIRINO</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/531/531_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/531/531_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE ILUMINAÇÃO PARA A AGROVILA DE VÁRZEA GRANDE DONA INÊS &amp;#8211; PB.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/532/532_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/532/532_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DO CONSERTO DO SINAL DE TELEVISÃO DA REDE BANDEIRANTE.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/534/534_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/534/534_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE MELHORAMENTO DAS ESTRADAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/536/536_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/536/536_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO AO DER DE SOLÂNEA/PB, A OPERAÇÃO TAPA BURACOS EM UM TRECHO DA ESTRADA QUE LIGA DONA INÊS AO BILINGUIM.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/540/540_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/540/540_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE ORELHÕES.</t>
   </si>
   <si>
     <t>3581</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>Leis</t>
   </si>
   <si>
     <t>Lei Ordinária Municipal</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2000/3581/lei_municipal_305.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2000/3581/lei_municipal_305.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CREDITO ESPECIAL NO VALOR 220.000,00 (DUZENTOS E VINTE MIL REAIS), PARA REFORÇO DE DOTAÇÕES CONSIGNADAS NO VIGENTE ORÇAMENTO.</t>
   </si>
   <si>
     <t>3582</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2000/3582/lei_municipal_306.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2000/3582/lei_municipal_306.pdf</t>
   </si>
   <si>
     <t>INSTITUI O “DIA MUNICIPAL DE COMBATE AO FUMO”.</t>
   </si>
   <si>
     <t>3583</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2000/3583/lei_municipal_307.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2000/3583/lei_municipal_307.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA A ALIENAÇÃO DE VEÍCULO PERTENCENTE AO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3584</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2000/3584/lei_municipal_308.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2000/3584/lei_municipal_308.pdf</t>
   </si>
   <si>
     <t>AUTORIZO A ALIENAÇÃO DE BENS E MÓVEIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3585</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2000/3585/lei_municipal_309.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2000/3585/lei_municipal_309.pdf</t>
   </si>
   <si>
     <t>3586</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2000/3586/lei_municipal_310.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2000/3586/lei_municipal_310.pdf</t>
   </si>
   <si>
     <t>ASSEGURA DIREITOS AOS ESTUDANTES DE DONA INÊS/PB, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3587</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2000/3587/lei_municipal_311.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2000/3587/lei_municipal_311.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA MUNICIPAL DE MELHORIAS HABITACIONAIS.</t>
   </si>
   <si>
     <t>3588</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2000/3588/lei_municipal_312.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2000/3588/lei_municipal_312.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA DE REFORÇO ALIMENTAR E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3589</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2000/3589/lei_municipal_313.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2000/3589/lei_municipal_313.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CELEBRAÇÃO DE CONVÊNIO COM PROCURADORIA GERAL DA JUSTIÇA PARA CONSTRUÇÃO DA SEDE DO MUNICÍPIO PUBLICO NA JURISDIÇÃO DESTA COMARCA, ABRE CREDITO ESPECIAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3590</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2000/3590/lei_municipal_314.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2000/3590/lei_municipal_314.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FIRMAR CONVÊNIO COM A CAIXA ECONÔMICA FEDERAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3591</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2000/3591/lei_municipal_315.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2000/3591/lei_municipal_315.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CREDITO ESPECIAL AO ORÇAMENTO PROGRAMA MUNICÍPIO DE DONA INÊS/PB PARA OCORRENTE EXERCÍCIO, EM RELAÇÃO AO PROGRAMA GARANTIA DE RENDA MÍNIMA-PGRM, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3592</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2000/3592/lei_municipal_316.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2000/3592/lei_municipal_316.pdf</t>
   </si>
   <si>
     <t>NOMEIA O CONJUNTO DE CASAS CONSTRUÍDO, NESTA CIDADE PELA CEHAP, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3593</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2000/3593/lei_municipal_317.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2000/3593/lei_municipal_317.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA O ORÇAMENTO GERAL DO MUNICÍPIO DE DONA INÊS/PB, RELATIVO AO EXERCÍCIO DE 2001.</t>
   </si>
   <si>
     <t>3595</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2000/3595/lei_municipal_318.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2000/3595/lei_municipal_318.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ALIENAÇÃO DE VEÍCULOS PERTENCENTES DO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3594</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2000/3594/lei_municipal_318.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2000/3594/lei_municipal_318.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO INSTITUTO MUNICIPAL DE PREVIDÊNCIA DOS SERVIDORES DO MUNICÍPIO DE DONA INÊS- IMPRESP, PARA O EXERCICO FINANCEIRO DO ANO 2001.</t>
   </si>
   <si>
     <t>3596</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2000/3596/lei_municipal_320.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2000/3596/lei_municipal_320.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE DONA INÊS/PB PARA O EXERCÍCIO FINANCEIRO DO ANO 2001.</t>
   </si>
   <si>
     <t>3597</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2000/3597/lei_municipal_321.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2000/3597/lei_municipal_321.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CREDITO ESPECIAL AO ORÇAMENTO PROGRAMA MUNICÍPIO DE DONA INÊS/PB, PARA O OCORRENTE EXERCÍCIO, NO VALAR 90.000,00 (NOVENTA MIL REIAS) PARA O CUSTEIO DO CONVÊNIO PMDI/MEC/FNDE/TRANSPORTE ESCOLAR.</t>
   </si>
   <si>
     <t>3598</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2000/3598/lei_municipal_322.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2000/3598/lei_municipal_322.pdf</t>
   </si>
   <si>
     <t>FIXA O SUBSIDIO DOS VEREADORES E DO PRESIDENTE DA CÂMARA MUNICIPAL DE DONA INÊS/PB PARA A LEGISLATURA QUE SE INICIA-Á 1º DE JANEIRO DE 2001, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3599</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2000/3599/lei_municipal_323.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2000/3599/lei_municipal_323.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CREDITO AO ORÇAMENTO PROGRAMA DO MUNICÍPIO DE DONA INÊS/PB, PARA OCORRENTE EXERCÍCIO COM RELAÇÃO AO PROGRAMA DE GARANTIA DE RENDA MÍNIMA-PGRM, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3600</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2000/3600/lei_municipal_324.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2000/3600/lei_municipal_324.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O DESMEMBRAMENTO E LOTEAMENTO DO TERRENO SITIO RAIMUNDO DESTE MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1002,67 +1002,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/1714/1714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/1209/1209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/1210/1210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/1211/1211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/1212/1212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/1213/1213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/1214/1214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/1215/1215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/1216/1216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/1218/1218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/1219/1219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/1220/1220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/1221/1221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/1725/1725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/513/513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/515/515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/517/517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/519/519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/520/520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/522/522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/524/524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/525/525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/527/527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/529/529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/531/531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/532/532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/534/534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/536/536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/540/540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2000/3581/lei_municipal_305.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2000/3582/lei_municipal_306.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2000/3583/lei_municipal_307.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2000/3584/lei_municipal_308.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2000/3585/lei_municipal_309.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2000/3586/lei_municipal_310.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2000/3587/lei_municipal_311.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2000/3588/lei_municipal_312.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2000/3589/lei_municipal_313.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2000/3590/lei_municipal_314.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2000/3591/lei_municipal_315.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2000/3592/lei_municipal_316.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2000/3593/lei_municipal_317.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2000/3595/lei_municipal_318.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2000/3594/lei_municipal_318.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2000/3596/lei_municipal_320.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2000/3597/lei_municipal_321.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2000/3598/lei_municipal_322.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2000/3599/lei_municipal_323.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2000/3600/lei_municipal_324.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/1714/1714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/1209/1209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/1210/1210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/1211/1211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/1212/1212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/1213/1213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/1214/1214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/1215/1215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/1216/1216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/1218/1218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/1219/1219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/1220/1220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/1221/1221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/1725/1725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/513/513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/515/515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/517/517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/519/519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/520/520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/522/522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/524/524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/525/525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/527/527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/529/529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/531/531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/532/532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/534/534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/536/536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/2000/540/540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2000/3581/lei_municipal_305.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2000/3582/lei_municipal_306.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2000/3583/lei_municipal_307.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2000/3584/lei_municipal_308.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2000/3585/lei_municipal_309.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2000/3586/lei_municipal_310.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2000/3587/lei_municipal_311.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2000/3588/lei_municipal_312.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2000/3589/lei_municipal_313.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2000/3590/lei_municipal_314.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2000/3591/lei_municipal_315.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2000/3592/lei_municipal_316.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2000/3593/lei_municipal_317.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2000/3595/lei_municipal_318.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2000/3594/lei_municipal_318.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2000/3596/lei_municipal_320.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2000/3597/lei_municipal_321.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2000/3598/lei_municipal_322.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2000/3599/lei_municipal_323.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/2000/3600/lei_municipal_324.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H51"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="19.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="95.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="94.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="229.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>