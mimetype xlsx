--- v0 (2026-01-22)
+++ v1 (2026-04-22)
@@ -54,702 +54,702 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>PREFEITO MUNICIPAL</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/1224/1224_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/1224/1224_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE LINHA TELEFÔNICA E DÁ  OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>WELLINGTON MAIA</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/1226/1226_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/1226/1226_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI FERIADO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/1227/1227_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/1227/1227_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CRIA E DÁ NOME A ESCOLA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/1228/1228_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/1228/1228_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A CRIANÇÃO DA DIVISÃO DE VIGILÂNCIA SANITÁRIA NO DEPARTAMENTO DE SAÚDE DO MUNICÍPIO DE DONA INÊS,ESTADO DA PARAÍBA, E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>DEMA</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/1229/1229_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/1229/1229_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA O SUBSÍDIO DO PREFEITO, VICE-PREFEITO E SECRETÁRIO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/1230/1230_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/1230/1230_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FIXA O SUBSÍDIO DOS VEREADORES DO MUNICÍPIO DE DONA INÊS E DÁ OUTRAS  PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/1231/1231_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/1231/1231_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O MUNICÍPIO DE DONA INÊS-PB , A PARTICIPAR DO CONSÓRCIO INTERMUNICIPAL DE SAÚDE INTEGRADO POR MUNICÍPIOS DO ESTADO DA PARAÍBA </t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/1232/1232_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/1232/1232_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CRIA CARGO EM COMISSÃO E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/1251/1251_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/1251/1251_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE O PLANO DE CARREIRA E REMUNERAÇÃO DOS SERVIDORES PÚBLICO MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS  </t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/1252/1252_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/1252/1252_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ABERTURA DE CRÉDITO ESPECIAL NO VALOR DE R$162.624.00 ( CENTO E SESSENTA E DOIS MIL E SEISCENTOS E VINTE E QUATRO REIS) PARA REFORÇO DE DOTAÇÕES CONSIGNADOS NO VIGENTE ORÇAMENTO </t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/</t>
+    <t>http://sapl.donaines.pb.leg.br/media/</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A EXPEDIÇÃO DE LICENÇA SANITÁRIA PELA SECRETARIA MUNICIPAL DE SAÚDE, INSTITUINDO AS TAXAS E MULTAS E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/1255/1255_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/1255/1255_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CREDITO ESPECIAL NO VALOR DE R$ 220.000.00 ( DUZENTOS E VINTE MIL REAIS), PARA REFORÇO DE DOTAÇÃO CONSIGNADAS NO VIGENTE ORÇAMENTO )</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/1256/1256_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/1256/1256_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O " DIA MUNICIPAL DE COMBATE AO FUMO "</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/1223/1223_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/1223/1223_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ALIENAÇÃO DE BENS MÓVEIS DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/505/505_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/505/505_texto_integral.pdf</t>
   </si>
   <si>
     <t>REINVIDICAÇÃO DE CARTEIRAS PARA A ESCOLA DE 1° E 2° GRAU DE DONA INÊS &amp;#8211; PB.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/507/507_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/507/507_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO DE CRUZETAS.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>OZANETE</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/510/510_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/510/510_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA QUADRA DE ESPORTES NO COLÉGIO ESTADUAL DE 1° E 2° GRAU DE DONA INÊS &amp;#8211; PB</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>FELICIDADE</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/512/512_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/512/512_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE PLACA DEMONSTRATIVA</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/514/514_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/514/514_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE SEMENTE (MILHO E FEIJÃO).</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/516/516_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/516/516_texto_integral.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DA RUA GABRIEL BENTO.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/518/518_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/518/518_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE NÚCLEO DE PRODUÇÃO DE ALIMENTOS.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/521/521_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/521/521_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE COLOCAÇÃO DE MESAS E BANCOS E DE UMA TV COLORIDA NA PRAÇA DO TRABALHADOR.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/523/523_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/523/523_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE REPAROS NAS ESTRADAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/526/526_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/526/526_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE REFORMA E AMPLIAÇÃO DA ESCOLA ESTADUAL DE 1° E 2° GRAU DE DONA INÊS &amp;#8211; PB.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>JOÃO IDALINO</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/528/528_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/528/528_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DA ORGANIZAÇÃO DA FEIRA LIVRE.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/530/530_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/530/530_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE VIATURA MILITAR.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>GERALDO QUIRINO</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/533/533_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/533/533_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO AO SENHOR PREFEITO NO SENTIDO DO MESMO ENVIAR A ESTA CASA LEGISLATIVA O PROJETO DE LEI PEDINDO AUTORIZAÇÃO A ESTA CASA PARA DESTINAR, 0,5 % DO FPM, LIQUIDO, PARA A ASSOCIAÇÃO DA FAZENDA SÍTIO DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/535/535_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/535/535_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE ENCAMINHAMENTO AO SENHOR PREFEITO O PEDIDO PARA O MESMO AUTORIZAR A TROCA NA FAZENDA 9720, DE LINHA CELULAR, PARA LINHA CONVENCIONAL, EM VIRTUDE DE O SERVIÇO CELULAR SER MUITO ARENOSO AOS USUÁRIOS DA REFERIDA COMUNIDADE.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/537/537_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/537/537_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIA DE TRANSPORTE DE GADO PARA O MATADOURO PÚBLICO DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA ESCOLA NO SÍTIO PEDRA LISA.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/543/543_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/543/543_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUSÃO DA ESCOLA ESTADUAL DE ENSINO FUNDAMENTAL E MÉDIODE DONA INÊS NO PROGRAMA DO EXÉRCITO DE COMBATE A SECA.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/544/544_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/544/544_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE CAMPO DE FUTEBOL NOS SÍTIOS MARIAS PRETAS E NO POVOADO DE COZINHA.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/538/538_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/538/538_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM GRUPO ESCOLAR NO SÍTIO MIGUEL DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/541/541_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/541/541_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE DOIS (02) ORELHÕES.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/542/542_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/542/542_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSEÇÃO DE DOIS (02) DIAS PARA MULHERES DESEMPENHAM OS CARGOS DE GARIS E AUXILIARES DE SERVIÇO GERAIS, NO PERÍODO DE CICLO MENSTRUAL.</t>
   </si>
   <si>
     <t>3601</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>Leis</t>
   </si>
   <si>
     <t>Lei Ordinária Municipal</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1999/3601/lei_municipal_284.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1999/3601/lei_municipal_284.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ALIENAÇÃO DE BENS MÓVEIS DO MUNICÍPIO E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3602</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1999/3602/lei_municipal_285.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1999/3602/lei_municipal_285.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE LINHA TELEFÔNICA E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3603</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1999/3603/lei_municipal_286.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1999/3603/lei_municipal_286.pdf</t>
   </si>
   <si>
     <t>INSTITUI FERIADO MUNICIPAL E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3604</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1999/3604/lei_municipal_287.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1999/3604/lei_municipal_287.pdf</t>
   </si>
   <si>
     <t>CRIA E DA NOMES A ESCOLAS MUNICIPAIS E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3605</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1999/3605/lei_municipal_288.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1999/3605/lei_municipal_288.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE VIGILÂNCIA SANITÁRIA NO DEPARTAMENTO DE SAÚDE DO MUNICÍPIO DE DONA INÊS NO ESTADO DA PARAÍBA E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3606</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1999/3606/lei_municipal_289.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1999/3606/lei_municipal_289.pdf</t>
   </si>
   <si>
     <t>FIXA O SUBSÍDIO DO PREFEITO E VICE – PREFEITO E SECRETÁRIO MUNICIPAL E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3607</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1999/3607/lei_municipal_290.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1999/3607/lei_municipal_290.pdf</t>
   </si>
   <si>
     <t>FIXA O SUBSÍDIO DOS VEREADORES DO MUNICÍPIO DE DONA INÊS E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3608</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1999/3608/lei_municipal_291.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1999/3608/lei_municipal_291.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE DONA INÊS/PB A PARTICIPAR DO CONSÓRCIO INTERMUNICIPAL DE SAÚDE INTEGRADO POR MUNICÍPIOS DO ESTADO DA PARAÍBA.</t>
   </si>
   <si>
     <t>3609</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1999/3609/lei_municipal_292.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1999/3609/lei_municipal_292.pdf</t>
   </si>
   <si>
     <t>CRIA CARGO EM COMISSÃO E A OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3610</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1999/3610/lei_municipal_293.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1999/3610/lei_municipal_293.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO DE CARREIRA E REMUNERAÇÃO DOS SERVIDORES MUNICIPAIS E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3611</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1999/3611/lei_municipal_294.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1999/3611/lei_municipal_294.pdf</t>
   </si>
   <si>
     <t>3612</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1999/3612/lei_municipal_295.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1999/3612/lei_municipal_295.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL NO VALOR DE R$ 162.624,00 (CENTO E SESSENTA E DOIS MIL E SEISCENTOS E VINTE E QUATRO REAIS) PARA REFORÇO DE DOTAÇÕES CONSIGNADAS NO VIGENTE ORÇAMENTO.</t>
   </si>
   <si>
     <t>3613</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1999/3613/lei_municipal_296.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1999/3613/lei_municipal_296.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL NO VALOR DE R$ 35.300,00(TRINTA E CINCO MIL E TREZENTOS REAIS) PARA REFORÇO DE DOTAÇÕES CONSIGNADAS NO VIGENTE ORÇAMENTO.</t>
   </si>
   <si>
     <t>3614</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1999/3614/lei_municipal_297.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1999/3614/lei_municipal_297.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA O ORÇAMENTO GERAL DO MUNICÍPIO DE DONA INÊS, RELATIVO AO EXERCÍCIO DE 2000 E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3615</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1999/3615/lei_municipal_298.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1999/3615/lei_municipal_298.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO INSTITUTO MUNICIPAL DOS SERVIDORES PÚBLICO DE DONA INÊS - IMPRESP PARA O EXERCÍCIO DO ANO DE 2000.</t>
   </si>
   <si>
     <t>3616</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1999/3616/lei_municipal_299.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1999/3616/lei_municipal_299.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO NA LEI Nº 264, DE 09 DE DEZEMBRO DE 1997, QUE TRATA DO ORÇAMENTO PLURIANUAL DE INVESTIMENTO DO MUNICÍPIO DE DONA INÊS/PB E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3617</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1999/3617/lei_municipal_300.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1999/3617/lei_municipal_300.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE DONA INÊS/PB PARA O EXERCÍCIO DE 2000.</t>
   </si>
   <si>
     <t>3618</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1999/3618/lei_municipal_301.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1999/3618/lei_municipal_301.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CÓDIGO DE VIGILÂNCIA SANITÁRIA DO MUNICÍPIO DE DONA INÊS E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3619</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1999/3619/lei_municipal_302.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1999/3619/lei_municipal_302.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXPEDIÇÃO DE LICENÇA SANITÁRIA PELA SECRETARIA DE SAÚDE, INSTITUÍDO AS TAXAS E MULTAS E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3620</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1999/3620/lei_municipal_303.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1999/3620/lei_municipal_303.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ESPECIAL NO VALOR DE R$ 220.000,00 (DUZENTOS E VINTE MIL REAIS) PARA REFORÇO DE DOTAÇÃO CONSIGNADAS NO VIGENTE ORÇAMENTO.</t>
   </si>
   <si>
     <t>3621</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1999/3621/lei_municipal_304.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1999/3621/lei_municipal_304.pdf</t>
   </si>
   <si>
     <t>ALTERA A ESTIMATIVA BÁSICA DA LEI DO ORÇAMENTO PROGRAMA Nº 278/98, DO MUNICÍPIO , PARA O CORRENTE EXERCÍCIO, EM RELAÇÃO A SUPLEMENTAÇÃO DE DOTAÇÕES CONSIGNADAS NO VIRGENTE ORÇAMENTO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1056,67 +1056,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/1224/1224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/1226/1226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/1227/1227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/1228/1228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/1229/1229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/1230/1230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/1231/1231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/1232/1232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/1251/1251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/1252/1252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/1255/1255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/1256/1256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/1223/1223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/505/505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/507/507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/510/510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/512/512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/514/514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/516/516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/518/518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/521/521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/523/523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/526/526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/528/528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/530/530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/533/533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/535/535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/537/537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/543/543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/544/544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/538/538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/541/541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/542/542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1999/3601/lei_municipal_284.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1999/3602/lei_municipal_285.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1999/3603/lei_municipal_286.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1999/3604/lei_municipal_287.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1999/3605/lei_municipal_288.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1999/3606/lei_municipal_289.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1999/3607/lei_municipal_290.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1999/3608/lei_municipal_291.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1999/3609/lei_municipal_292.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1999/3610/lei_municipal_293.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1999/3611/lei_municipal_294.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1999/3612/lei_municipal_295.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1999/3613/lei_municipal_296.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1999/3614/lei_municipal_297.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1999/3615/lei_municipal_298.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1999/3616/lei_municipal_299.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1999/3617/lei_municipal_300.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1999/3618/lei_municipal_301.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1999/3619/lei_municipal_302.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1999/3620/lei_municipal_303.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1999/3621/lei_municipal_304.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/1224/1224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/1226/1226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/1227/1227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/1228/1228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/1229/1229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/1230/1230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/1231/1231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/1232/1232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/1251/1251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/1252/1252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/1255/1255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/1256/1256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/1223/1223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/505/505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/507/507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/510/510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/512/512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/514/514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/516/516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/518/518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/521/521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/523/523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/526/526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/528/528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/530/530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/533/533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/535/535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/537/537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/543/543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/544/544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/538/538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/541/541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1999/542/542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1999/3601/lei_municipal_284.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1999/3602/lei_municipal_285.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1999/3603/lei_municipal_286.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1999/3604/lei_municipal_287.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1999/3605/lei_municipal_288.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1999/3606/lei_municipal_289.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1999/3607/lei_municipal_290.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1999/3608/lei_municipal_291.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1999/3609/lei_municipal_292.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1999/3610/lei_municipal_293.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1999/3611/lei_municipal_294.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1999/3612/lei_municipal_295.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1999/3613/lei_municipal_296.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1999/3614/lei_municipal_297.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1999/3615/lei_municipal_298.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1999/3616/lei_municipal_299.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1999/3617/lei_municipal_300.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1999/3618/lei_municipal_301.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1999/3619/lei_municipal_302.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1999/3620/lei_municipal_303.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1999/3621/lei_municipal_304.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H57"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="19.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="95.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="94.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="245.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>