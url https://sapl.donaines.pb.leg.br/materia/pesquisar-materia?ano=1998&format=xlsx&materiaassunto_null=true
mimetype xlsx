--- v0 (2025-12-03)
+++ v1 (2026-04-20)
@@ -54,624 +54,624 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>AMAURI</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/1715/1715_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/1715/1715_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE TÍTULO DE CIDADÃO DONAINESENSE AO SENHOR SEVERINO GOMES DE ARAÚJO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>PREFEITO MUNICIPAL</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/1222/1222_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/1222/1222_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CREDITO ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/1225/1225_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/1225/1225_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO DE CARREIRA E REMUNERAÇÃO DO MAGISTÉRIO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/</t>
+    <t>http://sapl.donaines.pb.leg.br/media/</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA ESCOLA MUNICIPAL DE FUTEBOL INFANTO- JUVENIL DO MUNICÍPIO DE DONA INÊS,E SE DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/1234/1234_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/1234/1234_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>GERALDO QUIRINO</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/1235/1235_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/1235/1235_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA DENOMINAÇÃO A TRAVESSA DA RUA ANTÔNIO TOSCANO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/1236/1236_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/1236/1236_texto_integral.pdf</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/1237/1237_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/1237/1237_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE RUAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/1238/1238_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/1238/1238_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A CONTRATAÇÃO DE SERVIDORES POR TEMPO DETERMINADO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/1240/1240_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/1240/1240_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA FIRMA CONVÊNIO COM TRE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/1241/1241_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/1241/1241_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A DOAR TERRENO A CEHAP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/1242/1242_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/1242/1242_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE  AS DIRETRIZES ORÇAMENTARIAS PARA O EXERCÍCIO FINANCEIRA DE 1999 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1898</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/1898/1898_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/1898/1898_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE DONA INÊS PARA O EXERCÍCIO FINANCEIRO DE 1999.</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/1243/1243_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/1243/1243_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO INSTITUTO MUNICIPAL DE PROVIDÊNCIA DOS SERVIDORES PÚBLICOS DE DONA INÊS-IMPRESP PARA O EXERCÍCIO FINANCEIRO DE 1999.</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/1239/1239_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/1239/1239_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ALIENAÇÃO DE BENS MÓVEIS DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/1246/1246_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/1246/1246_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA ESCOLA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/1244/1244_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/1244/1244_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART.1° DA LEI MUNICIPAL Nº 216, DE 25 OUTUBRO DE 1994 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/1245/1245_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/1245/1245_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA ÁREA DE PRESERVAÇÃO AMBIENTAL DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/486/486_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/486/486_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM ABRIGO PARA PASSAGEIROS. (REPROVADO)</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>OZANETE</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/488/488_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/488/488_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE DOIS (02) MINI-POSTOS DE SAÚDE, 01 (UM) NA LOCALIDADE DE OITICICA E OUTRO NO SÍTIO LAGOA DO BRAZ.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/489/489_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/489/489_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E AMPLIAÇÃO DE UM RESERVATÓRIO D&amp;#8217;ÁGUA</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>JOÃO PAULINO</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/491/491_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/491/491_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UM TELEFONE NO SÍTIO LAGOA DO BRAZ.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>WELLINGTON MAIA</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/492/492_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/492/492_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE ORELHÕES</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>DEMA</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/494/494_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/494/494_texto_integral.pdf</t>
   </si>
   <si>
     <t>AMPLIAÇÃO DA LAGOA DO POVOADO DO SÍTIO DE COZINHA.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/495/495_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/495/495_texto_integral.pdf</t>
   </si>
   <si>
     <t>FRENTE DE TRABALHO DE EMERGÊNCIA.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>NEQUINHO PAULINO</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/497/497_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/497/497_texto_integral.pdf</t>
   </si>
   <si>
     <t>RESTAURAÇÃO DO TANQUE NOVO.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/498/498_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/498/498_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DO AÇUDE DA SERRA.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/500/500_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/500/500_texto_integral.pdf</t>
   </si>
   <si>
     <t>FUNCIONAMENTO DOS POSTOS DA TELPA DOS SÍTIOS BREJINHO E SERRA DO SÍTIO.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/501/501_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/501/501_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE POSTO TELEFÔNICO NA FAZENDA SÍTIO PIMENTA.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/503/503_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/503/503_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DA LAGOA DO BRAZ.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/504/504_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/504/504_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRIR AS COMPORTAS DO AÇUDE CACIMBA DA VÁRZEA.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/506/506_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/506/506_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE VENTILADORES NO CENTRO CULTURAL.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/508/508_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/508/508_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DE UM BARREIRO.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/509/509_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/509/509_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA SALA DE AULA.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/511/511_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/511/511_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER RETIRADA DE PAUTA PROJETO DE EMENDA AO REGIMENTO INTERNO DESTA CASA. (REPROVADO)</t>
   </si>
   <si>
     <t>3622</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>Leis</t>
   </si>
   <si>
     <t>Lei Ordinária Municipal</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1998/3622/lei_municipal_268.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1998/3622/lei_municipal_268.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ESPECIAL E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3623</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1998/3623/lei_municipal_269.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1998/3623/lei_municipal_269.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO DE CARREIRA E REMUNERAÇÃO DO MAGISTÉRIO MUNICIPAL E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3624</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1998/3624/lei_municipal_270.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1998/3624/lei_municipal_270.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA ESCOLA INFANTO–JUVENIL DO MUNICÍPIO DE DONA INÊS E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3625</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1998/3625/lei_municipal_271.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1998/3625/lei_municipal_271.pdf</t>
   </si>
   <si>
     <t>3626</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1998/3626/lei_municipal_272.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1998/3626/lei_municipal_272.pdf</t>
   </si>
   <si>
     <t>3627</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1998/3627/lei_municipal_273.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1998/3627/lei_municipal_273.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A CONTRATAÇÃO DE SERVIDORES POR TEMPO DETERMINADO E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3628</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1998/3628/lei_municipal_274.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1998/3628/lei_municipal_274.pdf</t>
   </si>
   <si>
     <t>AUTORIZA FIRMAR CONVÊNIO COM TER E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3629</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1998/3629/lei_municipal_275.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1998/3629/lei_municipal_275.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE RUAS E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3630</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1998/3630/lei_municipal_276.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1998/3630/lei_municipal_276.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A DOAR TERRENO A CEHAP E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3631</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1998/3631/lei_municipal_277.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1998/3631/lei_municipal_277.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO PARA O ANO DE 1999 E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3632</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1998/3632/lei_municipal_278.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1998/3632/lei_municipal_278.pdf</t>
   </si>
   <si>
     <t>3633</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1998/3633/lei_municipal_279.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1998/3633/lei_municipal_279.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ALIENAÇÃO DE BENS MÓVEIS DO MUNICÍPIO E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3634</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1998/3634/lei_municipal_280.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1998/3634/lei_municipal_280.pdf</t>
   </si>
   <si>
     <t>CRIA ESCOLA MUNICIPAL E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3635</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1998/3635/lei_municipal_281.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1998/3635/lei_municipal_281.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 1º DA LEI MUNICIPAL Nº 216. DE 25 DE OUTUBRO DE 1994 E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3637</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1998/3637/lei_municipal_282.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1998/3637/lei_municipal_282.pdf</t>
   </si>
   <si>
     <t>DECLARA ÁREA DE PRESERVAÇÃO AMBIENTAL DO MUNICÍPIO E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3636</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1998/3636/lei_municipal_283.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1998/3636/lei_municipal_283.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO INSTITUTO MUNICIPAL DE PREVIDÊNCIA DOS SERVIDORES PÚBLICOS DE DONA INÊS – IMPRESP, PARA O EXERCÍCIO DE 1999.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -978,67 +978,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/1715/1715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/1222/1222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/1225/1225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/1234/1234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/1235/1235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/1236/1236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/1237/1237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/1238/1238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/1240/1240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/1241/1241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/1242/1242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/1898/1898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/1243/1243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/1239/1239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/1246/1246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/1244/1244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/1245/1245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/486/486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/488/488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/489/489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/491/491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/492/492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/494/494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/495/495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/497/497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/498/498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/500/500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/501/501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/503/503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/504/504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/506/506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/508/508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/509/509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/511/511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1998/3622/lei_municipal_268.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1998/3623/lei_municipal_269.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1998/3624/lei_municipal_270.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1998/3625/lei_municipal_271.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1998/3626/lei_municipal_272.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1998/3627/lei_municipal_273.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1998/3628/lei_municipal_274.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1998/3629/lei_municipal_275.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1998/3630/lei_municipal_276.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1998/3631/lei_municipal_277.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1998/3632/lei_municipal_278.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1998/3633/lei_municipal_279.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1998/3634/lei_municipal_280.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1998/3635/lei_municipal_281.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1998/3637/lei_municipal_282.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1998/3636/lei_municipal_283.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/1715/1715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/1222/1222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/1225/1225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/1234/1234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/1235/1235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/1236/1236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/1237/1237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/1238/1238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/1240/1240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/1241/1241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/1242/1242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/1898/1898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/1243/1243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/1239/1239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/1246/1246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/1244/1244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/1245/1245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/486/486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/488/488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/489/489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/491/491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/492/492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/494/494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/495/495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/497/497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/498/498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/500/500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/501/501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/503/503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/504/504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/506/506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/508/508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/509/509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1998/511/511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1998/3622/lei_municipal_268.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1998/3623/lei_municipal_269.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1998/3624/lei_municipal_270.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1998/3625/lei_municipal_271.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1998/3626/lei_municipal_272.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1998/3627/lei_municipal_273.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1998/3628/lei_municipal_274.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1998/3629/lei_municipal_275.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1998/3630/lei_municipal_276.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1998/3631/lei_municipal_277.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1998/3632/lei_municipal_278.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1998/3633/lei_municipal_279.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1998/3634/lei_municipal_280.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1998/3635/lei_municipal_281.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1998/3637/lei_municipal_282.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1998/3636/lei_municipal_283.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H52"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="19.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="95.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="94.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="153.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>