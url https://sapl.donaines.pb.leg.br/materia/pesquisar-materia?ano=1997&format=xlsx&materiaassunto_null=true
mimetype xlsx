--- v0 (2026-01-18)
+++ v1 (2026-04-23)
@@ -54,774 +54,774 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>FELICIDADE</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/1716/1716_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/1716/1716_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE TÍTULO DE CIDADÃ Á PROFESSORA VILMA ALMEIDA DA SILVA E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>PREFEITO MUNICIPAL</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/1247/1247_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/1247/1247_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A CONTRATAÇÃO DE SERVIDORES POR TEMPO INDETERMINADO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/1248/1248_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/1248/1248_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA CARGOS EM COMISSÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/1249/1249_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/1249/1249_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N° 176/93 QUE INSTITUI O CONSELHO MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/1250/1250_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/1250/1250_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO A LEI MUNICIPAL 182, DE 22 DE MARÇO DE 1993 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/1254/1254_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/1254/1254_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE ACOMPANHAMENTO E CONTROLE SOCIAL DO FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DO ENSINO FUNDAMENTAL E DE VALORIZAÇÃO DO MAGISTÉRIO.</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/1257/1257_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/1257/1257_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ALIENAÇÃO DE BENS MÓVEIS DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/1281/1281_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/1281/1281_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLITICA MUNICIPAL DE ATENDIMENTO DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/1277/1277_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/1277/1277_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA EXECUÇÃO DOS SERVIÇOS DE RADIODIFUSÃO E RETRANSMISSÃO DE TELEVISÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/1278/1278_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/1278/1278_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE ABONO SALARIAL PARA OS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/1279/1279_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/1279/1279_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE IMÓVEL PÚBLICO E DÁ OUTRAS OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/1280/1280_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/1280/1280_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/1282/1282_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/1282/1282_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CÓDIGO TRIBUTÁRIO DE DONA INÊS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>MESA DA CÂMARA</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/1726/1726_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/1726/1726_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CRIA CARGOS NO QUADRO DE PESSOAL DA CÂMARA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.  </t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
     <t>WELLINGTON MAIA</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/1727/1727_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/1727/1727_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FIXA OS VALORES DE INDENIZAÇÃO DAS DESPESAS COM VIAGEM E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1929</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/1929/1929_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/1929/1929_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DÁ NOME AO PLENÁRIO DA CÂMARA MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>GERALDO QUIRINO</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/454/454_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/454/454_texto_integral.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DA RUA PRESIDENTE JOÃO PESSOA, E ILUMINAÇÃO DO CEMITÉRIO SANTO ANTONIO.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>NEQUINHO PAULINO</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/455/455_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/455/455_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONTINUAÇÃO DA ILUMINAÇÃO PÚBLICA DA RUA PRES. JOÃO PESSOA AO CEMITÉRIO SANTO ANTONIO.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>ZÉ LUIZ</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/456/456_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/456/456_texto_integral.pdf</t>
   </si>
   <si>
     <t>INTERDIÇÃO DE SALGADEIRA (SALINA) PARTE DO MATADOURO PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/457/457_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/457/457_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE CARTEIRAS PARA ESCOLA ESTADUAL DE 1º E 2º GRAU DO MUNICÍPIO DE DONA INÊS &amp;#8211; PB.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>DEMA</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/458/458_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/458/458_texto_integral.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DO POVOADO DO SÍTIO COZINHA.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>OZANETE</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/459/459_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/459/459_texto_integral.pdf</t>
   </si>
   <si>
     <t>RESTAURAÇÃO DO TANQUE NOVO, DESTE CIDADE.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/460/460_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/460/460_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA ESCOLA NO SÍTIO CRUZ DA MENINA.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/461/461_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/461/461_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE POSTOS TELEFÔNICOS NOS SÍTIOS, CACO E PIMENTA, DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>JOÃO PAULINO</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/462/462_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/462/462_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E CONSTRUÇÃO DA BARRAGEM DA LAGOA DO BRAS.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/463/463_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/463/463_texto_integral.pdf</t>
   </si>
   <si>
     <t>REABERTURA DO POÇO ARTESIANO DO SÍTIO BREJINHO.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/467/467_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/467/467_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DO CARRO FUMACÊ.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>AMAURI</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/468/468_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/468/468_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORAMENTO NO ATENDIMENTO AO PÚBLICO NO POSTO MÉDICO NO POVOADO DE COZINHA, INSTALAÇÃO DE TELEFONE NO SÍTIO BREJINHO, REATIVAÇÃO DO POSTO DOS CORREIOS DO POVOADO DE SERRA DO SÍTIO E INSTALAÇÃO DE UM TELEFONE TAMBÉM NA MESMA LOCALIDADE.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/466/466_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/466/466_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSERTO DA ESTRADA QUE LIGA DONA INÊS AO SÍTIO COZINHA, DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/469/469_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/469/469_texto_integral.pdf</t>
   </si>
   <si>
     <t>VOTO DE APLAUSO AO SENHOR CORONEL TARCÍSIO ALVES DA ROCHA.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/471/471_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/471/471_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DO AÇUDE, CONSTRUÇÃO DE GALERIA E DE TANQUE PARA CRIAÇÃO DE PEIXES.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/472/472_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/472/472_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM CHAFARIZ NO SÍTIO TAPUIO E CRUZ DA MENINA.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/473/473_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/473/473_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE ENERGIA ELÉTRICA PARA 100 (CEM) CASAS RESIDÊNCIAS LOCALIZADAS NOS SÍTIOS, QUEIMADAS, LAJEDO PRETO, SERRA DO SÍTIO, LAGOA DA SERRA, MULUNGU, MELA BODE, ZÉ PAZ, COZINHA E PINHÕES.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/474/474_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/474/474_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSERTO DE ESTRADAS DO MUNICÍPIO DE DONA INÊS, LOGO QUE O INVERNO PASSAR.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/475/475_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/475/475_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DO GINÁSIO DE ESPORTE DESTE MUNICÍPIO, PARA A PRATICA DE ESPORTES, NO QUE DIZ RESPEITO A CAMINHADA.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/476/476_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/476/476_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCANAÇÃO D&amp;#8217; ÁGUA DO SÍTIO BREJINHO (BARRAGEM DE NEQUINHO PAULINO) PARA OS SÍTIOS MIGUEL, COZINHA DEIXANDO UM CHAFARIZ NO SÍTIO ZÉ PAZ.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/477/477_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/477/477_texto_integral.pdf</t>
   </si>
   <si>
     <t>BALANCEAMENTO DE REDE ELÉTRICA E TROCA DE TRANSFORMADOR DO SÍTIO CAIÇARA.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/478/478_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/478/478_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORAMENTO DA ESTRADA ENTRE DONA INÊS E SOLÂNEA, NO SETOR DO POVOADO DO UMARÍ ATE DONA INÊS.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/479/479_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/479/479_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM ARMAZÉM OU P/ COOPERATIVA AGRÍCOLA DE DONA INÊS.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/480/480_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/480/480_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO PREFEITO NO SENTIDO DO MESMO ENVIAR A ESTA CASA MENSAGEM DE AUMENTO PARA O FUNCIONALISMO PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/481/481_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/481/481_texto_integral.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTOS DAS RUAS TRAVESSAS, MAJOR AUGUSTO BEZERRA, TRAVESSA PADRE FAUSTINO DA COSTA, CONJUNTO NOVO E CALÇAMENTO EM FRENTE A IGREJA CATÓLICA DE NOSSA SENHORA DO BOM PARTO, CONSTRUÍDA NO BAIRRO TERRA PROMETIDA.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/482/482_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/482/482_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE ABONO PARA OS SERVIDORES MUNICIPAIS.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/483/483_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/483/483_texto_integral.pdf</t>
   </si>
   <si>
     <t>MUDANÇAS NO SISTEMA DAS SESSÕES DA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/484/484_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/484/484_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA GERAL DA LAVANDERIA PÚBLICA.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/485/485_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/485/485_texto_integral.pdf</t>
   </si>
   <si>
     <t>FUNDAÇÃO E ESCAVAÇÃO DE POÇOS ARTESIANOS NOS SEGUINTES SÍTIOS: MIGUEL, MULUNGU, SERRA DO SÍTIO, BOA VISTA, LAGOA DA SERRA, LAJEDO PRETO E QUEIMADAS.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/487/487_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/487/487_texto_integral.pdf</t>
   </si>
   <si>
     <t>PERFURAÇÃO DE POÇOS ARTESIANOS NOS SÍTIOS, CAIÇARA, FAZENDA SÍTIO E NO POVOADO DO SÍTIO COZINHA.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/490/490_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/490/490_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE AMBULÂNCIA.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/493/493_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/493/493_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE ENVIO DE DOIS (02) CARROS PIPAS.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/496/496_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/496/496_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE HORAS DE TRATOR.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/499/499_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/499/499_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM CONVÊNIO COM UM LABORATÓRIO, PARA O CENTRO DE SAÚDE DE NOSSA CIDADE. (REPROVADO)</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/502/502_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/502/502_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE ENERGIA ELÉTRICA NO CEMITÉRIO VELHO.</t>
   </si>
   <si>
     <t>3638</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>Leis</t>
   </si>
   <si>
     <t>Lei Ordinária Municipal</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1997/3638/lei_municipal_252.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1997/3638/lei_municipal_252.pdf</t>
   </si>
   <si>
     <t>REAJUSTA VENCIMENTOS, SALÁRIOS E REPRESENTAÇÃO DOS SERVIDORES MUNICIPAIS E DO GRUPO DO MAGISTÉRIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3639</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1997/3639/lei_municipal_253.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1997/3639/lei_municipal_253.pdf</t>
   </si>
   <si>
     <t>CRIA CARGOS EM COMISSÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3640</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1997/3640/lei_municipal_254.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1997/3640/lei_municipal_254.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 176/93, QUE INSTITUIU O CONSELHO MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>3641</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1997/3641/lei_municipal_255.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1997/3641/lei_municipal_255.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO A LEI MUNICIPAL 182, DE 22 DE MARÇO DE 1993, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3642</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1997/3642/lei_municipal_256.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1997/3642/lei_municipal_256.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 1998, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3643</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1997/3643/lei_municipal_257.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1997/3643/lei_municipal_257.pdf</t>
   </si>
   <si>
     <t>3647</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1997/3647/lei_municipal_258.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1997/3647/lei_municipal_258.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ALIENAÇÃO DE BENS MÓVEIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3644</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1997/3644/lei_municipal_259.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1997/3644/lei_municipal_259.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA MUNICIPAL DE ATENDIMENTO DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3645</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1997/3645/lei_municipal_260.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1997/3645/lei_municipal_260.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE SOBRE AUTORIZAÇÃO PARA EXECUÇÃO DE SERVIÇOS DE RADIOFUSÃO E RETRANSMISSÃO DE TELEVISÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3646</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1997/3646/lei_municipal_261.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1997/3646/lei_municipal_261.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1125,67 +1125,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/1716/1716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/1247/1247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/1248/1248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/1249/1249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/1250/1250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/1254/1254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/1257/1257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/1281/1281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/1277/1277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/1278/1278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/1279/1279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/1280/1280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/1282/1282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/1726/1726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/1727/1727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/1929/1929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/454/454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/455/455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/456/456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/457/457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/458/458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/459/459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/460/460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/461/461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/462/462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/463/463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/467/467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/468/468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/466/466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/469/469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/471/471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/472/472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/473/473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/474/474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/475/475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/476/476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/477/477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/478/478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/479/479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/480/480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/481/481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/482/482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/483/483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/484/484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/485/485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/487/487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/490/490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/493/493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/496/496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/499/499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/502/502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1997/3638/lei_municipal_252.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1997/3639/lei_municipal_253.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1997/3640/lei_municipal_254.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1997/3641/lei_municipal_255.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1997/3642/lei_municipal_256.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1997/3643/lei_municipal_257.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1997/3647/lei_municipal_258.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1997/3644/lei_municipal_259.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1997/3645/lei_municipal_260.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1997/3646/lei_municipal_261.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/1716/1716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/1247/1247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/1248/1248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/1249/1249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/1250/1250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/1254/1254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/1257/1257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/1281/1281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/1277/1277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/1278/1278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/1279/1279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/1280/1280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/1282/1282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/1726/1726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/1727/1727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/1929/1929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/454/454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/455/455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/456/456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/457/457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/458/458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/459/459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/460/460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/461/461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/462/462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/463/463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/467/467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/468/468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/466/466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/469/469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/471/471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/472/472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/473/473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/474/474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/475/475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/476/476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/477/477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/478/478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/479/479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/480/480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/481/481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/482/482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/483/483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/484/484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/485/485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/487/487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/490/490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/493/493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/496/496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/499/499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1997/502/502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1997/3638/lei_municipal_252.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1997/3639/lei_municipal_253.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1997/3640/lei_municipal_254.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1997/3641/lei_municipal_255.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1997/3642/lei_municipal_256.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1997/3643/lei_municipal_257.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1997/3647/lei_municipal_258.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1997/3644/lei_municipal_259.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1997/3645/lei_municipal_260.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1997/3646/lei_municipal_261.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="19.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="95.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="94.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="252.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>