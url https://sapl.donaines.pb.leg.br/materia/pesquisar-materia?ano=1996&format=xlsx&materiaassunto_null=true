--- v0 (2026-01-22)
+++ v1 (2026-04-20)
@@ -54,450 +54,450 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1927</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>MESA DA CÂMARA</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1996/1927/1927_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1996/1927/1927_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA A RENUMERAÇÃO MENSAL DO PREFEITO E DO VICE-PREFEITO PARA Á LEGISLATURA A  INICIAR-SE EM 1° DE JANEIRO DE 1997, E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>PREFEITO MUNICIPAL</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1996/1262/1262_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1996/1262/1262_texto_integral.pdf</t>
   </si>
   <si>
     <t>REAJUSTE VENCIMENTOS, SALÁRIOS E REPRESENTAÇÃO DOS SERVIDORES E DO GRUPO DO MAGISTÉRIO E , DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1996/1263/1263_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1996/1263/1263_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ALIENAÇÃO DE VEÍCULO PÚBLICOS ,E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>ZÉ LUIZ</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1996/1267/1267_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1996/1267/1267_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DÁ NOME Á ESCOLA MUNICIPAL DO SÍTIO LAGOA DO BRÁZ E DÁ OUTRAS, PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1996/1269/1269_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1996/1269/1269_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PERMUTA DE BEM IMÓVEL PERTENCENTE AO MUNICÍPIO,E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>GERALDO QUIRINO</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1996/1259/1259_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1996/1259/1259_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A DENOMINAÇÃO DO ESTÁDIO MUNICIPAL, E DA OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1996/1258/1258_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1996/1258/1258_texto_integral.pdf</t>
   </si>
   <si>
     <t>RATIFICA OS TERMOS DO CONVÊNIO CELEBRADO ENTRE ESTA PREFEITURA E A CEHAP, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1996/1270/1270_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1996/1270/1270_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N° 233/95 , E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1996/1261/1261_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1996/1261/1261_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REAJUSTE OS VENCIMENTOS DOS SERVIDORES MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1996/1264/1264_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1996/1264/1264_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REAJUSTE OS VENCÍMENTOS DO GRUPO MAGISTÉRIO , E DÁ OUTRAS PROVIDÊNCIAS  </t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1996/1265/1265_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1996/1265/1265_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A ABERTURA DE CRÉDITO PARA O FIM QUE ESPECIFICA </t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1996/1266/1266_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1996/1266/1266_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE DONA INÊS PARA O EXERCÍCIO DE 1997  </t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1996/1260/1260_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1996/1260/1260_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DÁ DENOMINAÇÃO A ESCOLA MUNICIPAL RECENTEMENTE CONSTRUÍDA , E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1996/1271/1271_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1996/1271/1271_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ESTABELECE AS DIRETRIZES PARA O ORÇAMENTO GERAL DO MUNICÍPIO AO EXERCÍCIO RELATIVO DE 1997 E DETERMINA OUTRAS PROVIDÊNCIAS   </t>
   </si>
   <si>
     <t>1928</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1996/1928/1928_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1996/1928/1928_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA A RENUMERAÇÃO DO VEREADOR PARA Á LEGISLATURA A SE INICIAR EM 1° DE JANEIRO DE 1997, E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1996/1160/1160_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1996/1160/1160_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA REPARO DA GALERIA DA RUA PEDRO TEIXEIRA, PASSANDO POR TRÁS DAS RESIDÊNCIAS DOS SENHORES JOSÉ PAULO E MANOEL PAULINO DOS SANTOS.</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1996/1170/1170_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1996/1170/1170_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA COMPLEMENTAÇÃO DO CALÇAMENTO DA RUA JOSÉ CAROLINO.</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1996/1171/1171_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1996/1171/1171_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONTINUAÇÃO DO CALÇAMENTO DA RUA PRESIDENTE JOÃO PESSOA.</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1996/1172/1172_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1996/1172/1172_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE MATERIAL ELÉTRICO A SAELPA.</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1996/1173/1173_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1996/1173/1173_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR</t>
   </si>
   <si>
     <t>1926</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1996/1926/1926_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1996/1926/1926_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FIXA A RENUMERAÇÃO DOS VEREADOR PARA Á LEGISLATURA A SE INICIAR EM 1° DE JANEIRO DE 1997, E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS. </t>
   </si>
   <si>
     <t>3648</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>Leis</t>
   </si>
   <si>
     <t>Lei Ordinária Municipal</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1996/3648/lei_municipal_239.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1996/3648/lei_municipal_239.pdf</t>
   </si>
   <si>
     <t>REAJUSTA VENCIMENTOS, SALÁRIOS E REPRESENTAÇÃO DOS SERVIDORES MUNICIPAIS E DO GRUPO DO MAGISTÉRIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3649</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1996/3649/lei_municipal_241.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1996/3649/lei_municipal_241.pdf</t>
   </si>
   <si>
     <t>DÁ NOME A ESCOLA MUNICIPAL DO SITIO LAGOA DO BRAZ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3650</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1996/3650/lei_municipal_242.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1996/3650/lei_municipal_242.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PERMUTA DE BEM IMÓVEL PERTENCENTE AO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3651</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1996/3651/lei_municipal_243.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1996/3651/lei_municipal_243.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DO ESTÁDIO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3652</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1996/3652/lei_municipal_244.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1996/3652/lei_municipal_244.pdf</t>
   </si>
   <si>
     <t>RATIFICA OS TERMOS DO CONVÊNIO CELEBRADO ENTRE ESTA PREFEITURA E A CEHAP, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3653</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1996/3653/lei_municipal_245.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1996/3653/lei_municipal_245.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 233/95, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3654</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1996/3654/lei_municipal_246.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1996/3654/lei_municipal_246.pdf</t>
   </si>
   <si>
     <t>REAJUSTA OS VENCIMENTOS DOS SERVIDORES MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3655</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1996/3655/lei_municipal_247.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1996/3655/lei_municipal_247.pdf</t>
   </si>
   <si>
     <t>REAJUSTA OS VENCIMENTOS DO GRUPO DO MAGISTÉRIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3656</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1996/3656/lei_municipal_248.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1996/3656/lei_municipal_248.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO PARA O FIM QUE AUTORIZA.</t>
   </si>
   <si>
     <t>3657</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1996/3657/lei_municipal_249.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1996/3657/lei_municipal_249.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE DONA INÊS PARA O EXERCÍCIO DE 1997.</t>
   </si>
   <si>
     <t>3658</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1996/3658/lei_municipal_250.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1996/3658/lei_municipal_250.pdf</t>
   </si>
   <si>
     <t>DA DENOMINAÇÃO A ESCOLA RECÉM CONSTRUÍDA E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3659</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1996/3659/lei_municipal_251.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1996/3659/lei_municipal_251.pdf</t>
   </si>
   <si>
     <t>ESTABELECE AS DIRETRIZES PARA O ORÇAMENTO GERAL DO MUNICÍPIO RELATIVO AO EXERCÍCIO DE 1997 E DETERMINA OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -804,67 +804,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1996/1927/1927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1996/1262/1262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1996/1263/1263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1996/1267/1267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1996/1269/1269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1996/1259/1259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1996/1258/1258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1996/1270/1270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1996/1261/1261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1996/1264/1264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1996/1265/1265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1996/1266/1266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1996/1260/1260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1996/1271/1271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1996/1928/1928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1996/1160/1160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1996/1170/1170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1996/1171/1171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1996/1172/1172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1996/1173/1173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1996/1926/1926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1996/3648/lei_municipal_239.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1996/3649/lei_municipal_241.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1996/3650/lei_municipal_242.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1996/3651/lei_municipal_243.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1996/3652/lei_municipal_244.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1996/3653/lei_municipal_245.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1996/3654/lei_municipal_246.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1996/3655/lei_municipal_247.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1996/3656/lei_municipal_248.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1996/3657/lei_municipal_249.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1996/3658/lei_municipal_250.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1996/3659/lei_municipal_251.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1996/1927/1927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1996/1262/1262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1996/1263/1263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1996/1267/1267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1996/1269/1269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1996/1259/1259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1996/1258/1258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1996/1270/1270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1996/1261/1261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1996/1264/1264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1996/1265/1265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1996/1266/1266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1996/1260/1260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1996/1271/1271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1996/1928/1928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1996/1160/1160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1996/1170/1170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1996/1171/1171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1996/1172/1172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1996/1173/1173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1996/1926/1926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1996/3648/lei_municipal_239.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1996/3649/lei_municipal_241.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1996/3650/lei_municipal_242.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1996/3651/lei_municipal_243.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1996/3652/lei_municipal_244.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1996/3653/lei_municipal_245.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1996/3654/lei_municipal_246.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1996/3655/lei_municipal_247.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1996/3656/lei_municipal_248.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1996/3657/lei_municipal_249.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1996/3658/lei_municipal_250.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1996/3659/lei_municipal_251.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="19.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="95.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="94.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="150.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>