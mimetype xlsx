--- v0 (2026-01-22)
+++ v1 (2026-04-24)
@@ -54,528 +54,528 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>MESA DA CÂMARA</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1995/1717/1717_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1995/1717/1717_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE TÍTULO DE CIDADÃO DA CIDADE DE DONA INÉS E DÁ OUTRAS PROVIDÊNCIAS.  </t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1995/1718/1718_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1995/1718/1718_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE O TÍTULO DE CIDADÃO DA CIDADE DE DONA INÊS E DÁ OUTRAS PROVIDÊNCIAS.  </t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>PREFEITO MUNICIPAL</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1995/1283/1283_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1995/1283/1283_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REAJUSTE VENCIMENTO,SALÁRIOS E REPRESENTAÇÃO DOS SERVIDORES E DO GRUPO MAGISTÉRIO, E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
     <t>ZÉ LUIZ</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1995/1284/1284_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1995/1284/1284_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DÁ NOME A PRIMEIRA RUA  DO LOTEAMENTO SÃO PEDRO E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1995/1275/1275_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1995/1275/1275_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOME Á RUA PROJETADO PEDRO TEIXEIRA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1995/1286/1286_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1995/1286/1286_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA CARGOS EM COMISSÃO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1995/1296/1296_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1995/1296/1296_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A REMUNERAÇÃO DOS VEREADORES E REPRESENTAÇÃO DO PRESIDENTE DA CÂMARA MUNICIPAL DE DONA INÊS E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1995/1276/1276_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1995/1276/1276_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REAJUSTE VENCIMENTO SALÁRIOS E REPRESENTAÇÕES DOS SERVIDORES E DO GRUPO DO MAGISTÉRIO E, DÁ OUTRAS PROVIDÊNCIAS   </t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1995/1287/1287_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1995/1287/1287_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ALIENAÇÃO DE VEÍCULOS, E DÁ  OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1995/1272/1272_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1995/1272/1272_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A REVERSÃO DE TERRENO AO PATRIMÔNIO PÚBLICO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1995/1273/1273_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1995/1273/1273_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI O CONSELHO MUNICIPAL DE ALIMENTAÇÃO ESCOLAR E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1995/1274/1274_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1995/1274/1274_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ESTABELECE AS DIRETRIZES PARA O ORÇAMENTO GERAL DO MUNICÍPIO RELATIVO GERAL DO MUNICÍPIO DE 1996 E DETERMINA OU TRAS PROVIDÊNCIAS   </t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1995/1288/1288_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1995/1288/1288_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA  A DESPESA DO MUNICÍPIO DE DONA INÊS PARA O EXERCÍCIO DE 1996</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1995/1289/1289_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1995/1289/1289_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA CONSELHO MUNICIPAL DE ASSISTÊNCIA E DÁ OUTRAS PROVIÊNCIAS</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1995/1298/1298_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1995/1298/1298_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O FUNDO MUNICIPAL DE ASSISTÊNCIA SOCIAL E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1995/1297/1297_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1995/1297/1297_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A AUTORIZAÇÃO DE ALVARÁS PARA EXPLOSÃO DE PEDRAS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1995/1291/1291_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1995/1291/1291_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CRIA A " POUSADA DO PROFESSOR " E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1995/1293/1293_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1995/1293/1293_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PAGAMENTO DE PRÊMIO A ALUNO CLASSIFICADO NO I CONCURSO DE REDAÇÃO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1995/1728/1728_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1995/1728/1728_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A REMUNERAÇÃO DOS VEREADORES E REPRESENTAÇÃO DO PRESIDENTE DA CÂMARA MUNICIPAL DE TACIMA-PB,E DÁ OUTRAS PROVIDÊNCIAS.  </t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>GERALDO QUIRINO</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1995/1179/1179_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1995/1179/1179_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERE QUE SEJA TRANSFERIDA ÀS SESSÕES DA SEXTA-FEIRA PARA SÁBADO ÀS 14:00 HORAS, FICANDO AS MESMAS QUINZENALMENTE, E NÃO MAIS SEMANALMENTE.</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1995/1181/1181_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1995/1181/1181_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE PESAR. </t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
     <t>ZEZINHO MAIA</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1995/1184/1184_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1995/1184/1184_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDIDO O TÍTULO DE CIDADÃO DO MUNICÍPIO DE DONA INÊS AO EXCELENTÍSSIMO DR. ONÉSSIMO CÉSAR GOMES DA SILVA CRUZ, PROMOTOR DE JUSTIÇA PELOS RELEVANTES SERVIÇOS PRESTADOS A ESTA COMUNIDADE NO ÂMBITO DA PROCURADORIA DE JUSTIÇA ESPECIAL. </t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1995/1186/1186_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1995/1186/1186_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO DO MUNICÍPIO DE DONA INÊS AO EXCELENTÍSSIMO DR. JUÍZ DE DIREITO ANTÔNIO GOMES DE OLIVEIRA, PELOS RELEVANTES SERVIÇOS PRESTADOS A ESTA COMUNIDADE NO ÂMBITO DA JUSTIÇA ESTADUAL.</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1995/1190/1190_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1995/1190/1190_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERE QUE SEJA EXTINTA A REPRESENTAÇÃO DO CARGO DE PRESIDENTE DA CÂMARA.</t>
   </si>
   <si>
     <t>3660</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>Leis</t>
   </si>
   <si>
     <t>Lei Ordinária Municipal</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1995/3660/lei_municipal_223.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1995/3660/lei_municipal_223.pdf</t>
   </si>
   <si>
     <t>REAJUSTA VENCIMENTOS, SALÁRIOS E REPRESENTAÇÃO DOS SERVIDORES MUNICIPAIS E DO GRUPO DO MAGISTÉRIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3661</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1995/3661/lei_municipal_224.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1995/3661/lei_municipal_224.pdf</t>
   </si>
   <si>
     <t>DÁ NOME A RUA PROJETADA PEDRO TEIXEIRA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3662</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1995/3662/lei_municipal_225.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1995/3662/lei_municipal_225.pdf</t>
   </si>
   <si>
     <t>DÁ NOME A PRIMEIRA RUA DO LOTEAMENTO SÃO PEDRO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3663</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1995/3663/lei_municipal_226.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1995/3663/lei_municipal_226.pdf</t>
   </si>
   <si>
     <t>CRIA CARGOS EM COMISSÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3664</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1995/3664/lei_municipal_227.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1995/3664/lei_municipal_227.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RENUMERAÇÃO DOS VEREADORES E REPRESENTAÇÃO DO PRESIDENTE DA CÂMARA MUNICIPAL DE DONA INÊS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3665</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1995/3665/lei_municipal_228.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1995/3665/lei_municipal_228.pdf</t>
   </si>
   <si>
     <t>3666</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1995/3666/lei_municipal_229.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1995/3666/lei_municipal_229.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVERSÃO DE TERRENO AO PATRIMÔNIO PÚBLICO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3667</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1995/3667/lei_municipal_230.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1995/3667/lei_municipal_230.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ALIENAÇÃO DO VEICULO PÚBLICO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3668</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1995/3668/lei_municipal_231.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1995/3668/lei_municipal_231.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CONSELHO MUNICIPAL DE ALIMENTAÇÃO ESCOLAR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3669</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1995/3669/lei_municipal_232.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1995/3669/lei_municipal_232.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A AUTORIZAÇÃO DE ALVARÁS PARA EXPLORAÇÃO DE PEDRAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3670</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1995/3670/lei_municipal_233.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1995/3670/lei_municipal_233.pdf</t>
   </si>
   <si>
     <t>CRIA CONSELHO MUNICIPAL DE ASSISTÊNCIA SOCIAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3671</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1995/3671/lei_municipal_234.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1995/3671/lei_municipal_234.pdf</t>
   </si>
   <si>
     <t>CRIA O FUNDO MUNICIPAL DE ASSISTÊNCIA SOCIAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3672</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1995/3672/lei_municipal_235.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1995/3672/lei_municipal_235.pdf</t>
   </si>
   <si>
     <t>ESTABELECE AS DIRETRIZES PARA O ORÇAMENTO GERAL DO MUNICÍPIO RELATIVO AO ANO DE 1996, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3673</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1995/3673/lei_municipal_236.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1995/3673/lei_municipal_236.pdf</t>
   </si>
   <si>
     <t>CRIA A “POUSADA DO PROFESSOR” E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3674</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1995/3674/lei_municipal_237.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1995/3674/lei_municipal_237.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE PAGAMENTO DE PRÊMIO A ALUNO CLASSIFICADO NO 1º CONCURSO DE REDAÇÃO E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3675</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1995/3675/lei_municipal_238.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1995/3675/lei_municipal_238.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE DONA INÊS PARA O EXERCÍCIO DE 1996.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -882,67 +882,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1995/1717/1717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1995/1718/1718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1995/1283/1283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1995/1284/1284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1995/1275/1275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1995/1286/1286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1995/1296/1296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1995/1276/1276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1995/1287/1287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1995/1272/1272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1995/1273/1273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1995/1274/1274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1995/1288/1288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1995/1289/1289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1995/1298/1298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1995/1297/1297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1995/1291/1291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1995/1293/1293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1995/1728/1728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1995/1179/1179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1995/1181/1181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1995/1184/1184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1995/1186/1186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1995/1190/1190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1995/3660/lei_municipal_223.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1995/3661/lei_municipal_224.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1995/3662/lei_municipal_225.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1995/3663/lei_municipal_226.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1995/3664/lei_municipal_227.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1995/3665/lei_municipal_228.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1995/3666/lei_municipal_229.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1995/3667/lei_municipal_230.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1995/3668/lei_municipal_231.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1995/3669/lei_municipal_232.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1995/3670/lei_municipal_233.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1995/3671/lei_municipal_234.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1995/3672/lei_municipal_235.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1995/3673/lei_municipal_236.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1995/3674/lei_municipal_237.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1995/3675/lei_municipal_238.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1995/1717/1717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1995/1718/1718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1995/1283/1283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1995/1284/1284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1995/1275/1275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1995/1286/1286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1995/1296/1296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1995/1276/1276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1995/1287/1287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1995/1272/1272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1995/1273/1273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1995/1274/1274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1995/1288/1288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1995/1289/1289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1995/1298/1298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1995/1297/1297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1995/1291/1291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1995/1293/1293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1995/1728/1728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1995/1179/1179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1995/1181/1181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1995/1184/1184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1995/1186/1186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1995/1190/1190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1995/3660/lei_municipal_223.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1995/3661/lei_municipal_224.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1995/3662/lei_municipal_225.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1995/3663/lei_municipal_226.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1995/3664/lei_municipal_227.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1995/3665/lei_municipal_228.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1995/3666/lei_municipal_229.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1995/3667/lei_municipal_230.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1995/3668/lei_municipal_231.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1995/3669/lei_municipal_232.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1995/3670/lei_municipal_233.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1995/3671/lei_municipal_234.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1995/3672/lei_municipal_235.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1995/3673/lei_municipal_236.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1995/3674/lei_municipal_237.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1995/3675/lei_municipal_238.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="19.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="95.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="94.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="244" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>