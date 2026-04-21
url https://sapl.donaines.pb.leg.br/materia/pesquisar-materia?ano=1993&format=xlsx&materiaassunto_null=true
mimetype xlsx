--- v0 (2026-01-22)
+++ v1 (2026-04-21)
@@ -54,852 +54,852 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t xml:space="preserve">WANDERLEY </t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1742/1742_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1742/1742_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO DONAINESENSE AO SENHOR HENRIQUE GALDINO DE MELO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>PREFEITO MUNICIPAL</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1312/1312_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1312/1312_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CRIA E EXTINGUE CARGOS NO QUADRO DE PESSOAL DA PREFEITURA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1313/1313_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1313/1313_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ATUALIZE A DELIMITAÇÃO DO PERÍMETRO URBANA E SUBURBANO E DÁ  OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1314/1314_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1314/1314_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO MUNICIPAL A ALIENAR VEÍCULOS PÚBLICOS E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1315/1315_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1315/1315_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CRIA O DEPARTAMENTO MUNICIPAL  DE SAÚDE E MEIO AMBIENTE E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1316/1316_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1316/1316_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA VALORES DE INDENIZAÇÃO DAS DESPESAS COM VIAGEM E DÁ OUTRAS PROVIÊNCIAS</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1317/1317_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1317/1317_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA " NOVA VIDA " E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1318/1318_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1318/1318_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REAJUSTE VENCIMENTO , SALÁRIO E REPRESENTAÇÃO DOS SERVIDORES MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS  </t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1378/1378_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1378/1378_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REAJUSTE SALÁRIOS E VENCIMENTOS DO GRUPO MAGISTÉRIO MUNICIPAL E OUTROS PROVIDÊNCIAS  </t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1379/1379_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1379/1379_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">RATIFICA CELEBRAÇÃO DE CONVÊNIO E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>JOÃO IDALINO</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1380/1380_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1380/1380_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROIBE O ABATE DE ANIMAIS VISIVELMENTE DOENTE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1381/1381_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1381/1381_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O INCISO II DO ART. 6° DA LEI MUNICIPAL N° 172 DE 09 DE DEZEMBRO DE 1992</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>ZÉ LUIZ</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1382/1382_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1382/1382_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE LICENÇA DE VEREADOR , E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1383/1383_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1383/1383_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CREDITO ESPECIAL PARA FINS QUE MENCIONA</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1384/1384_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1384/1384_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CREDITO ESPECIAL PARA A FINALIDADE QUE ESPECIFICA</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1385/1385_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1385/1385_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REAJUSTE SALÁRIOS E VENCIMENTOS DO GRUPO MAGISTERIO E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1386/1386_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1386/1386_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REAJUSTE VENCIMENTOS , SALÁRIOS E REPRESENTAÇÃO DOS SERVIDORES MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS   </t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1387/1387_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1387/1387_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO MUNICIPAL A ALIENAR VEÍCULOS PÚBLICOS E DÁ OUTRAS PROVIDENCIAS </t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1388/1388_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1388/1388_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE DONA INÊS PARA O EXERCÍCIO DE 1994    </t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1389/1389_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1389/1389_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROGRAMA DE AÇÃO COMUNITÁRIA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1390/1390_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1390/1390_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL PARA FINALIDADE QUE ESPECIFICA </t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1311/1311_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1311/1311_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O LIMITE PARA A ABERTURA DE CRÉDITOS SUPLEMENTARES NO ORÇAMENTO DO MUNICÍPIO PARA   O CORRENTE EXERCÍCIO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>GERALDO QUIRINO</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1206/1206_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1206/1206_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAÇÃO NO SENTIDO DE MANDAR AMPLIAR O MATADOURO PÚBLICO </t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
     <t>PEREIRA</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1207/1207_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1207/1207_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO NO SENTIDO DE INSTALAR O SISTEMA TELEFÔNICO NO SÍTIO SERRA DO SÍTIO.</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
     <t>LULA BORGES</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1208/1208_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1208/1208_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAÇÃO NO SENTIDO DE INSTALAR O SISTEMA TELEFÔNICO DO SÍTIO BREJINHO. </t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>NEQUINHO PAULINO</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1344/1344_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1344/1344_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A IMPLANTAÇÃO DO CHAFARIS NO SÍTIO BREJINHO PERTO DA LOCALIDADE DO SR. JOSÉ FLOR.</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1345/1345_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1345/1345_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SE ADQUIRA UMA BALANÇA MAIOR PARA O MATADOURO PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>HERMINHO</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1346/1346_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1346/1346_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UM POSTO MÉDICO NO SÍTIO OITICICA.</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1347/1347_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1347/1347_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA O CALÇAMENTO DO CONJUNTO DO CEHAP.</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1348/1348_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1348/1348_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONTINUAÇÃO DA ILUMINAÇÃO NA RUA PRESIDENTE JOÃO PESSOA.</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1394/1394_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1394/1394_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A LIMPEZA DA CACIMBA GRANDE, LOCALIZADA NO SÍTIO BREJINHO.</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>ANTÔNIO BENTO</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1350/1350_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1350/1350_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE SANITÁRIOS PÚBLICOS.</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>ZEZINHO MAIA</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1351/1351_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1351/1351_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A ELETRIFICAÇÃO DO SÍTIO ZÉ PAZ DE BAIXO</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1352/1352_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1352/1352_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA VOTO DE APLAUSO AO EXMO. SR. JUIZ DE DIREITO DA COMARCA DE BANANEIRAS, DR, ANTONIO GOMES DE OLIVEIRA.</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1353/1353_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1353/1353_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UMA LOMBADA NO SÍTIO QUEIMADAS EM FRENTE AO GRUPO ESCOLAR FLAVIANO RIBEIRO.</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1354/1354_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1354/1354_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UMA PRAÇA DE LAZER NA AVENIDA JOSÉ PAULINO, ANEXO À RUA ANTÔNIO TOSCANO.</t>
   </si>
   <si>
     <t>3733</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>Leis</t>
   </si>
   <si>
     <t>Lei Ordinária Municipal</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3733/lei_municipal_173.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3733/lei_municipal_173.pdf</t>
   </si>
   <si>
     <t>CRIA E EXTINGUE CARGOS NO QUADRO DE PESSOAL DA PREFEITURA MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3734</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3734/lei_municipal_174.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3734/lei_municipal_174.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DELIMITAÇÃO DO PERÍMETRO URBANO E SUBURBANO E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3735</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3735/lei_municipal_175.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3735/lei_municipal_175.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ALIENAR VEÍCULOS PÚBLICOS E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3736</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3736/lei_municipal_176.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3736/lei_municipal_176.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CONSELHO MUNICIPAL DE SAÚDE E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3737</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3737/lei_municipal_177.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3737/lei_municipal_177.pdf</t>
   </si>
   <si>
     <t>CRIA O DEPARTAMENTO DE SAÚDE E MEIO AMBIENTE E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3738</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3738/lei_municipal_178.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3738/lei_municipal_178.pdf</t>
   </si>
   <si>
     <t>REAJUSTA SALÁRIO VENCIMENTOS DOS SERVIDORES QUE EXERCEM CARGOS, FUNÇÕES, EMPREGOS E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3739</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3739/lei_municipal_179.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3739/lei_municipal_179.pdf</t>
   </si>
   <si>
     <t>3740</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3740/lei_municipal_180.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3740/lei_municipal_180.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A APLICAR NO MERCADO FINANCEIRO E DE CAPITAL E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3741</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3741/lei_municipal_181.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3741/lei_municipal_181.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR CONTRATO DE AFORAMENTO OU DE CONCESSÃO DE IMÓVEIS E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3742</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3742/lei_municipal_182.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3742/lei_municipal_182.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA DE BOLSAS DE ESTUDOS DE MANUTENÇÃO E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3743</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3743/lei_municipal_183.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3743/lei_municipal_183.pdf</t>
   </si>
   <si>
     <t>ALTERA PARÁGRAFOS E ALÍNEAS DA LEI MUNICIPAL Nº 176, DE 12 DE FEVEREIRO E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3744</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3744/lei_municipal_184.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3744/lei_municipal_184.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR PARCELAMENTO OU REPARCELAMENTO DE DÍVIDA PARA COM O FUNDO DE GARANTIA DE TEMPO DE SERVIÇO – FGTS E DA PROVIDÊNCIA CORRELATAS.</t>
   </si>
   <si>
     <t>3745</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3745/lei_municipal_185.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3745/lei_municipal_185.pdf</t>
   </si>
   <si>
     <t>FIXA VALORES DE INDENIZAÇÃO DAS DESPESAS COM VIAGENS E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3746</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3746/lei_municipal_186.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3746/lei_municipal_186.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA “NOVA VIDA” E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3747</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3747/lei_municipal_187.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3747/lei_municipal_187.pdf</t>
   </si>
   <si>
     <t>REVOGA LEI MUNICIPAL E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3748</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3748/lei_municipal_188.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3748/lei_municipal_188.pdf</t>
   </si>
   <si>
     <t>REAJUSTA VENCIMENTOS, SALÁRIO E REPRESENTAÇÃO DOS SERVIDORES MUNICIPAIS E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3749</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3749/lei_municipal_189.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3749/lei_municipal_189.pdf</t>
   </si>
   <si>
     <t>REAJUSTA SALÁRIOS E VENCIMENTOS DO GRUPO DO MAGISTÉRIO MUNICIPAL E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3750</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3750/lei_municipal_190.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3750/lei_municipal_190.pdf</t>
   </si>
   <si>
     <t>RATIFICA CELEBRAÇÃO DE CONVÊNIO E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3751</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3751/lei_municipal_191.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3751/lei_municipal_191.pdf</t>
   </si>
   <si>
     <t>PROÍBE O ABATE DE ANIMAIS VISIVELMENTE DOENTES E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3752</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3752/lei_municipal_192.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3752/lei_municipal_192.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CÓDGO DE POSTURA DO MUNICÍPIO DE DONA INÊS E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3753</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3753/lei_municipal_193.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3753/lei_municipal_193.pdf</t>
   </si>
   <si>
     <t>ALTERA O INCISO II DO ART. 6º DA LEI MUNICIPAL Nº172 DE 09 DE DEZEMBRO DE 1992.</t>
   </si>
   <si>
     <t>3754</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3754/lei_municipal_194.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3754/lei_municipal_194.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ESPECIAL PARA OS FINS QUE MENCIONA.</t>
   </si>
   <si>
     <t>3755</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3755/lei_municipal_195.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3755/lei_municipal_195.pdf</t>
   </si>
   <si>
     <t>3756</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3756/lei_municipal_196.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3756/lei_municipal_196.pdf</t>
   </si>
   <si>
     <t>REAJUSTA O SALÁRIO E VENCIMENTO DO GRUPO DO MAGISTÉRIO E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3757</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3757/lei_municipal_197.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3757/lei_municipal_197.pdf</t>
   </si>
   <si>
     <t>REAJUSTA VENCIMENTOS, SALÁRIOS E REPRESENTAÇÃO DOS SERVIDORES MUNICIPAIS E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3758</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3758/lei_municipal_198.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3758/lei_municipal_198.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO ALIENAR VEÍCULOS PÚBLICOS E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3759</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3759/lei_municipal_199.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3759/lei_municipal_199.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROGRAMA DE AÇÃO COMUNITÁRIA E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3760</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3760/lei_municipal_200.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3760/lei_municipal_200.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL PARA O FIM QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>3761</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3761/lei_municipal_201.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3761/lei_municipal_201.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE DONA INÊS PARA O EXERCÍCIO DE 1994.</t>
   </si>
   <si>
     <t>3762</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3762/lei_municipal_202.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3762/lei_municipal_202.pdf</t>
   </si>
   <si>
     <t>ALTERA O LIMITE PARA ABERTURA DE CRÉDITO SUPLEMENTARES NO ORÇAMENTO DO MUNICÍPIO PARA O CORRENTE EXERCÍCIO E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1206,67 +1206,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1742/1742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1312/1312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1313/1313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1314/1314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1315/1315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1316/1316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1317/1317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1318/1318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1378/1378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1379/1379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1380/1380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1381/1381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1382/1382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1383/1383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1384/1384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1385/1385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1386/1386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1387/1387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1388/1388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1389/1389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1390/1390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1311/1311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1206/1206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1207/1207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1208/1208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1344/1344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1345/1345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1346/1346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1347/1347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1348/1348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1394/1394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1350/1350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1351/1351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1352/1352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1353/1353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1354/1354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3733/lei_municipal_173.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3734/lei_municipal_174.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3735/lei_municipal_175.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3736/lei_municipal_176.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3737/lei_municipal_177.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3738/lei_municipal_178.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3739/lei_municipal_179.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3740/lei_municipal_180.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3741/lei_municipal_181.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3742/lei_municipal_182.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3743/lei_municipal_183.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3744/lei_municipal_184.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3745/lei_municipal_185.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3746/lei_municipal_186.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3747/lei_municipal_187.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3748/lei_municipal_188.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3749/lei_municipal_189.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3750/lei_municipal_190.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3751/lei_municipal_191.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3752/lei_municipal_192.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3753/lei_municipal_193.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3754/lei_municipal_194.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3755/lei_municipal_195.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3756/lei_municipal_196.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3757/lei_municipal_197.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3758/lei_municipal_198.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3759/lei_municipal_199.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3760/lei_municipal_200.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3761/lei_municipal_201.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3762/lei_municipal_202.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1742/1742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1312/1312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1313/1313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1314/1314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1315/1315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1316/1316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1317/1317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1318/1318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1378/1378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1379/1379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1380/1380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1381/1381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1382/1382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1383/1383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1384/1384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1385/1385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1386/1386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1387/1387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1388/1388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1389/1389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1390/1390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1311/1311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1206/1206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1207/1207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1208/1208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1344/1344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1345/1345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1346/1346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1347/1347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1348/1348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1394/1394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1350/1350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1351/1351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1352/1352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1353/1353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1993/1354/1354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3733/lei_municipal_173.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3734/lei_municipal_174.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3735/lei_municipal_175.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3736/lei_municipal_176.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3737/lei_municipal_177.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3738/lei_municipal_178.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3739/lei_municipal_179.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3740/lei_municipal_180.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3741/lei_municipal_181.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3742/lei_municipal_182.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3743/lei_municipal_183.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3744/lei_municipal_184.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3745/lei_municipal_185.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3746/lei_municipal_186.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3747/lei_municipal_187.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3748/lei_municipal_188.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3749/lei_municipal_189.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3750/lei_municipal_190.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3751/lei_municipal_191.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3752/lei_municipal_192.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3753/lei_municipal_193.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3754/lei_municipal_194.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3755/lei_municipal_195.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3756/lei_municipal_196.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3757/lei_municipal_197.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3758/lei_municipal_198.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3759/lei_municipal_199.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3760/lei_municipal_200.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3761/lei_municipal_201.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1993/3762/lei_municipal_202.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H67"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="19.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="95.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="94.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="173.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>