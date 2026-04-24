--- v0 (2026-01-19)
+++ v1 (2026-04-24)
@@ -54,411 +54,411 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1933</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>PREFEITO MUNICIPAL</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1933/1933_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1933/1933_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REAJUSTA VENCIMENTOS, SALÁRIOS E PROVENTOS DOS SERVIDORES MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1934</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>MESA DA CÂMARA</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1934/1934_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1934/1934_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE ALTERAÇÃO NA DISCRIMINAÇÃO ANALÍTICA DAS DOTAÇÕES ORÇAMENTÁRIAS DA CÂMARA MUNICIPAL DONA INÊS, E DÁ OUTRAS PROVIDÊNCIAS.    </t>
   </si>
   <si>
     <t>1935</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1935/1935_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1935/1935_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE CONTRATAÇÕES DE PESSOAS PARA ATENDIMENTO DE EXCEPCIONAL INTERESSE DO PODER LEGISLATIVO.   </t>
   </si>
   <si>
     <t>1939</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1939/1939_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1939/1939_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REAJUSTA VENCIMENTOS, SALÁRIOS E PROVENTOS DOS SERVIDORES MUNICIPAIS, E DETERMINA OUTRAS PROVIDÊNCIAS.  </t>
   </si>
   <si>
     <t>1936</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1936/1936_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1936/1936_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">RECONHECE DE UTILIDADE PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1937</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1937/1937_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1937/1937_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A CONTAGEM RECÍPROCA DE TEMPO DE SERVIÇO MUNICIPAL E DE ATIVIDADE AO REGIME DA LEI N° 3.807/60, DE 26 DE AGOSTO DE 1960, PARA EFEITO DE CONCESSÃO DE BENEFÍCIOS.  </t>
   </si>
   <si>
     <t>1938</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1938/1938_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1938/1938_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI O PROHADI E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1940</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1940/1940_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1940/1940_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE DONA INÊS PARA O EXERCÍCIO DE 1991. </t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1741/1741_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1741/1741_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O QUADRO DE FUNCIONÁRIOS DA CÂMARA MUNICIPAL E DÁ PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>JOÃO DE NIVALDO</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1426/1426_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1426/1426_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATENDIMENTO MÉDICO-ODONTOLÓGICO NO SÍTIO QUEIMADAS; INSTALAÇÃO DE APARELHAGEM PARA FUNCIONAMENTO DO LABORATÓRIO NO POSTO MÉDICO; CONSTRUÇÃO DE UMA GALERIA NA RUA ALFREDO CANTALICE.</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
     <t>JOÃO IDALINO</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1427/1427_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1427/1427_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SENHOR PREFEITO MUNICIPAL DE DONA INÊS, OS BONS PRÉSTIMOS, NO SENTIDO DE TROCAR O TRANSFORMADOR DO POVOADO DO SÍTIO TAPUIO.</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
     <t>GERALDO QUIRINO</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1428/1428_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1428/1428_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SENHOR PREFEITO MUNICIPAL DE DONA INÊS, OS BONS PRÉSTIMOS, NO SENTIDO DE MANDAR CONSTRUIR UMA PRAÇA ENTRE AS RUAS ANTÔNIO TOSCANO, JOSÉ PAULINO E CONJUNTO RESIDENCIAL.</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
     <t>ZEZINHO MAIA</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1429/1429_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1429/1429_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SENHOR PREFEITO DO MUNICÍPIO DE DONA INÊS, OS BONS PRÉSTIMOS, NO SENTIDO DE DESIGNAR FISCAIS PARA IMPEDIR O ACÚMULO DE LIXO NAS RUAS DA CIDADE.</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>NEQUINHO PAULINO</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1430/1430_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1430/1430_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SENHOR PREFEITO DO MUNICÍPIO DE DONA INÊS, OS BONS PRÉSTIMOS, NO SENTIDO DE MANDAR RECUPERAR A ESTRADA QUE DÁ SUBESTAÇÃO, DÁ ACESSO AS TERRAS DO INCRA, ESTENDENDO-SE ATÉ A BEIRA DO RIO.</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1431/1431_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1431/1431_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA O CUMPRIMENTO DOS PLANOS CONTIDOS NO ORÇAMENTO PARA 1990, NO QUE SE REFERE A EXTENSÃO DE ENERGIA ELÉTRICA NA ZONA RURAL.</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1432/1432_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1432/1432_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO NO SENTIDO DE MANDAR FAZER A LIMPEZA DA CACIMBA DE BREJINHO.</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1433/1433_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1433/1433_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A LIMPEZA DA LAGOA DO BRÁZ, EXTENSÃO DA REDE ELÉTRICA AOS SÍTIOS, BREJINHO, MATA E LAGOA DO BRAZ,AQUISIÇÃO DE MÁQUINAS AGRÍCOLAS PARA O MUNICÍPIO, COMO UM TRATOR, ARADOS, LÂMINAS E UM ESCREPTE; CONSTRUÇÃO DE BOEIRAS NOS SÍTIOS BREJINHO, MATA E LAGOA DO BRAZ</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1434/1434_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1434/1434_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO NO SENTIDO DE MANDAR CONSTRUIR UMA GALERIA NA RUA ALFREDO CANTALICE.</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1435/1435_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1435/1435_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A COMPRA DE UMA CAÇAMBA E UMA NOVA AMBULÂNCIA, E A SUBSTITUIÇÃO IMEDIATA  DO ÔNIBUS ESCOLAR, QUANDO ESTE ESTIVER FORA DO CONDICIONAMENTO, POR OUTRO TRANSPORTE QUE CONDUZA OS ALUNOS ÀS ESCOLAS.</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
     <t>CLIDENOR</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1436/1436_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1436/1436_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO NO SENTIDO DE CONCEDER O AUMENTO DO FUNCIONALISMO PÚBLICO MUNICIPAL, TOMANDO COMO BASE DE REAJUSTE, O AUMENTO CONCEDIDO PELO PREFEITO DE ALHANDRA A SEUS SERVIDORES CONFORME NOTIFICA O RECORTE DO JORNAL O NORTE, ANEXADO A ESTE.</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1445/1445_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1445/1445_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO NO SENTIDO DE IMPEDIR O ACÚMULO DE LIXO PELOS GARÍS, DE FRONTE A RESIDÊNCIA DO SENHOR JOÃOZINHO DE NOZINHO.</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1446/1446_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1446/1446_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO NO SENTIDO DE MANDAR DESMATAR A COSTA DA ESTRADA QUE LIGA DONA INÊS A BANANEIRAS, BEM COMO FAZER O DESVIO DAS ÁGUAS, NA OCASIÃO DAS CHUVAS, DESTACA O TRECHO DEFRONTE A PROPRIEDADE DO SENHOR BENEDITO DE PEDRO MANÚ, QUE É O MAIS PREJUDICADO E PEDE QUE SEJA DESLOCADO UMA ROCHA QUE IMPEDE O TRÁFEGO NAQUELE PONTO.</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1447/1447_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1447/1447_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO NO SENTIDO DE CONSTRUIR UMA GALERIA NA RUA LUIS JUSTINO DE ARAÚJO;  E MANDAR REPOR LÂMPADAS NO POSTEAMENTO DA CIDADE.</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1448/1448_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1448/1448_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO NO SENTIDO DE DESTINAR RECURSOS PARA A ELETRIFICAÇÃO DO SÍTIO MULUNGUM, SÍTIO QUEIMADAS, SERRA DO SÍTIO, MELA BODE E EDJACÊNCIAS.</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1449/1449_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1449/1449_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO NO SENTIDO DE DESTINAR RECURSOS PARA ELETRIFICAÇÃO DO SÍTIO PIMENTA, BREJINHO, LAGOA DO BRÁZ, SÍTIO MATA E ADJACÊNCIAS.</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1450/1450_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1450/1450_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE GALERIA DA RUA JOSÉ CAROLINO.</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1451/1451_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1451/1451_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO NO SENTIDO DE MANDAR REPARAR A PONTE DA RUA JOSÉ PAULINO, BEM COMO MANDAR CONSTRUIR UMA GALERIA NA RUA LUIZ JUSTINO DE ARAÚJO.</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1452/1452_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1452/1452_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO NO SENTIDO DE MANDAR ROÇAR O MATO DA ESTRADA: DONA INÊS AO UMARÍ, OPORTUNAMENTE VIABILIZANDO O TRECHO DE VACA MORTA QUE NECESSITA DE ALGUMAS CAÇAMBAS BARROS.</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1453/1453_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1453/1453_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO NO SENTIDO DE MANDAR REPOR LÂMPADAS NA RUA CÍCERO NOÉ, SOLICITANDO TAMBÉM A DESIGNAÇÃO DE FISCAIS QUE SE PRONTIFIQUEM A OBSERVAR ESTES PROBLEMAS NA ELETRIFICAÇÃO, ENTRE OUTROS.</t>
   </si>
   <si>
     <t>3763</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>Leis</t>
   </si>
   <si>
     <t>Lei Ordinária Municipal</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1990/3763/lei_no_150_de_05_de_janeiro_de_1990.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1990/3763/lei_no_150_de_05_de_janeiro_de_1990.pdf</t>
   </si>
   <si>
     <t>Reajusta vencimentos, salários e proventos dos servidores municipais e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -765,67 +765,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1933/1933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1934/1934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1935/1935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1939/1939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1936/1936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1937/1937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1938/1938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1940/1940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1741/1741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1426/1426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1427/1427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1428/1428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1429/1429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1430/1430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1431/1431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1432/1432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1433/1433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1434/1434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1435/1435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1436/1436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1445/1445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1446/1446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1447/1447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1448/1448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1449/1449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1450/1450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1451/1451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1452/1452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1453/1453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1990/3763/lei_no_150_de_05_de_janeiro_de_1990.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1933/1933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1934/1934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1935/1935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1939/1939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1936/1936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1937/1937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1938/1938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1940/1940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1741/1741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1426/1426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1427/1427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1428/1428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1429/1429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1430/1430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1431/1431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1432/1432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1433/1433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1434/1434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1435/1435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1436/1436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1445/1445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1446/1446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1447/1447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1448/1448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1449/1449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1450/1450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1451/1451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1452/1452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1990/1453/1453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1990/3763/lei_no_150_de_05_de_janeiro_de_1990.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="19.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="111.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="110.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>