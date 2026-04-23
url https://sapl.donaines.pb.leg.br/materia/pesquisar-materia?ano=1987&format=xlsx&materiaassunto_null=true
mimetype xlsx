--- v0 (2026-01-19)
+++ v1 (2026-04-23)
@@ -54,285 +54,285 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>MESA DA CÂMARA</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1987/1363/1363_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1987/1363/1363_texto_integral.pdf</t>
   </si>
   <si>
     <t>TORNA FERIADO PARA A CÂMARA MUNICIPAL O DIA 1º DE JUNHO E DÁ OUTRAS PROVIDÊNCIAS .</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1987/1366/1366_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1987/1366/1366_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOME A PRAÇA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1987/1367/1367_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1987/1367/1367_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REAJUSTA VENCIMENTOS,SALÁRIOS E PROVENTOS DOS SERVIDORES PÚBLICOS E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1987/1368/1368_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1987/1368/1368_texto_integral.pdf</t>
   </si>
   <si>
     <t>REAJUSTA VENCIMENTOS E SALÁRIOS DOS SERVIDORES DA CÂMARA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1987/1369/1369_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1987/1369/1369_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA DESPESAS DO MUNICÍPIO PARA O EXERCÍCIO DE 1988.</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1987/1370/1370_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1987/1370/1370_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA CARGOS NO MAGISTÉRIO PÚBLICO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1987/1371/1371_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1987/1371/1371_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO INCISO I DO ARTIGO 7º DA LEI ORÇAMENTÁRIA DO EXERCÍCIO DE 1987 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1987/1372/1372_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1987/1372/1372_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE ABONO DE NATAL AOS SERVIDORES MUNICIPAIS E DÁ  OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1987/1364/1364_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1987/1364/1364_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR O CRÉDITO ESPECIAL PARA FINS QUE MENCIONA,E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1987/1365/1365_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1987/1365/1365_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE ABONO DE NATAL AOS SERVIDORES DA CÂMARA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3774</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>Leis</t>
   </si>
   <si>
     <t>Lei Ordinária Municipal</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1987/3774/lei_no_113_de_28_de_julho_de_1987.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1987/3774/lei_no_113_de_28_de_julho_de_1987.pdf</t>
   </si>
   <si>
     <t>REAJUSTA VENCIMENTOS, SALÁRIOS E PROVENTOS DOS SERVIDORES MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3775</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1987/3775/lei_no_114_de_28_de_julho_de_1987.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1987/3775/lei_no_114_de_28_de_julho_de_1987.pdf</t>
   </si>
   <si>
     <t>REAJUSTA OS VENCIMENTOS E SALÁRIOS DOS SERVIDORES DA CÂMARA MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3776</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1987/3776/lei_no_115_de_28_de_julho_de_1987.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1987/3776/lei_no_115_de_28_de_julho_de_1987.pdf</t>
   </si>
   <si>
     <t>TORNA FERIADO PARA A CÂMARA MUNICIPAL O DIA 1º DE JUNHO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3777</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1987/3777/lei_no_116_de_28_de_julho_de_1987.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1987/3777/lei_no_116_de_28_de_julho_de_1987.pdf</t>
   </si>
   <si>
     <t>DÁ O NOME À PRAÇA, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3778</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1987/3778/lei_no_117_de_20_de_outubro_de_1987.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1987/3778/lei_no_117_de_20_de_outubro_de_1987.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO PARA O EXERCÍCIO DE 1988, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3779</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1987/3779/lei_no_118_de_16_de_novembro_de_1987.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1987/3779/lei_no_118_de_16_de_novembro_de_1987.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO INCISO I DO ARTIGO 7º DA LEI ORÇAMENTÁRIA DO EXERCÍCIO DE 1987, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3780</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1987/3780/lei_no_119_de_16_de_novembro_de_1987.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1987/3780/lei_no_119_de_16_de_novembro_de_1987.pdf</t>
   </si>
   <si>
     <t>CONCEDE ABONO DE NATAL DE AOS SERVIDORES MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3781</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/</t>
+    <t>http://sapl.donaines.pb.leg.br/media/</t>
   </si>
   <si>
     <t>CRIA CARGOS NO MAGISTÉRIO PUBLICO MUNICIPAL, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3782</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1987/3782/lei_no_121_de_16_de_novembro_de_1987.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1987/3782/lei_no_121_de_16_de_novembro_de_1987.pdf</t>
   </si>
   <si>
     <t>CONCEDE ABONO DE NATAL AOS SERVIDORES DA CÂMARA MUNICIPAL E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3783</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1987/3783/lei_no_122_de_30_de_novembro_de_1987.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1987/3783/lei_no_122_de_30_de_novembro_de_1987.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CREDITO ESPECIAL PARA FINS QUE MENCIONA, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -639,67 +639,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1987/1363/1363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1987/1366/1366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1987/1367/1367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1987/1368/1368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1987/1369/1369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1987/1370/1370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1987/1371/1371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1987/1372/1372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1987/1364/1364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1987/1365/1365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1987/3774/lei_no_113_de_28_de_julho_de_1987.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1987/3775/lei_no_114_de_28_de_julho_de_1987.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1987/3776/lei_no_115_de_28_de_julho_de_1987.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1987/3777/lei_no_116_de_28_de_julho_de_1987.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1987/3778/lei_no_117_de_20_de_outubro_de_1987.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1987/3779/lei_no_118_de_16_de_novembro_de_1987.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1987/3780/lei_no_119_de_16_de_novembro_de_1987.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1987/3782/lei_no_121_de_16_de_novembro_de_1987.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1987/3783/lei_no_122_de_30_de_novembro_de_1987.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1987/1363/1363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1987/1366/1366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1987/1367/1367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1987/1368/1368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1987/1369/1369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1987/1370/1370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1987/1371/1371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1987/1372/1372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1987/1364/1364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1987/1365/1365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1987/3774/lei_no_113_de_28_de_julho_de_1987.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1987/3775/lei_no_114_de_28_de_julho_de_1987.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1987/3776/lei_no_115_de_28_de_julho_de_1987.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1987/3777/lei_no_116_de_28_de_julho_de_1987.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1987/3778/lei_no_117_de_20_de_outubro_de_1987.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1987/3779/lei_no_118_de_16_de_novembro_de_1987.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1987/3780/lei_no_119_de_16_de_novembro_de_1987.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1987/3782/lei_no_121_de_16_de_novembro_de_1987.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1987/3783/lei_no_122_de_30_de_novembro_de_1987.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="114.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="113.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="115.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>