--- v0 (2026-01-20)
+++ v1 (2026-04-19)
@@ -54,339 +54,339 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>MESA DA CÂMARA</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1986/1391/1391_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1986/1391/1391_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A CÂMARA MUNICIPAL DE DONA INÊS-PB A SE FILIAR A ASSOCIAÇÃO DAS CÂMARAS MUNICIPAIS DO ESTADO DA PARAÍBA E DÁ OUTRAS PROVIDÊNCIAS  </t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1986/1392/1392_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1986/1392/1392_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CRIA O QUADRO DE FUNCIONÁRIOS DA CÂMARA MUNICIPAL DE DONA INÊS E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1986/1393/1393_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1986/1393/1393_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CRIA O QUADRO DE FUNCIONÁRIOS  DA CÂMARA MUNICIPAL DE DONA INÊS E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>PREFEITO MUNICIPAL</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1986/1401/1401_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1986/1401/1401_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO PARA O EXERCÍCIO DE 1987</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1986/1400/1400_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1986/1400/1400_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APROVA O ORÇAMENTO PLURIANUAL DE INVESTIMENTOS DO MUNICÍPIO DE DONA INÊS PARA O  TRIÊNIO 1987/1989 </t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1986/1402/1402_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1986/1402/1402_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ESTRUTURAÇÃO DA CARREIRA DO MAGISTÉRIO E SOBRE O QUADRO DE CLASSIFICAÇÃO DE CARGOS E DÁ OUTROS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1986/1403/1403_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1986/1403/1403_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE ABONO DE NATAL AOS SERVIDORES MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1986/1404/1404_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1986/1404/1404_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REAJUSTE OS VENCIMENTOS, SALÁRIOS PROVENTOS DOS SERVIDORES MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1986/1405/1405_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1986/1405/1405_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REAJUSTE VENCIMENTO E SALÁRIOS ,DOS SERVIDORES DA CÂMARA MUNICIPAL E DÁ OUTROS PROVIDÊNCIA </t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1986/1406/1406_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1986/1406/1406_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DÁ NOVA REDAÇÃO AO INCISO I DO ARTIGO 7° DA LEI ORÇAMENTARIA DE 1985 E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>NEQUINHO PAULINO</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1986/1701/1701_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1986/1701/1701_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UMA SALA NO SÍTIO CHÃ DO PALHARES E NO SÍTIO MATA.</t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
     <t>NECO HENRIQUE</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1986/1793/1793_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1986/1793/1793_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXCELENTÍSSIMO PREFEITO QUE SE DÍGNE MANDAR CONSTRUIR UMA SALA DE AULA NO SÍTIO ZÉ PAZ.</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
     <t>ZEZINHO MAIA</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1986/1780/1780_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1986/1780/1780_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A VOSSA EXCELÊNCIA QUE SE DÍGNE MANDAR COLOCAR LÂMPADAS NA AV.MAJOR AUGUSTO BEZERRA.  </t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
     <t>JOÃO IDALINO</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1986/1781/1781_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1986/1781/1781_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A VOSSA EXCELÊNCIA QUE SE DÍGNE MANDAR COLOCAR UMA PEDRA NA BUEIRA DA RUA DO CAJUEIRO. </t>
   </si>
   <si>
     <t>3784</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>Leis</t>
   </si>
   <si>
     <t>Lei Ordinária Municipal</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1986/3784/lei_no_103_de_20_de_marco_de_1986.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1986/3784/lei_no_103_de_20_de_marco_de_1986.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CÂMARA MUNICIPAL DE DONA INÊS-PB SE AFILIAR ASSOCIAÇÃO DAS CÂMARAS MUNICIPAIS DO ESTADO DA PARAÍBA, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3785</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1986/3785/lei_no_104_de_23_de_abril_de_1986.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1986/3785/lei_no_104_de_23_de_abril_de_1986.pdf</t>
   </si>
   <si>
     <t>CRIA O QUADRO DE FUNCIONÁRIO DA CÂMARA MUNICIPAL DE DONA INÊS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3786</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1986/3786/lei_no_105_de_13_de_agosto_de_1986.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1986/3786/lei_no_105_de_13_de_agosto_de_1986.pdf</t>
   </si>
   <si>
     <t>REAJUSTA VENCIMENTOS, SALÁRIOS E PROVENTOS DOS SERVIDORES MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3787</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1986/3787/lei_no_106_de_06_de_novembro_de_1986.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1986/3787/lei_no_106_de_06_de_novembro_de_1986.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA FIXA PARA A DESPESA DO EXERCÍCIO DE 1987, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3788</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1986/3788/lei_no_107_de_04_de_dezembro_de_1986.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1986/3788/lei_no_107_de_04_de_dezembro_de_1986.pdf</t>
   </si>
   <si>
     <t>APROVA O ORÇAMENTO PLURIANUAL DE INVESTIMENTO DO MUNICÍPIO DE DONA INÊS, PARA O TRIÊNIO 1987/1989.</t>
   </si>
   <si>
     <t>3789</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1986/3789/lei_no_108_de_19_de_dezembro_de_1986.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1986/3789/lei_no_108_de_19_de_dezembro_de_1986.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ESTRUTURAÇÃO DA CARREIRA DO MAGISTÉRIO E SOBRE O QUADRO DE CLASSIFICAÇÃO DE CARGOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3790</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1986/3790/lei_no_109_de_19_de_dezembro_de_1986.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1986/3790/lei_no_109_de_19_de_dezembro_de_1986.pdf</t>
   </si>
   <si>
     <t>CONCEDE ABONO DE NATAL DE AOS SERVIDORES MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3791</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1986/3791/lei_no_110_de_19_de_dezembro_de_1986.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1986/3791/lei_no_110_de_19_de_dezembro_de_1986.pdf</t>
   </si>
   <si>
     <t>3792</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1986/3792/lei_no_111_de_19_de_dezembro_de_1986.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1986/3792/lei_no_111_de_19_de_dezembro_de_1986.pdf</t>
   </si>
   <si>
     <t>REAJUSTA OS VENCIMENTOS E SALÁRIOS DOS SERVIDORES DA CÂMARA MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3793</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1986/3793/lei_no_112_de_30_de_dezembro_de_1986.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1986/3793/lei_no_112_de_30_de_dezembro_de_1986.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO INCISO I DO ARTIGO 7º DA LEI ORÇAMENTÁRIA DE 1985, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -693,67 +693,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1986/1391/1391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1986/1392/1392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1986/1393/1393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1986/1401/1401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1986/1400/1400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1986/1402/1402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1986/1403/1403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1986/1404/1404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1986/1405/1405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1986/1406/1406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1986/1701/1701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1986/1793/1793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1986/1780/1780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1986/1781/1781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1986/3784/lei_no_103_de_20_de_marco_de_1986.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1986/3785/lei_no_104_de_23_de_abril_de_1986.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1986/3786/lei_no_105_de_13_de_agosto_de_1986.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1986/3787/lei_no_106_de_06_de_novembro_de_1986.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1986/3788/lei_no_107_de_04_de_dezembro_de_1986.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1986/3789/lei_no_108_de_19_de_dezembro_de_1986.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1986/3790/lei_no_109_de_19_de_dezembro_de_1986.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1986/3791/lei_no_110_de_19_de_dezembro_de_1986.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1986/3792/lei_no_111_de_19_de_dezembro_de_1986.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1986/3793/lei_no_112_de_30_de_dezembro_de_1986.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1986/1391/1391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1986/1392/1392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1986/1393/1393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1986/1401/1401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1986/1400/1400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1986/1402/1402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1986/1403/1403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1986/1404/1404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1986/1405/1405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1986/1406/1406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1986/1701/1701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1986/1793/1793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1986/1780/1780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1986/1781/1781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1986/3784/lei_no_103_de_20_de_marco_de_1986.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1986/3785/lei_no_104_de_23_de_abril_de_1986.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1986/3786/lei_no_105_de_13_de_agosto_de_1986.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1986/3787/lei_no_106_de_06_de_novembro_de_1986.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1986/3788/lei_no_107_de_04_de_dezembro_de_1986.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1986/3789/lei_no_108_de_19_de_dezembro_de_1986.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1986/3790/lei_no_109_de_19_de_dezembro_de_1986.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1986/3791/lei_no_110_de_19_de_dezembro_de_1986.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1986/3792/lei_no_111_de_19_de_dezembro_de_1986.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1986/3793/lei_no_112_de_30_de_dezembro_de_1986.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="19.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="114.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="113.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="143.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>