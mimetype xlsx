--- v0 (2026-01-20)
+++ v1 (2026-04-22)
@@ -54,249 +54,249 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>PREFEITO MUNICIPAL</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1985/1417/1417_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1985/1417/1417_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">RECONHECE DE UTILIDADE PÚBLICA E TOMA OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>MESA DA CÂMARA</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1985/1412/1412_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1985/1412/1412_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REAJUSTE VENCIMENTO,SALÁRIOS E PROVENTOS DOS SERVIDORES MUNICIPAIS , E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1985/1416/1416_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1985/1416/1416_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS  </t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1985/1413/1413_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1985/1413/1413_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DÁ NOVA REDAÇÃO AO INCISO I DO ARTIGO 7° DA LEI ORÇAMENTADA DE 1985 E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>1931</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1985/1931/1931_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1985/1931/1931_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO PARA O EXERCÍCIO DE 1986.</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1985/1411/1411_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1985/1411/1411_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O ORÇAMENTO PLURIANUAL DE INVESTIMENTOS DO MUNICÍPIO DE DONA INÊS PARA O TRIÊNIO 1986\1988</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1985/1414/1414_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1985/1414/1414_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE ABANO DE NATAL AOS SERVIDORES MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1985/1415/1415_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1985/1415/1415_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REAJUSTE VENCIMENTOS, SALÁRIOS E PROVENTOS DOS SERVIDORES MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>1932</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1985/1932/1932_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1985/1932/1932_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE ABONO DE NATAL E REAJUSTA OS VENCIMENTOS DOS SERVIDORES PÚBLICOS E DÁ OUTRAS PROVIDÊNCIAS.  </t>
   </si>
   <si>
     <t>3794</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>Leis</t>
   </si>
   <si>
     <t>Lei Ordinária Municipal</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1985/3794/lei_no_95_de_07_de_maio_de_1985.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1985/3794/lei_no_95_de_07_de_maio_de_1985.pdf</t>
   </si>
   <si>
     <t>RECONHECE DE UTILIDADE PUBLICA E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3795</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/</t>
+    <t>http://sapl.donaines.pb.leg.br/media/</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CREDITO ESPECIAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3796</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1985/3796/lei_no_97_de_27_de_maio_de_1985.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1985/3796/lei_no_97_de_27_de_maio_de_1985.pdf</t>
   </si>
   <si>
     <t>REAJUSTA VENCIMENTOS, SALÁRIOS E PROVENTOS DOS SERVIDORES MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3797</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1985/3797/lei_no_98_de_04_de_outubro_de_1985.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1985/3797/lei_no_98_de_04_de_outubro_de_1985.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO INCISO I DO ARTIGO 7º DA LEI ORÇAMENTÁRIA DE 1985, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3798</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1985/3798/lei_no_99_de_13_de_novembro_de_1985.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1985/3798/lei_no_99_de_13_de_novembro_de_1985.pdf</t>
   </si>
   <si>
     <t>3799</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1985/3799/lei_no_100_de_30_de_novembro_de_1985.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1985/3799/lei_no_100_de_30_de_novembro_de_1985.pdf</t>
   </si>
   <si>
     <t>APROVA O ORÇAMENTO PLURIANUAL DE INVESTIMENTO DO MUNICÍPIO DE DONA INÊS PARA O TRIÊNIO 1986/1988.</t>
   </si>
   <si>
     <t>3800</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1985/3800/lei_no_101_de_02_de_dezembro_de_1985.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1985/3800/lei_no_101_de_02_de_dezembro_de_1985.pdf</t>
   </si>
   <si>
     <t>CONCEDE ABONO DE NATAL DE AOS SERVIDORES MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3801</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1985/3801/lei_no_102_de_02_de_dezembro_de_1985.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1985/3801/lei_no_102_de_02_de_dezembro_de_1985.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -600,67 +600,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1985/1417/1417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1985/1412/1412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1985/1416/1416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1985/1413/1413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1985/1931/1931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1985/1411/1411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1985/1414/1414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1985/1415/1415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1985/1932/1932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1985/3794/lei_no_95_de_07_de_maio_de_1985.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1985/3796/lei_no_97_de_27_de_maio_de_1985.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1985/3797/lei_no_98_de_04_de_outubro_de_1985.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1985/3798/lei_no_99_de_13_de_novembro_de_1985.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1985/3799/lei_no_100_de_30_de_novembro_de_1985.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1985/3800/lei_no_101_de_02_de_dezembro_de_1985.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1985/3801/lei_no_102_de_02_de_dezembro_de_1985.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1985/1417/1417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1985/1412/1412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1985/1416/1416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1985/1413/1413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1985/1931/1931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1985/1411/1411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1985/1414/1414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1985/1415/1415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1985/1932/1932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1985/3794/lei_no_95_de_07_de_maio_de_1985.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1985/3796/lei_no_97_de_27_de_maio_de_1985.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1985/3797/lei_no_98_de_04_de_outubro_de_1985.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1985/3798/lei_no_99_de_13_de_novembro_de_1985.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1985/3799/lei_no_100_de_30_de_novembro_de_1985.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1985/3800/lei_no_101_de_02_de_dezembro_de_1985.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1985/3801/lei_no_102_de_02_de_dezembro_de_1985.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="19.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="114.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="113.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="103.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>