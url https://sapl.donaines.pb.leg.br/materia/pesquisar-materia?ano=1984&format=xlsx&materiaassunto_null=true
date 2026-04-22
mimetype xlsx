--- v0 (2025-12-03)
+++ v1 (2026-04-22)
@@ -54,240 +54,240 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>PREFEITO MUNICIPAL</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1984/1418/1418_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1984/1418/1418_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REAJUSTA VENCIMENTOS, SALÁRIO E PROVENTOS DOS SERVIDORES MUNICIPAIS DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>MESA DA CÂMARA</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1984/1419/1419_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1984/1419/1419_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO PARA O EXERCÍCIO DE 1985</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1984/1420/1420_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1984/1420/1420_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O ORÇAMENTO PLURIANUAL DE INVESTIMENTOS -OPI- PARA O TRIÊNIO 1985\1987</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1984/1421/1421_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1984/1421/1421_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO INCISO I DO ARTIGO 6° DA LEI ORÇAMENTÁRIA DE 1984 E DÁ OUTRAS PROVIDÊNCIA</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1984/1594/1594_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1984/1594/1594_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A DOAÇÃO DE TERRENO E DÁ OUTRAS PROVIDÊNCIAS.  </t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/</t>
+    <t>http://sapl.donaines.pb.leg.br/media/</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE ABONO DE NATAL AOS SERVIDORES MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1984/1422/1422_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1984/1422/1422_texto_integral.pdf</t>
   </si>
   <si>
     <t>REAJUSTE VENCIMENTOS , SALÁRIOS E PROVENTOS DOS SERVIDORES MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1984/1423/1423_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1984/1423/1423_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REAJUSTE VENCIMENTOS ,SALÁRIOS E PROVENTOS DOS SERVIDORES MUNICIPAIS,DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1984/1424/1424_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1984/1424/1424_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE ABONO DE NATAL AOS SERVIDORES MUNICIPAIS , E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3802</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>Leis</t>
   </si>
   <si>
     <t>Lei Ordinária Municipal</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1984/3802/lei_no_87_de_17_de_setembro_de_1984.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1984/3802/lei_no_87_de_17_de_setembro_de_1984.pdf</t>
   </si>
   <si>
     <t>REAJUSTA VENCIMENTOS, SALÁRIOS E PROVENTOS DOS SERVIDORES MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3803</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1984/3803/lei_no_88_de_17_de_setembro_de_1984.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1984/3803/lei_no_88_de_17_de_setembro_de_1984.pdf</t>
   </si>
   <si>
     <t>REAJUSTA OS VENCIMENTOS DO FUNCIONÁRIO DA CÂMARA MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3804</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1984/3804/lei_no_89_de_21_de_novembro_de_1984.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1984/3804/lei_no_89_de_21_de_novembro_de_1984.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO PARA O EXERCÍCIO DE 1985.</t>
   </si>
   <si>
     <t>3805</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1984/3805/lei_no_90_de_21_de_novembro_de_1984.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1984/3805/lei_no_90_de_21_de_novembro_de_1984.pdf</t>
   </si>
   <si>
     <t>APROVA O ORÇAMENTO PLURIANUAL DE INVESTIMENTO – OPI – PARA O TRIÊNIO 1985/1987.</t>
   </si>
   <si>
     <t>3806</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1984/3806/lei_no_91_de_21_de_novembro_de_1984.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1984/3806/lei_no_91_de_21_de_novembro_de_1984.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO INCISO I DO ARTIGO 6º DA LEI ORÇAMENTÁRIA DE 1984, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3807</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1984/3807/lei_no_92_de_03_de_dezembro_de_1984.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1984/3807/lei_no_92_de_03_de_dezembro_de_1984.pdf</t>
   </si>
   <si>
     <t>CONCEDE ABONO DE NATAL DE AOS SERVIDORES MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3808</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1984/3808/lei_no_93_de_03_de_dezembro_de_1984.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1984/3808/lei_no_93_de_03_de_dezembro_de_1984.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -591,67 +591,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1984/1418/1418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1984/1419/1419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1984/1420/1420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1984/1421/1421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1984/1594/1594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1984/1422/1422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1984/1423/1423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1984/1424/1424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1984/3802/lei_no_87_de_17_de_setembro_de_1984.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1984/3803/lei_no_88_de_17_de_setembro_de_1984.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1984/3804/lei_no_89_de_21_de_novembro_de_1984.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1984/3805/lei_no_90_de_21_de_novembro_de_1984.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1984/3806/lei_no_91_de_21_de_novembro_de_1984.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1984/3807/lei_no_92_de_03_de_dezembro_de_1984.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1984/3808/lei_no_93_de_03_de_dezembro_de_1984.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1984/1418/1418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1984/1419/1419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1984/1420/1420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1984/1421/1421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1984/1594/1594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1984/1422/1422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1984/1423/1423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1984/1424/1424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1984/3802/lei_no_87_de_17_de_setembro_de_1984.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1984/3803/lei_no_88_de_17_de_setembro_de_1984.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1984/3804/lei_no_89_de_21_de_novembro_de_1984.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1984/3805/lei_no_90_de_21_de_novembro_de_1984.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1984/3806/lei_no_91_de_21_de_novembro_de_1984.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1984/3807/lei_no_92_de_03_de_dezembro_de_1984.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1984/3808/lei_no_93_de_03_de_dezembro_de_1984.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="19.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="113.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="112.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="98.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>