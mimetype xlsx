--- v0 (2026-01-19)
+++ v1 (2026-04-22)
@@ -54,354 +54,354 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>PREFEITO MUNICIPAL</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1982/1595/1595_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1982/1595/1595_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ESTENDE AO VICE-PREFEITO MUNICIPAL OS BENEFÍCIOS E NORMAS DA LEI MUNICIPAL Nº 53,DE 09.02.1981,E DÁ OUTRAS PROVIDÊNCIAS.  </t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>MESA DA CÂMARA</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1982/1596/1596_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1982/1596/1596_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ESTENDE AOS VEREADORES OS BENEFÍCIOS E NORMAS DA LEI MUNICIPAL Nº 53,DE 09.02.1981,E DÁ OUTRAS PROVIDÊNCIAS.  </t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1982/1597/1597_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1982/1597/1597_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ESPECIAL PARA FINS QUE MENCIONA,E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1982/1598/1598_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1982/1598/1598_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CRIA A BIBLIOTECA MUNICIPAL,E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1982/1599/1599_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1982/1599/1599_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO MUNICIPAL A DOAR TERRENO A EMPRESA BRASILEIRA DE CORREIOS E TELÉGRAFOS,E DÁ OUTRAS PROVIDÊNCIAS.  </t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1982/1600/1600_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1982/1600/1600_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE ABONO DE NATAL AOS SERVIDORES MUNICIPAIS,E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1982/1601/1601_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1982/1601/1601_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE O REAJUSTAMENTO DOS SALÁRIOS,VENCIMENTOS E PROVENTOS DOS SERVIDORES MUNICIPAIS,E DÁ OUTRAS PROVIDÊNCIAS.  </t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1982/1602/1602_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1982/1602/1602_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REAJUSTA VENCIMENTOS,SALÁRIOS E PROVENTOS DE SERVIDORES MUNICIPAIS,E DÁ OUTRAS PROVIDÊNCIAS.  </t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1982/1603/1603_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1982/1603/1603_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE DENOMINAÇÃO DE RUAS,E OUTRAS PROVIDÊNCIAS.  </t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1982/1604/1604_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1982/1604/1604_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DÁ DENOMINAÇÃO A CEMITÉRIO,E DÁ OUTRAS PROVIDÊNCIAS.  </t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1982/1605/1605_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1982/1605/1605_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DÁ DENOMINAÇÃO AO CENTRO CULTURAL E DESPORTIVO,E DETERMINA OUTRAS PROVIDÊNCIAS.  </t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1982/1606/1606_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1982/1606/1606_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE DENOMINAÇÃO DE PRAÇA.E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/</t>
+    <t>http://sapl.donaines.pb.leg.br/media/</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE  DENOMINAÇÃO DE BAIRRO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1982/1608/1608_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1982/1608/1608_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ESTIMA A RECEITA E FIXA A DESPESA PARA O EXERCÍCIO FINANCEIRO DE 1983.   </t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1982/1609/1609_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1982/1609/1609_texto_integral.pdf</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1982/1610/1610_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1982/1610/1610_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ISENTA DE JUSTIFICATIVA A PERCEPÇÃO DE DIÁRIAS DA FORMA QUE MENCIONA,E DÁ OUTRAS PROVIDÊNCIAS.  </t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1982/1611/1611_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1982/1611/1611_texto_integral.pdf</t>
   </si>
   <si>
     <t>3817</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>Leis</t>
   </si>
   <si>
     <t>Lei Ordinária Municipal</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1982/3817/lei_no_64_de_08_de_fevereiro_de_1982.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1982/3817/lei_no_64_de_08_de_fevereiro_de_1982.pdf</t>
   </si>
   <si>
     <t>ESTENDE AO VICE-PREFEITO MUNICIPAL, OS BENEFÍCIOS E NORMAS DA LEI MUNICIPAL Nº 53, DE 09-02-1981, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3818</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1982/3818/lei_no_65_de_08_de_fevereiro_de_1982.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1982/3818/lei_no_65_de_08_de_fevereiro_de_1982.pdf</t>
   </si>
   <si>
     <t>ESTENDE AOS VEREADORES OS BENEFÍCIOS E NORMAS DA LEI MUNICIPAL Nº 53 DE 09-02-1981, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3819</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1982/3819/lei_no_66_de_01_de_marco_de_1982.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1982/3819/lei_no_66_de_01_de_marco_de_1982.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITOS ESPECIAIS PARA FINS QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3820</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1982/3820/lei_no_67_de_23_de_abril_de_1982.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1982/3820/lei_no_67_de_23_de_abril_de_1982.pdf</t>
   </si>
   <si>
     <t>CRIA BIBLIOTECA MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3821</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1982/3821/lei_no_68_de_19_de_julho_de_1982.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1982/3821/lei_no_68_de_19_de_julho_de_1982.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A DOAR TERRENO A EMPRESA BRASILEIRA DE CORREIOS E TELÉGRAFOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3822</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1982/3822/lei_no_69_de_30_de_setembro_de_1982.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1982/3822/lei_no_69_de_30_de_setembro_de_1982.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A CEMITÉRIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3823</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1982/3823/lei_no_70_de_30_de_setembro_de_1982.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1982/3823/lei_no_70_de_30_de_setembro_de_1982.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE PRAÇA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3824</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1982/3824/lei_no_71_de_30_de_setembro_de_1982.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1982/3824/lei_no_71_de_30_de_setembro_de_1982.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE BAIRRO, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3825</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1982/3825/lei_no_72_de_30_de_setembro_de_1982.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1982/3825/lei_no_72_de_30_de_setembro_de_1982.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO AO CENTRO-CULTURAL E DESPORTIVO, E DETERMINA OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -708,67 +708,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1982/1595/1595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1982/1596/1596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1982/1597/1597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1982/1598/1598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1982/1599/1599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1982/1600/1600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1982/1601/1601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1982/1602/1602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1982/1603/1603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1982/1604/1604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1982/1605/1605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1982/1606/1606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1982/1608/1608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1982/1609/1609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1982/1610/1610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1982/1611/1611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1982/3817/lei_no_64_de_08_de_fevereiro_de_1982.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1982/3818/lei_no_65_de_08_de_fevereiro_de_1982.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1982/3819/lei_no_66_de_01_de_marco_de_1982.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1982/3820/lei_no_67_de_23_de_abril_de_1982.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1982/3821/lei_no_68_de_19_de_julho_de_1982.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1982/3822/lei_no_69_de_30_de_setembro_de_1982.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1982/3823/lei_no_70_de_30_de_setembro_de_1982.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1982/3824/lei_no_71_de_30_de_setembro_de_1982.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1982/3825/lei_no_72_de_30_de_setembro_de_1982.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1982/1595/1595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1982/1596/1596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1982/1597/1597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1982/1598/1598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1982/1599/1599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1982/1600/1600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1982/1601/1601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1982/1602/1602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1982/1603/1603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1982/1604/1604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1982/1605/1605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1982/1606/1606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1982/1608/1608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1982/1609/1609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1982/1610/1610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1982/1611/1611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1982/3817/lei_no_64_de_08_de_fevereiro_de_1982.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1982/3818/lei_no_65_de_08_de_fevereiro_de_1982.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1982/3819/lei_no_66_de_01_de_marco_de_1982.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1982/3820/lei_no_67_de_23_de_abril_de_1982.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1982/3821/lei_no_68_de_19_de_julho_de_1982.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1982/3822/lei_no_69_de_30_de_setembro_de_1982.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1982/3823/lei_no_70_de_30_de_setembro_de_1982.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1982/3824/lei_no_71_de_30_de_setembro_de_1982.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1982/3825/lei_no_72_de_30_de_setembro_de_1982.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="19.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="112.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="111.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="128" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>