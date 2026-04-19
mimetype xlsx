--- v0 (2026-01-18)
+++ v1 (2026-04-19)
@@ -54,297 +54,297 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>MESA DA CÂMARA</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1980/1624/1624_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1980/1624/1624_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO MUNICIPAL A ALIENAR VEÍCULO,E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1980/1625/1625_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1980/1625/1625_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO MUNICIPAL A ALIENAR GARAGEM,E DÁ OUTRAS PROVIDÊNCIAS.  </t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1980/1626/1626_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1980/1626/1626_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO MUNICIPAL A DOAR TERRENO AO INAMPS,E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>PREFEITO MUNICIPAL</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1980/1627/1627_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1980/1627/1627_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ESPECIAL PARA FINS QUE MENCIONA,E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1980/1628/1628_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1980/1628/1628_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REAJUSTA OS VENCIMENTOS DOS SERVIDORES MUNICIPAIS,E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1980/1629/1629_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1980/1629/1629_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REAJUSTAS OS VENCIMENTOS DO FUNCIONÁRIO DA CÂMARA DE VEREADORES E DÁ OUTRAS PROVIDÊNCIAS.  </t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1980/1630/1630_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1980/1630/1630_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE DONA INÊS PARA O EXERCÍCIO FINANCEIRO DE 1981. </t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1980/1631/1631_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1980/1631/1631_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE ABONO DE NATAL AOS SERVIDORES MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1980/1730/1730_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1980/1730/1730_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE LICENÇA DE TRINTA DIAS AO VEREADOR ANTONIO GOMES CARDOSO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1980/1731/1731_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1980/1731/1731_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ATUALIZA REMUNERAÇÃO DOS VEREADORES E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1980/1732/1732_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1980/1732/1732_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ATUALIZA A RENUMERAÇÃO DOS VEREADORES DESTE MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1980/1733/1733_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1980/1733/1733_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REAJUSTA OS SUBSÍDIOS E REPRESENTAÇÃO DO PREFEITO MUNICIPAL, BEM COMO A REPRESENTAÇÃO DO VICE- PREFEITO, E DÁ OUTRAS PROVIDÊNCIAS.  </t>
   </si>
   <si>
     <t>3837</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Leis</t>
   </si>
   <si>
     <t>Lei Ordinária Municipal</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1980/3837/lei_no_42_de_10_de_fevereiro_de_1980.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1980/3837/lei_no_42_de_10_de_fevereiro_de_1980.pdf</t>
   </si>
   <si>
     <t>TORNA FERIADO MUNICIPAL A DATA DE INSTALAÇÃO DO MUNICÍPIO DE DONA INÊS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3838</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1980/3838/lei_no_43_de_10_de_fevereiro_de_1980.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1980/3838/lei_no_43_de_10_de_fevereiro_de_1980.pdf</t>
   </si>
   <si>
     <t>REAJUSTA OS VALORES DOS VENCIMENTOS DOS SERVIDORES MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3839</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1980/3839/lei_no_44_de_03_de_marco_de_1980.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1980/3839/lei_no_44_de_03_de_marco_de_1980.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL ALIENAR O VEÍCULO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3840</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1980/3840/lei_no_45_de_03_de_marco_de_1980.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1980/3840/lei_no_45_de_03_de_marco_de_1980.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL ALIENAR GARAGEM, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3841</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1980/3841/lei_no_46_de_25_de_junho_de_1980.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1980/3841/lei_no_46_de_25_de_junho_de_1980.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A DOAR TERRENO AO INAMPS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3842</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1980/3842/lei_no_47_de_01_de_setembro_de_1980.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1980/3842/lei_no_47_de_01_de_setembro_de_1980.pdf</t>
   </si>
   <si>
     <t>3843</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1980/3843/lei_no_48_de_01_de_setembro_de_1980.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1980/3843/lei_no_48_de_01_de_setembro_de_1980.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITOS ESPECIAIS PARA FINS QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3844</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1980/3844/lei_no_49_de_01_de_setembro_de_1980.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1980/3844/lei_no_49_de_01_de_setembro_de_1980.pdf</t>
   </si>
   <si>
     <t>REAJUSTA OS VENCIMENTOS DO FUNCIONÁRIO DA CÂMARA MUNICIPAL DE VEREADORES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3845</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1980/3845/lei_no_51_de_05_de_dezembro_de_1980.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1980/3845/lei_no_51_de_05_de_dezembro_de_1980.pdf</t>
   </si>
   <si>
     <t>CONCEDE ABONO DE NATAL DE AOS SERVIDORES MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -651,67 +651,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1980/1624/1624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1980/1625/1625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1980/1626/1626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1980/1627/1627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1980/1628/1628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1980/1629/1629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1980/1630/1630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1980/1631/1631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1980/1730/1730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1980/1731/1731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1980/1732/1732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1980/1733/1733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1980/3837/lei_no_42_de_10_de_fevereiro_de_1980.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1980/3838/lei_no_43_de_10_de_fevereiro_de_1980.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1980/3839/lei_no_44_de_03_de_marco_de_1980.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1980/3840/lei_no_45_de_03_de_marco_de_1980.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1980/3841/lei_no_46_de_25_de_junho_de_1980.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1980/3842/lei_no_47_de_01_de_setembro_de_1980.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1980/3843/lei_no_48_de_01_de_setembro_de_1980.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1980/3844/lei_no_49_de_01_de_setembro_de_1980.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1980/3845/lei_no_51_de_05_de_dezembro_de_1980.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1980/1624/1624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1980/1625/1625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1980/1626/1626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1980/1627/1627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1980/1628/1628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1980/1629/1629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1980/1630/1630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1980/1631/1631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1980/1730/1730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1980/1731/1731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1980/1732/1732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1980/1733/1733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1980/3837/lei_no_42_de_10_de_fevereiro_de_1980.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1980/3838/lei_no_43_de_10_de_fevereiro_de_1980.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1980/3839/lei_no_44_de_03_de_marco_de_1980.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1980/3840/lei_no_45_de_03_de_marco_de_1980.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1980/3841/lei_no_46_de_25_de_junho_de_1980.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1980/3842/lei_no_47_de_01_de_setembro_de_1980.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1980/3843/lei_no_48_de_01_de_setembro_de_1980.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1980/3844/lei_no_49_de_01_de_setembro_de_1980.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1980/3845/lei_no_51_de_05_de_dezembro_de_1980.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="19.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="113.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="112.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="134.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>