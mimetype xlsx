--- v0 (2026-01-20)
+++ v1 (2026-04-21)
@@ -54,387 +54,387 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>PREFEITO MUNICIPAL</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1979/1632/1632_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1979/1632/1632_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ATUALIZA A DELIMITAÇÃO DO PERÍMETRO URBANO E SUBURBANO,E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1979/1633/1633_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1979/1633/1633_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REAJUSTA OS VALORES DOS VENCIMENTOS DOS SERVIDORES MUNICIPAIS,E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>MESA DA CÂMARA</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1979/1634/1634_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1979/1634/1634_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REAJUSTA OS VENCIMENTOS DO ASSESSOR LEGISLATIVO,SÍMBOLO CM-I, E DÁ OUTRAS PROVIDÊNCIAS.  </t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1979/1635/1635_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1979/1635/1635_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE DONA INÊS PARA O EXERCÍCIO DE FINANCEIRO DE 1980. </t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1979/1636/1636_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1979/1636/1636_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DÁ NOME A ESCOLA MUNICIPAL 'ANA CONCEIÇÃO MELO',DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1979/1637/1637_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1979/1637/1637_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALIENAÇÃO DOS BENS QUE MENCIONA.</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1979/1638/1638_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1979/1638/1638_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DÁ NOME A ESCOLA MUNICIPAL 'SEVERINO FELIX DE LIMA',E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1979/1639/1639_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1979/1639/1639_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REVOGA O INCISO III DO ART. DA LEI N° 29/78,E DÁ OUTRAS PROVIDÊNCIAS.   </t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1979/1640/1640_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1979/1640/1640_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CRIA CARGOS NO QUADRO DE PESSOAL PREFEITURA,E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1979/1641/1641_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1979/1641/1641_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE ABONO DE NATAL AOS SERVIDORES MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/</t>
+    <t>http://sapl.donaines.pb.leg.br/media/</t>
   </si>
   <si>
     <t xml:space="preserve">TORNA FERIADO MUNICIPAL A DATA DA INSTALAÇÃO DO MUNICÍPIO DE DONA INÊS,E DÁ OUTRAS PROVIDÊNCIAS.  </t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>FABIANO</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1979/1734/1734_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1979/1734/1734_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APROVA CONTAS DO EX-PREFEITO JOAQUIM CABRAL DE MELO, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1979/1735/1735_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1979/1735/1735_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APROVA CONTAS DO EX-PREFEITO JOAQUIM CABRAL DE MELO, E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1979/1736/1736_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1979/1736/1736_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APROVA AS CONTAS DO EX-PREFEITO JOAQUIM CABRAL DE MELO,E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1979/1737/1737_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1979/1737/1737_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APROVA AS CONTAS DO EX-PREFEITO JOAQUIM CABRAL DE MELO,E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1979/1738/1738_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1979/1738/1738_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE LICENÇA AO VEREADOR  ANTONIO GOMES CARDOSO,E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1979/1783/1783_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1979/1783/1783_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO EXCELENTÍSSIMO PREFEITO UM APELO NO SENTIDO DE CONSTRUIR DUAS GALERIAS PLUVIAIS. </t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>ANTÔNIO DIOGO</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1979/1782/1782_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1979/1782/1782_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA UM TRANSPORTE PARA CONDUZIR OS ALUNOS DA ZONA RURAL QUE ESTUDAM NESTA CIDADE.</t>
   </si>
   <si>
     <t>3847</t>
   </si>
   <si>
     <t>Leis</t>
   </si>
   <si>
     <t>Lei Ordinária Municipal</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1979/3847/lei_no_32_de_26_de_marco_de_1979.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1979/3847/lei_no_32_de_26_de_marco_de_1979.pdf</t>
   </si>
   <si>
     <t>ATUALIZA A DELIMITAÇÃO DO PERÍMETRO URBANO E SUBURBANO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3848</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1979/3848/lei_no_33_de_26_de_marco_de_1979.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1979/3848/lei_no_33_de_26_de_marco_de_1979.pdf</t>
   </si>
   <si>
     <t>REAJUSTA OS VALORES DOS VENCIMENTOS DOS SERVIDORES MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3849</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1979/3849/lei_no_34_de_26_de_marco_de_1979.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1979/3849/lei_no_34_de_26_de_marco_de_1979.pdf</t>
   </si>
   <si>
     <t>REAJUSTA OS VENCIMENTOS DO ASSESSOR LEGISLATIVO, SÍMBOLO CM1, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3850</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE DONA INÊS PARA O EXERCÍCIO FINANCEIRO DE 1980.</t>
   </si>
   <si>
     <t>3851</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1979/3851/lei_no_36_de_26_de_outubro_de_1979.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1979/3851/lei_no_36_de_26_de_outubro_de_1979.pdf</t>
   </si>
   <si>
     <t>3852</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1979/3852/lei_no_37_de_26_de_outubro_de_1979.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1979/3852/lei_no_37_de_26_de_outubro_de_1979.pdf</t>
   </si>
   <si>
     <t>3853</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1979/3853/lei_no_39_de_26_de_outubro_de_1979.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1979/3853/lei_no_39_de_26_de_outubro_de_1979.pdf</t>
   </si>
   <si>
     <t>DA O NOME A ESCOLA, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3854</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1979/3854/lei_no_39_de_26_de_outubro_de_1979.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1979/3854/lei_no_39_de_26_de_outubro_de_1979.pdf</t>
   </si>
   <si>
     <t>REVOGA O INCISO III DO ART. 4º DA LEI Nº 29/78, E DA PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3855</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1979/3855/lei_no_40_de_28_de_novembro_de_1979.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1979/3855/lei_no_40_de_28_de_novembro_de_1979.pdf</t>
   </si>
   <si>
     <t>CONCEDE ABONO DE NATAL DE AOS SERVIDORES MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3856</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1979/3856/lei_no_41_de_28_de_novembro_de_1979.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1979/3856/lei_no_41_de_28_de_novembro_de_1979.pdf</t>
   </si>
   <si>
     <t>CRIA CARGOS NO QUADRO DE PESSOAL DA PREFEITURA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -741,67 +741,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1979/1632/1632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1979/1633/1633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1979/1634/1634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1979/1635/1635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1979/1636/1636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1979/1637/1637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1979/1638/1638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1979/1639/1639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1979/1640/1640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1979/1641/1641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1979/1734/1734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1979/1735/1735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1979/1736/1736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1979/1737/1737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1979/1738/1738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1979/1783/1783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1979/1782/1782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1979/3847/lei_no_32_de_26_de_marco_de_1979.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1979/3848/lei_no_33_de_26_de_marco_de_1979.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1979/3849/lei_no_34_de_26_de_marco_de_1979.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1979/3851/lei_no_36_de_26_de_outubro_de_1979.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1979/3852/lei_no_37_de_26_de_outubro_de_1979.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1979/3853/lei_no_39_de_26_de_outubro_de_1979.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1979/3854/lei_no_39_de_26_de_outubro_de_1979.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1979/3855/lei_no_40_de_28_de_novembro_de_1979.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1979/3856/lei_no_41_de_28_de_novembro_de_1979.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1979/1632/1632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1979/1633/1633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1979/1634/1634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1979/1635/1635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1979/1636/1636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1979/1637/1637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1979/1638/1638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1979/1639/1639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1979/1640/1640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1979/1641/1641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1979/1734/1734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1979/1735/1735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1979/1736/1736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1979/1737/1737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1979/1738/1738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1979/1783/1783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1979/1782/1782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1979/3847/lei_no_32_de_26_de_marco_de_1979.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1979/3848/lei_no_33_de_26_de_marco_de_1979.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1979/3849/lei_no_34_de_26_de_marco_de_1979.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1979/3851/lei_no_36_de_26_de_outubro_de_1979.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1979/3852/lei_no_37_de_26_de_outubro_de_1979.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1979/3853/lei_no_39_de_26_de_outubro_de_1979.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1979/3854/lei_no_39_de_26_de_outubro_de_1979.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1979/3855/lei_no_40_de_28_de_novembro_de_1979.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1979/3856/lei_no_41_de_28_de_novembro_de_1979.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="19.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="113.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="112.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="101.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>