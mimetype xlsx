--- v0 (2026-01-22)
+++ v1 (2026-04-26)
@@ -54,366 +54,366 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
     <t>1978</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>PREFEITO MUNICIPAL</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1978/1643/1643_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1978/1643/1643_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CRIA O DIÁRIO OFICIAL DO MUNICÍPIO,E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>MESA DA CÂMARA</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1978/1644/1644_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1978/1644/1644_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ESTRUTURA DO QUADRO DE PESSOAL DA PREFEITURA MUNICIPAL DE DONA INÊS,E DÁ OUTRAS PROVIDÊNCIAS.   </t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1978/1645/1645_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1978/1645/1645_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ESPECIAL,PARA FINS QUE MENCIONA.</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1978/1646/1646_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1978/1646/1646_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ESTRUTURA ADMINISTRATIVA DA PREFEITURA MUNICIPAL DE DONA INÊS E DÁ OUTRAS PROVIDÊNCIAS.  </t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1978/1647/1647_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1978/1647/1647_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DÁ NOME A GRUPO ESCOLA ' ANA DA CONCEIÇÃO DE MELO',E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1978/1672/1672_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1978/1672/1672_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ALIENAR OS VEÍCULOS QUE MENCIONA.</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>DÉ LUCAS</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1978/1673/1673_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1978/1673/1673_texto_integral.pdf</t>
   </si>
   <si>
     <t>REAJUSTA OS SUBSÍDIOS DO PREFEITO E DO VICE-PREFEITO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1978/1671/1671_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1978/1671/1671_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGO NA SECRETARIA DA CÂMARA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1978/1674/1674_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1978/1674/1674_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE ABONO DE NATAL AOS SERVIDORES MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1978/1800/1800_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1978/1800/1800_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REAJUSTA OS SUBSÍDIOS DO PREFEITO E VICE-PREFEITO, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1978/1801/1801_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1978/1801/1801_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REAJUSTA OS SUBSÍDIOS DOS VEREADORES DESTE MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1978/1802/1802_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1978/1802/1802_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APROVA O TEXTO DO CONVÊNIO CELEBRADO ENTRE A SECRETÁRIA DO PLANEJAMENTO E COORDENAÇÃO GERAL DO ESTADO DA PARAÍBA E DA PREFEITURA MUNICIPAL. </t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>ANTÔNIO DIOGO</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1978/1784/1784_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1978/1784/1784_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO UM APELO NO SENTIDO DE FAZER O CALÇAMENTO EM RADOR DO MERCADO PUBLICO DESTA CIDADE.</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1978/1785/1785_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1978/1785/1785_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXCELENTÍSSIMO PREFEITO UM APELO NO SENTIDO DE FAZER UMA ESTRADA DE RODAGEM,PARTINDO DO SÍTIO CAIANA ATÉ O SÍTIO OITICICA.</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1978/1786/1786_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1978/1786/1786_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO EXCELENTÍSSIMO PREFEITO UM APELO NO SENTIDO DE FAZER UMA ESTRADA DE RODAGEM,PARTINDO DE DONA INÊS ATÉ O SÍTIO MULUNGÚ. </t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1978/1787/1787_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1978/1787/1787_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE ABRIGOS PARA A ESPERA DE TRANSPORTE, NAS ESTRADAS DO SÍTIO MULUNGÚ,LAGEDO PRETO E SERRA DO SÍTIO.</t>
   </si>
   <si>
     <t>3857</t>
   </si>
   <si>
     <t>Leis</t>
   </si>
   <si>
     <t>Lei Ordinária Municipal</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1978/3857/lei_no_22_de_13_de_janeiro_de_1978.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1978/3857/lei_no_22_de_13_de_janeiro_de_1978.pdf</t>
   </si>
   <si>
     <t>CRIA O DIÁRIO OFICIAL DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3858</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1978/3858/lei_no_23_de_14_de_janeiro_de_1978.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1978/3858/lei_no_23_de_14_de_janeiro_de_1978.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ESPECIAL PARA FINS QUE MENCIONA.</t>
   </si>
   <si>
     <t>3859</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1978/3859/lei_no_24_de_14_de_janeiro_de_1978.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1978/3859/lei_no_24_de_14_de_janeiro_de_1978.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ESTRUTURA DO QUADRO DE PESSOAL DA PREFEITURA MUNICIPAL DE DONA INÊS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3860</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1978/3860/lei_no_25_de_21_de_fevereiro_de_1978.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1978/3860/lei_no_25_de_21_de_fevereiro_de_1978.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ESTRUTURA ADMINISTRATIVA DA PREFEITURA MUNICIPAL DE DONA INÊS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3861</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1978/3861/lei_no_26_de_29_de_marco_de_1978.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1978/3861/lei_no_26_de_29_de_marco_de_1978.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CÓDIGO DE OBRAS DO MUNICÍPIO DE DONA INÊS, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3862</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1978/3862/lei_no_27_de_2_de_abril_de_1978.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1978/3862/lei_no_27_de_2_de_abril_de_1978.pdf</t>
   </si>
   <si>
     <t>DA NOME A GRUPO ESCOLAR, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3863</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1978/3863/lei_no_28_de_1_de_julho_de_1978.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1978/3863/lei_no_28_de_1_de_julho_de_1978.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL ALIENAR OS VEÍCULOS QUE MENCIONA.</t>
   </si>
   <si>
     <t>3864</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1978/3864/lei_no_29_de_20_de_novembro_de_1978.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1978/3864/lei_no_29_de_20_de_novembro_de_1978.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPENSA DO MUNICÍPIO DE DONA INÊS, PARA EXERCÍCIO FINANCEIRO DE 1979.</t>
   </si>
   <si>
     <t>3865</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1978/3865/lei_no_30_de_12_de_dezembro_de_1978.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1978/3865/lei_no_30_de_12_de_dezembro_de_1978.pdf</t>
   </si>
   <si>
     <t>CONCEDE ABONO DE NATAL AOS SERVIDORES MUNICIPAIS E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3866</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1978/3866/lei_no_31_de_12_de_dezembro_de_1978.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1978/3866/lei_no_31_de_12_de_dezembro_de_1978.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRIAÇÃO DE CARGO NA SECRETARIA DA CÂMARA MUNICIPAL E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -720,67 +720,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1978/1643/1643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1978/1644/1644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1978/1645/1645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1978/1646/1646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1978/1647/1647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1978/1672/1672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1978/1673/1673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1978/1671/1671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1978/1674/1674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1978/1800/1800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1978/1801/1801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1978/1802/1802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1978/1784/1784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1978/1785/1785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1978/1786/1786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1978/1787/1787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1978/3857/lei_no_22_de_13_de_janeiro_de_1978.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1978/3858/lei_no_23_de_14_de_janeiro_de_1978.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1978/3859/lei_no_24_de_14_de_janeiro_de_1978.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1978/3860/lei_no_25_de_21_de_fevereiro_de_1978.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1978/3861/lei_no_26_de_29_de_marco_de_1978.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1978/3862/lei_no_27_de_2_de_abril_de_1978.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1978/3863/lei_no_28_de_1_de_julho_de_1978.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1978/3864/lei_no_29_de_20_de_novembro_de_1978.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1978/3865/lei_no_30_de_12_de_dezembro_de_1978.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1978/3866/lei_no_31_de_12_de_dezembro_de_1978.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1978/1643/1643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1978/1644/1644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1978/1645/1645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1978/1646/1646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1978/1647/1647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1978/1672/1672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1978/1673/1673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1978/1671/1671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1978/1674/1674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1978/1800/1800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1978/1801/1801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1978/1802/1802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1978/1784/1784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1978/1785/1785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1978/1786/1786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1978/1787/1787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1978/3857/lei_no_22_de_13_de_janeiro_de_1978.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1978/3858/lei_no_23_de_14_de_janeiro_de_1978.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1978/3859/lei_no_24_de_14_de_janeiro_de_1978.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1978/3860/lei_no_25_de_21_de_fevereiro_de_1978.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1978/3861/lei_no_26_de_29_de_marco_de_1978.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1978/3862/lei_no_27_de_2_de_abril_de_1978.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1978/3863/lei_no_28_de_1_de_julho_de_1978.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1978/3864/lei_no_29_de_20_de_novembro_de_1978.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1978/3865/lei_no_30_de_12_de_dezembro_de_1978.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/sapl/public/materialegislativa/1978/3866/lei_no_31_de_12_de_dezembro_de_1978.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="19.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="113.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="112.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="148" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>