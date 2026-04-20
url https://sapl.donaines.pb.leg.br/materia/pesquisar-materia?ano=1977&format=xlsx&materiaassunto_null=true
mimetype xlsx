--- v0 (2026-01-18)
+++ v1 (2026-04-20)
@@ -54,237 +54,237 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>MESA DA CÂMARA</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1977/1675/1675_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1977/1675/1675_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CRIA ESCOLA MUNICIPAL DO 1° GRAU E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1977/1676/1676_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1977/1676/1676_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ADOTA A LEI COMPLEMENTAR N° 08,QUE DISPÕE SOBRE O ESTATUTO DOS FUNCIONÁRIOS PÚBLICOS CIVIS DO ESTADO,E DÁ OUTRAS PROVIDÊNCIAS.  </t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1977/1677/1677_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1977/1677/1677_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ALIENAR OS BENS QUE MENCIONA.</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1977/1678/1678_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1977/1678/1678_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE DONA INÊS,PARA O EXERCÍCIO FINANCEIRO DE 1978.  </t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1977/1679/1679_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1977/1679/1679_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DÁ NOME DE RUA 'LUIZ JUSTINO DE ARAÚJO' E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1977/1680/1680_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1977/1680/1680_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DÁ NOME DE RUA 'ANTONIO TOSCANO DE ARAÚJO' E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1977/1681/1681_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1977/1681/1681_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DÁ NOME DE RUA MANOEL ÂNGELO E DÁ OUTRAS PROVIDÊNCIAS.  </t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1977/1682/1682_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1977/1682/1682_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DÁ NOME DE RUA 'PRESIDENTE JOÃO PESSOA' E DÁ OUTRAS PREVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1977/1683/1683_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1977/1683/1683_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DÁ NOME DE RUA 'NOVA BRASÍLIA' E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1977/1739/1739_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1977/1739/1739_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REAJUSTA OS SUBSÍDIOS DOS VEREADORES DESTE MUNICÍPIO E D&amp;#180;S OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1977/1799/1799_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1977/1799/1799_texto_integral.pdf</t>
   </si>
   <si>
     <t>REAJUSTA OS SUBSÍDIOS DO PREFEITO E VICE-PREFEITO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>ANTÔNIO DIOGO</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1977/1788/1788_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1977/1788/1788_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO EXCELENTÍSSIMO PREFEITO UM APELO NO SENTIDO DE CONSTRUIR UM PRÉDIO PARA UM GRUPO ESCOLAR MUNICIPAL NO SÍTIO MULUNGÚ, DESTE MUNICÍPIO.  </t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1977/1789/1789_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1977/1789/1789_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO EXCELENTÍSSIMO PREFEITO UM APELO NO SENTIDO DE CONCEDER NÃO A MIM, MAIS SIM AO HABITANTES DA ZONA DO MULUNGÚ E SUAS ADJACENÇAS.  </t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1977/1790/1790_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1977/1790/1790_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXCELENTÍSSIMO PREFEITO, UM APELO EM SENTIDO DE CONSTRUIR UMA ESTRADA DE RODAGEM, PARTINDO DESTA CIDADE E PASSANDO PELO SÍTIO RAIMUNDO E MULUNGÚ.</t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
     <t>EDNALDO JUSTINO</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1977/1792/1792_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1977/1792/1792_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXCELENTÍSSIMO PREFEITO,UM APELO NO SENTIDO DE CONSTRUIR UM CANAL NA AVENIDA MAJOR AUGUSTO BEZERRA.</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
-    <t>https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1977/1791/1791_texto_integral.pdf</t>
+    <t>http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1977/1791/1791_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO EXCELENTÍSSIMO PREFEITO, UM APELO NO SENTIDO DE CONSTRUIR UMA ESTRADA RODAGEM, PARTINDO DESTA CIDADE ATÉ O SÍTIO RAIMUNDO E MULUNGÚ. </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -591,67 +591,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1977/1675/1675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1977/1676/1676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1977/1677/1677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1977/1678/1678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1977/1679/1679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1977/1680/1680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1977/1681/1681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1977/1682/1682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1977/1683/1683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1977/1739/1739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1977/1799/1799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1977/1788/1788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1977/1789/1789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1977/1790/1790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1977/1792/1792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1977/1791/1791_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1977/1675/1675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1977/1676/1676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1977/1677/1677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1977/1678/1678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1977/1679/1679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1977/1680/1680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1977/1681/1681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1977/1682/1682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1977/1683/1683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1977/1739/1739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1977/1799/1799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1977/1788/1788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1977/1789/1789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1977/1790/1790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1977/1792/1792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.donaines.pb.leg.br/media/./sapl/public/materialegislativa/1977/1791/1791_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="95.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="94.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="164.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>