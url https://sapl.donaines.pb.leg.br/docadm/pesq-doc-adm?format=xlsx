--- v0 (2026-03-17)
+++ v1 (2026-06-19)
@@ -10,308 +10,408 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="198" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="258" uniqueCount="114">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo Documento/Sigla</t>
   </si>
   <si>
     <t>Tipo Documento/Descrição</t>
   </si>
   <si>
     <t>Assunto</t>
   </si>
   <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>2023</t>
+  </si>
+  <si>
     <t>1</t>
   </si>
   <si>
+    <t>PRT</t>
+  </si>
+  <si>
+    <t>Portaria</t>
+  </si>
+  <si>
+    <t>Nomear/designar o a Senhor José Marcos Rodriguês da Silva, CPF 052.331.184-24, RG 2.973.453 - SSP-PB, Presidente da Câmara Municipal de Dona Inês, Estado da Paraíba, para gerir em conjunto com Everthon Douglas Araújo de Lima, RG Nº 3247456 - SSP/PB, CPF Nº 095.186.784-99, Secretário de Orçamento e Finanças, a Secretaria de Orçamento e Finanças da Câmara Municipal de Dona Inês/PB, CNPJ 08.582.371/0001-30, com poderes para movimentar:_x000D_
+ABRIR CONTAS DE DEPÓSITO; AUTORIZAR COBRANÇA; RECEBER, PASSAR RECIBO E DAR QUITAÇÃO.; SOLICITAR SALDOS, EXTRATOS E COMPROVANTES; REQUISITAR TALONARIOS DE CHEQUES AUTORIZAR DÉBITO EM CONTA RELATIVO ÀS OPERAÇÕES; RETIRAR CHEQUES DEVOLVIDOS; ENDOSSAR CHEQUE; EFETUAR TRANSFERENCIAS/PAGAMENTOS, EXCETO POR; SUSTAR/CONTRA-ORDENAR CHEQUES; CANCELAR CHEQUES; BAIXAR CHEQUES; CADASTRAR, ALTERAR E DESBLOQUEAR SENHAS; EFETUAR SAQUES - CONTA CORRENTE.</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>Tornar sem efeito a Portaria Nº 004/2022 e Portaria Nº 011/2022.</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>Nomear o servidor EDIVALDO PAULINO DA SILVA, RG 3.528.340-SSDS-PB, CPF 087.492.514-22, para exercer o Cargo, de provimento em comissão de Chefe de Gabinete, Código PL - DCA-401.</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>Nomear a servidora ANA PAULA MAINENTI CARLOS DE ARAÚJO, RG 08736338-8- SEPC-RJ, CPF 013.240.767-12, para exercer o Cargo, de provimento em comissão de Assessor Parlamentar, Código PL - APT-301</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>Nomear o servidor FÁBIO JOSÉ DA SILVA, RG 53.051.842-9 SSP- SP, CPF 080.628.684-94, para exercer o Cargo de provimento em comissão de Assessor Parlamentar, Código PL - APT-301.</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>Nomear a servidora LEIDYANE HERMINIO DE SOUZA, RG 3545996- SSDS-PB, CPF 096.147.174-32, para exercer o Cargo, de provimento em comissão de Assessor Parlamentar, Código PL - APT-301.</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>Nomear o servidor AURÉLIO AGOSTINHO BEZERRA, RG 4.477.377- SSDS-PB, CPF 128.911.594-03, para exercer o Cargo, de provimento em comissão de Assessor Parlamentar, Código PL - APT-301 .</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>Nomear a servidora LUCÉLIA AGOSTINHO BEZERRA, RG 4.920.797 SSDS-PB, CPF 719.476.034-77, para exercer o Cargo, de provimento em comissão de Assessor Parlamentar, Código PL - APT-301.</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>Nomear a servidora MARIA DA LUZ ALVES DE ARAUJO SANTOS, Secretária legislativa, matrícula nº 013, Presidente da Comissão Permanente de Licitação · CPL, o senhor DIEGO PATRICK FERREIRA DE SILVA, Secretário Administrativo, matricula nº 016 e EDIVALDO PAULINO DA SILVA, Chefe de Gabinete, matrícula nº 025, como membros da referida comissão, que tem como atribuições, as constantes no Estatuto das Licitações, Lei no 8.666/93 e 14.133/2021 e suas modificações posteriores, dentre outras, o recebimento de propostas, análises de sua aceitabilidade e sua classificação, a habilitação, dos objetos do certame ao(s) licitante(s) vencedor (es).</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>Tornar sem efeito a Portaria N° 005/2023.</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>Nomear o servidor RAISSE TAISE FONTES DA SILVA, RG 003.808.970 SSDS-RN, CPF 712.309.404-21, para exercer o Cargo de provimento em comissão de Assessor Parlamentar, Código PL - APT-301.</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>Exonerar a pedido da servidora ANA PAULA MAINENTI CARLOS DE ARAÚJO, RG 087.363.38-8- SEPC- RJ, CPF 013.240.767-12 do Cargo de provimento em Comissão de Assessor Parlamentar, Código PL - APT - 301.</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>Exonerar a pedido da servidora FABRÍCIA TAINAH DE LIMA ARAÚJO, RG 4.029.071- SSDS- PB, CPF 115.352.484-83, do Cargo de provimento em Comissão de Assessor Parlamentar, Código PL - APT - 301</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>Nomear a servidora JULIANA MATIAS DE ARAÚJO, RG 3741479- SSP- PB, CPF 099.770.064-58 para exercer o Cargo, de provimento em comissão de Assessor Parlamentar, Código PL - APT-301.</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>Nomear a servidora MARINES BORGES DE MORAIS, RG 23441850- SSP-PB, CPF 043.194.504-77, para exercer o Cargo, de provimento em comissão de Assessor Parlamentar, Código PL - APT-301.</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>Nomear o servidor HELLDE RAY FONSECA NOGUEIRA, RG 3752296 SSP-PB, CPF 106.810.314-09, para exercer o Cargo, de provimento em comissão de Assessor Parlamentar, Código PL - APT-301 Substituindo a servidora Anne Walderez de Araújo Alves da Silva, que se afastou por solicitação médica pelo período de 90 dias com atestado médico em anexo iniciando-se em 20/01/2023</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>Nomear o servidor ÁLVARO ARTHUR DE ARAÚJO ALVES, RG: 4.099.797 - SSDS -PB, CPF: 708.752.414-33, para exercer o Cargo, de provimento em comissão de Assessor Parlamentar, Código PL - APT-30</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>Nomear a servidora ADRIELY BEATRIZ DE ARAÚJO ALVES DA SILVA, RG: 003.855.207 - SSDS -RN, CPF: 137.727.904-96, para exercer o Cargo, de provimento em comissão de Assessor Parlamentar, Código PL - APT-301.</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>Exonerar o servidor HELLDE RAY FONSECA NOGUEIRA, RG 3752296- SSP- PB, CPF 106.810.314-09 do Cargo de provimento em Comissão de Assessor Parlamentar, Código PL - APT - 301.</t>
+  </si>
+  <si>
     <t>2025</t>
-  </si>
-[...10 lines deleted...]
-    <t>14</t>
   </si>
   <si>
     <t>OFC</t>
   </si>
   <si>
     <t>Oficio</t>
   </si>
   <si>
     <t>Resposta ao Ofício n°26/1° PJ- Bananeiras/2025._x000D_
 Cumprimentamos Vossa Excelência e, na oportunidade, manifestamos nosso respeito e consideração pelo trabalho desenvolvido pelo Ministério Público em prol da legalidade e do interesse público. Em resposta ao Oficio n° 26/1° PJ - Bananeiras/2025, encaminhado a esta Casa Legislativa, vimos prestar os esclarecimentos necessários sobre a composição do quadro funcional da Câmara de Dona Inês, reforçando nosso compromisso com a transparência e a correta aplicação das normas que regem a administração pública.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Solicitação de Castração para o Município de Dona Inês -PB._x000D_
 Venho através deste solicitar uma ação de castração de cães e gatos e demais atendimentos possíveis no município de Dona Inês-PB, com o objetivo de proporcionar uma melhor qualidade de vida a esses animais e manter o controle populacional dos mesmos, visto que é uma ação muito importante para nosso município em que a causa com os cuidados pet cresce a cada dia, informamos ainda que foi aprovado requerimento pelos membros do poder legislativo deste município pedindo essa ação no mesmo, em anexo.</t>
-  </si>
-[...7 lines deleted...]
-    <t>15</t>
   </si>
   <si>
     <t>Resposta ao Ofício n° 176 /NCAP/2025_x000D_
 Cumprimentamos Vossa Excelência e, na oportunidade, manifestamos nosso respeito e consideração pelo trabalho desenvolvido pelo Ministêrio Público em prol da legalidade e do interesse público. Em resposta ao Ofício n° 176/NCAP/2025, encaminhando a esta Casa Legislativa, vimos prestar os esclarecimentos necessários sobre a cópia da Lei de criação da Guarda Civil Municipal e regulamentos existentes. _x000D_
 Inicialmente, informamos que o Município encontra-se realizando inovações na composição legislativa que prevê a criação e organização da Guarda Civil Municipal, dessa forma encaminhamos:_x000D_
 Lei n°689/92025, que cria a Guarda Municipal;_x000D_
 Lei n° 1030/2025, Que atualiza a Lei Municipal n° 689/2014, que cria a Guarda Municipal._x000D_
 Lei n° 1025/2025, que dispõe sobre a criação da corregedoria e ouvidoria da Guarda Civil Municipal de Dona Inês/ PB_x000D_
 Reitaremos votos de estima e consideração, na medida em que nos dispomos para esclarecimentos futuros.</t>
   </si>
   <si>
-    <t>3</t>
-[...7 lines deleted...]
-  <si>
     <t>Resposta ao pedido de cessão de servidor_x000D_
 Senhor Prefeito, Cumprimentando-o cordialmente, em resposta ao Ofício n° 0046/2025, que trata da solicitação de cessão da servidora TAMARA LIMA DA SILVA, lotada nesta Câmara Municipal como Assistente Técnica de Plenária, informamos que, após análise administrativa não há objeção à cessão da referida servidora, nos termos do Art. 79 da Lei Municipal 41/1991, com Ônus para o Município de Dona Inês-PB, conforme solicitado.</t>
   </si>
   <si>
-    <t>4</t>
-[...7 lines deleted...]
-  <si>
     <t>Resposta a indicação de representantes para o Conselho Municipal de Promoção da Igualdade Racial (2025-2027)._x000D_
 Em resposta ao Ofício n° 024/2025, referente à indicação de representantes da Câmara Municipal de Promoção da Igualdade Racial (2025-2027), informamos que, após deliberação, foram designados os seguintes membros para representar esta Casa Legislativa: Membro Titular: Damásio Berto de Oliveira. Membro Suplente: Rhuan Ribeiro de Araújo.</t>
   </si>
   <si>
-    <t>5</t>
-[...3 lines deleted...]
-009 EMITIR CHEQUES, 010 ABRIR CONTAS DE DEPOSITO, 011 AUTORIZAR COBRANÇA, 020 RECEBER,PASSAR RECIBO E DAR QUITAÇÃO, 026 SOLICITAR SALDOS, EXTRATOS E COMPROVANTES, 027 REQUISITAR TALONÁRIOS DE CHEQUES, 031 AUTORIZAR DEBITO EM CONTA RELATIVO A OPERAÇÕES, ETC.</t>
+    <t>64</t>
+  </si>
+  <si>
+    <t>Nomear o Senhor DANILO ERIC DE ARAÚJO FERREIRA, RG: 45059457 SSP/PB, CPF: 385.296.928-02, para o Cargo de provimento em comissão de Secretário de Orçamentos e Finanças, Código PL - DCA - 403.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Requerimento de Moção de pesar ao falecimento da Sra. Vilma Almeida da Silva._x000D_
 Venho pro meio deste, informar que o Requerimento de N° 044/2025 feito pelo vereador Damásio Berto de Oliveira, aprovado  pela Câmara Municipal trata-se de moção de pesar pela perca da Sra. Vilma Almeida da Silva, então, este poder legislativo se solidariza com seus familiares, desejando que todos sejam confortados em sua história de trabalho, compromisso e dedicação em tudo que desempenhou.</t>
   </si>
   <si>
-    <t>6</t>
-[...4 lines deleted...]
-  <si>
     <t>31</t>
   </si>
   <si>
     <t>Solicitação de Castração para o Município de Dona Inês-PB._x000D_
 Venho através deste solicitar uma ação de cães e gatos e demais atendimentos possíveis no município de Dona Inês-PB, com o objetivo de proporcionar uma melhor qualidade de vida a esses animais e manter o controle populacional dos mesmos, visto que é uma ação muito importante para nosso município em que a causa com os cuidados pet cresce a cada dia, informamos ainda que foi aprovado requerimento pelos membros do poder legislativo deste município pedindo essa ação no mesmo, em anexo.</t>
-  </si>
-[...6 lines deleted...]
-Art. 3°. Esta Portaria entra em vigor na data de sua publicação, revogando as disposições em contrário.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Resposta ao Ofício n° 123/1° PJ - Bananeira/2025 - Procedimento n° 059.2024.001749._x000D_
 Ao tempo em que cumprimentamos Vossa Excelência, acusamos o recebimento do Ofício n° 123/1° PJ - Bananeira/2025, por meio do qual foi encaminhada a Recomendação Ministerial n° 10/1ª/2025._x000D_
 De início, manifestamos o compromisso institucional da Câmara Municipal de Dona Inês com os princípios da legalidade, da transparência e da eficiência administrativa, motivo pelo qual nos colocamos à disposição para acatar as recomendações ministeriais, promovendo as adequações necessárias._x000D_
 Todavia, registramos uma importante observação: em audiência realizada anteriormente entre as partes, com participação do então Promotor de Justiça, ficou definido que, dada a estrutura administrativa da Câmara Municipal, composta por apenas 9(nove) servidores efetivos, a instalação de sistema de ponto eletrônico não seria necessária, evitando-se, assim, um gasto desproporcional ao porte desta instituição, sem prejuízo ao controle da frequência, que já é realizada de maneira satisfatória...</t>
   </si>
   <si>
-    <t>10</t>
-[...40 lines deleted...]
-    <t>Nomear o servidor JOSÉ HENRIQUE DE LIMA NETO, para o cargo de provimento em comissão de ASSESSOR ESPECIAL DE GABINETE, Código PL - APT-301.</t>
+    <t>44</t>
+  </si>
+  <si>
+    <t>Processo Eletrônico TC N° 02415/24, que tratam da Prestação de Contas Anual da Prefeitura Municipal de DONA INÊS, de responsabilidade do Prefeito, Senhor Antônio Justino de Araújo Neto, relativas ao exercício de 2023.</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>Nomear a senhora LUANA FARIAS DA SILVA SANTOS, RG: 4.099.855 SESDS-/PB, CPF: 116.390.994-76 para o Cargo de provimento em comissão de ASSESSORA PARLAMENTAR, Código PL - APT-301</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>Nomear o Senhor JOÃO VITOR ARAÚJO FERREIRA, RG: 4793072 SSDS/PB, CPF: 120.632.394-95, para o Cargo de provimento em comissão de SECRETÁRIO ADMINISTRATIVO, Código PL - DCA-402.</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>Nomear a Senhora ELAINE MAYARA RODRIGUES DOS SANTOS, RG: 4.779.865 SESD/PB, CPF: 706.494.344-12, para o Cargo de provimento em comissão de SECRETÁRIA ADMINISTRATIVA, Código PL - DCA-402.</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>Nomear o Senhor JOSÉ WELLINGTON ELIAS MIRO DA COSTA, RG: 4.839.682 SSDS/PB, CPF: 712.308.874-31, para o Cargo de provimento em comissão de ASSESSOR PARLAMENTAR, Código PL - APT-301</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>Nomear o Senhor JOSIÉLIO ARAÚJO DE FONTES, RG: 36.010.775- 09 SSP/RJ, CPF: 100.593.444-40, para o Cargo de provimento em comissão de ASSESSO PARLAMENTAR, Código PL - APT-301.</t>
+  </si>
+  <si>
+    <t>70</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>Ceder a Servidora TAMARA LIMA DA SILVA, para continuar a prestar serviço na Prefeitura Municipal de Dona Inês-PB, sem ônus para esta municipalidade, nos termos do Art. 79, da lei Municipal n°41/1991, que dispõe sobre o Regime Jurídico do servidor público Municipal.</t>
-[...13 lines deleted...]
-    <t>Nomear o servidor JOSÉ WELLINGTON ELIAS MIRO DA COSTA, para o Cargo de provimento em comissão de ASSESSOR PARLAMENTAR, Código PL – APT-301.</t>
+    <t>Nomear a Senhora MARIA RITA ALVES DOS SANTOS, RG: 165.031.104-48 SESDS-/PB, CPF: 165.031.104-48, para o Cargo de provimento em comissão de ASSESSORA PARLAMENTAR Código PL - APT- 301.</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>Nomear o Senhor JOSÉ HENRIQUE DE LIMA NETO, RG: 4165870 SSP/PB, CPF: 148.298.304-414, para o Cargo de provimento em comissão de ASSESSOR PARLAMENTAR, Código PL - APT-301.</t>
+  </si>
+  <si>
+    <t>72</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>Nomear o servidor JOSIÉLIO ARAÚJO DE FONTES, para o Cargo de provimento em comissão de ASSESSO PARLAMENTAR, Código PL – APT-301.</t>
-[...31 lines deleted...]
-    <t>Nomear o servidor HELLDER RAY FONSECA NOGUEIRA, para o Cargo de provimento em comissão de CHEFE DE GABINETE, Código PL - DCA-401</t>
+    <t>Nomear o Senhor HELLDER RAY FONSECA NOGUEIRA, RG: 3752296 SSDS/PB, CPF: 106.810.314-09, para o Cargo de provimento em comissão de CHEFE DE GABINETE, Código PL - DCA-401.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>Convocação Extraordinariamente a Câmara Municipal para apreciar: Projeto de Crédito Especial sobre Operacionalização de Carteira de Empréstimos Consignados - IMPRESP.</t>
   </si>
   <si>
-    <t>43</t>
-[...2 lines deleted...]
-    <t>Nomear a servidora JANETE MARIA DA SILVA, para o Cargo de provimento em comissão de ASSESSORA ESPECIAL, Código PL - DCA-401</t>
+    <t>73</t>
+  </si>
+  <si>
+    <t>Nomear a Sra. JANETE MARIA DA SILVA, RG: 2.463.458 SESDS/PB, CPF: 032.425.894-16, para o Cargo de provimento em comissão de ASSESSORA ESPECIAL DE GABINETE, Código PL - APT- 302</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>Nomear a Sra. GISLAINE COSTA DE LIMA SANTOS, RG: 3.247.233 SSP/PB, CPF: 073.639.604-70, para o Cargo de provimento em comissão de SECRETÁRIA LEGISLATIVA, Código PL - DCA-404</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>Venho através deste,  em virtude das recorrentes demandas atendidas por esta guarda municipal referente a animais (bovinos, equinos, caprinos e cachorros de grande porte, como pitbull) soltos em espaços públicos, causando sucessivos danos, solicitar de vossa senhoria informações a respeito da existência (ou não) de lei específica que possam direcionar nossas ações no sentido de coibir tais práticas, para que possamos, desta forma, atuar resguardados pelo princípio da legalidade.</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>Nomear a Sra. BÁRBARA LIVIA ARAÚJO DA SILVA, RG: 3.937.119 SSP/PB, CPF: 700.057.544-10, para o Cargo de provimento em comissão de ASSESSORA PARLAMENTAR, Código PL - APT- 301</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -603,722 +703,922 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F33"/>
+  <dimension ref="A1:F43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="20.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="25.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="D2" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F2" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B3" t="s">
         <v>7</v>
       </c>
       <c r="C3" t="s">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="D3" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="E3" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>15</v>
       </c>
       <c r="B4" t="s">
         <v>7</v>
       </c>
       <c r="C4" t="s">
-        <v>6</v>
+        <v>16</v>
       </c>
       <c r="D4" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="E4" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="F4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B5" t="s">
         <v>7</v>
       </c>
       <c r="C5" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D5" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E5" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F5" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="B6" t="s">
         <v>7</v>
       </c>
       <c r="C6" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="D6" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="E6" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="F6" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="B7" t="s">
         <v>7</v>
       </c>
       <c r="C7" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="D7" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E7" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F7" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="B8" t="s">
         <v>7</v>
       </c>
       <c r="C8" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="D8" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="E8" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="F8" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="B9" t="s">
         <v>7</v>
       </c>
       <c r="C9" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="D9" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E9" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F9" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B10" t="s">
         <v>7</v>
       </c>
       <c r="C10" t="s">
-        <v>25</v>
+        <v>34</v>
       </c>
       <c r="D10" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="E10" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="F10" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="B11" t="s">
         <v>7</v>
       </c>
       <c r="C11" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="D11" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E11" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F11" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="B12" t="s">
         <v>7</v>
       </c>
       <c r="C12" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="D12" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="E12" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="F12" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="B13" t="s">
         <v>7</v>
       </c>
       <c r="C13" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="D13" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E13" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F13" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="B14" t="s">
         <v>7</v>
       </c>
       <c r="C14" t="s">
-        <v>33</v>
+        <v>46</v>
       </c>
       <c r="D14" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="E14" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="F14" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="B15" t="s">
         <v>7</v>
       </c>
       <c r="C15" t="s">
-        <v>37</v>
+        <v>49</v>
       </c>
       <c r="D15" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E15" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F15" t="s">
-        <v>38</v>
+        <v>50</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="B16" t="s">
         <v>7</v>
       </c>
       <c r="C16" t="s">
-        <v>37</v>
+        <v>52</v>
       </c>
       <c r="D16" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="E16" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="F16" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>41</v>
+        <v>54</v>
       </c>
       <c r="B17" t="s">
         <v>7</v>
       </c>
       <c r="C17" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
       <c r="D17" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E17" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F17" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>44</v>
+        <v>57</v>
       </c>
       <c r="B18" t="s">
         <v>7</v>
       </c>
       <c r="C18" t="s">
-        <v>45</v>
+        <v>58</v>
       </c>
       <c r="D18" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E18" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F18" t="s">
-        <v>46</v>
+        <v>59</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="B19" t="s">
         <v>7</v>
       </c>
       <c r="C19" t="s">
-        <v>41</v>
+        <v>61</v>
       </c>
       <c r="D19" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E19" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F19" t="s">
-        <v>48</v>
+        <v>62</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>42</v>
+        <v>63</v>
       </c>
       <c r="B20" t="s">
         <v>7</v>
       </c>
       <c r="C20" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="D20" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E20" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F20" t="s">
-        <v>49</v>
+        <v>65</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="B21" t="s">
-        <v>7</v>
+        <v>66</v>
       </c>
       <c r="C21" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="D21" t="s">
-        <v>8</v>
+        <v>67</v>
       </c>
       <c r="E21" t="s">
-        <v>9</v>
+        <v>68</v>
       </c>
       <c r="F21" t="s">
-        <v>51</v>
+        <v>69</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>52</v>
+        <v>70</v>
       </c>
       <c r="B22" t="s">
-        <v>7</v>
+        <v>66</v>
       </c>
       <c r="C22" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="D22" t="s">
-        <v>8</v>
+        <v>67</v>
       </c>
       <c r="E22" t="s">
-        <v>9</v>
+        <v>68</v>
       </c>
       <c r="F22" t="s">
-        <v>54</v>
+        <v>71</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="B23" t="s">
-        <v>7</v>
+        <v>66</v>
       </c>
       <c r="C23" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D23" t="s">
-        <v>8</v>
+        <v>67</v>
       </c>
       <c r="E23" t="s">
-        <v>9</v>
+        <v>68</v>
       </c>
       <c r="F23" t="s">
-        <v>56</v>
+        <v>72</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="B24" t="s">
-        <v>7</v>
+        <v>66</v>
       </c>
       <c r="C24" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="D24" t="s">
-        <v>8</v>
+        <v>67</v>
       </c>
       <c r="E24" t="s">
-        <v>9</v>
+        <v>68</v>
       </c>
       <c r="F24" t="s">
-        <v>58</v>
+        <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="B25" t="s">
-        <v>7</v>
+        <v>66</v>
       </c>
       <c r="C25" t="s">
-        <v>50</v>
+        <v>19</v>
       </c>
       <c r="D25" t="s">
-        <v>8</v>
+        <v>67</v>
       </c>
       <c r="E25" t="s">
-        <v>9</v>
+        <v>68</v>
       </c>
       <c r="F25" t="s">
-        <v>60</v>
+        <v>74</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>61</v>
+        <v>75</v>
       </c>
       <c r="B26" t="s">
-        <v>7</v>
+        <v>66</v>
       </c>
       <c r="C26" t="s">
-        <v>52</v>
+        <v>19</v>
       </c>
       <c r="D26" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E26" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F26" t="s">
-        <v>62</v>
+        <v>76</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>63</v>
+        <v>77</v>
       </c>
       <c r="B27" t="s">
-        <v>7</v>
+        <v>66</v>
       </c>
       <c r="C27" t="s">
-        <v>55</v>
+        <v>22</v>
       </c>
       <c r="D27" t="s">
-        <v>8</v>
+        <v>67</v>
       </c>
       <c r="E27" t="s">
-        <v>9</v>
+        <v>68</v>
       </c>
       <c r="F27" t="s">
-        <v>64</v>
+        <v>78</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>65</v>
+        <v>79</v>
       </c>
       <c r="B28" t="s">
-        <v>7</v>
+        <v>66</v>
       </c>
       <c r="C28" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="D28" t="s">
-        <v>8</v>
+        <v>67</v>
       </c>
       <c r="E28" t="s">
-        <v>9</v>
+        <v>68</v>
       </c>
       <c r="F28" t="s">
-        <v>66</v>
+        <v>80</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
+        <v>81</v>
+      </c>
+      <c r="B29" t="s">
+        <v>66</v>
+      </c>
+      <c r="C29" t="s">
+        <v>28</v>
+      </c>
+      <c r="D29" t="s">
         <v>67</v>
       </c>
-      <c r="B29" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E29" t="s">
-        <v>9</v>
+        <v>68</v>
       </c>
       <c r="F29" t="s">
-        <v>68</v>
+        <v>82</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>69</v>
+        <v>83</v>
       </c>
       <c r="B30" t="s">
-        <v>7</v>
+        <v>66</v>
       </c>
       <c r="C30" t="s">
-        <v>57</v>
+        <v>31</v>
       </c>
       <c r="D30" t="s">
-        <v>8</v>
+        <v>67</v>
       </c>
       <c r="E30" t="s">
-        <v>9</v>
+        <v>68</v>
       </c>
       <c r="F30" t="s">
-        <v>70</v>
+        <v>84</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
-        <v>71</v>
+        <v>85</v>
       </c>
       <c r="B31" t="s">
-        <v>7</v>
+        <v>66</v>
       </c>
       <c r="C31" t="s">
-        <v>61</v>
+        <v>31</v>
       </c>
       <c r="D31" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E31" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F31" t="s">
-        <v>72</v>
+        <v>86</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
-        <v>73</v>
+        <v>87</v>
       </c>
       <c r="B32" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="C32" t="s">
-        <v>6</v>
+        <v>34</v>
       </c>
       <c r="D32" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="E32" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="F32" t="s">
-        <v>75</v>
+        <v>88</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
-        <v>76</v>
+        <v>89</v>
       </c>
       <c r="B33" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="C33" t="s">
-        <v>6</v>
+        <v>40</v>
       </c>
       <c r="D33" t="s">
+        <v>9</v>
+      </c>
+      <c r="E33" t="s">
+        <v>10</v>
+      </c>
+      <c r="F33" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6">
+      <c r="A34" t="s">
+        <v>91</v>
+      </c>
+      <c r="B34" t="s">
+        <v>66</v>
+      </c>
+      <c r="C34" t="s">
+        <v>55</v>
+      </c>
+      <c r="D34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E34" t="s">
+        <v>10</v>
+      </c>
+      <c r="F34" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6">
+      <c r="A35" t="s">
+        <v>93</v>
+      </c>
+      <c r="B35" t="s">
+        <v>66</v>
+      </c>
+      <c r="C35" t="s">
+        <v>58</v>
+      </c>
+      <c r="D35" t="s">
+        <v>9</v>
+      </c>
+      <c r="E35" t="s">
+        <v>10</v>
+      </c>
+      <c r="F35" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6">
+      <c r="A36" t="s">
+        <v>95</v>
+      </c>
+      <c r="B36" t="s">
+        <v>66</v>
+      </c>
+      <c r="C36" t="s">
+        <v>96</v>
+      </c>
+      <c r="D36" t="s">
+        <v>9</v>
+      </c>
+      <c r="E36" t="s">
+        <v>10</v>
+      </c>
+      <c r="F36" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6">
+      <c r="A37" t="s">
+        <v>98</v>
+      </c>
+      <c r="B37" t="s">
+        <v>66</v>
+      </c>
+      <c r="C37" t="s">
+        <v>61</v>
+      </c>
+      <c r="D37" t="s">
+        <v>9</v>
+      </c>
+      <c r="E37" t="s">
+        <v>10</v>
+      </c>
+      <c r="F37" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6">
+      <c r="A38" t="s">
+        <v>100</v>
+      </c>
+      <c r="B38" t="s">
+        <v>66</v>
+      </c>
+      <c r="C38" t="s">
+        <v>101</v>
+      </c>
+      <c r="D38" t="s">
+        <v>9</v>
+      </c>
+      <c r="E38" t="s">
+        <v>10</v>
+      </c>
+      <c r="F38" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6">
+      <c r="A39" t="s">
+        <v>103</v>
+      </c>
+      <c r="B39" t="s">
+        <v>104</v>
+      </c>
+      <c r="C39" t="s">
         <v>8</v>
       </c>
-      <c r="E33" t="s">
-[...3 lines deleted...]
-        <v>77</v>
+      <c r="D39" t="s">
+        <v>67</v>
+      </c>
+      <c r="E39" t="s">
+        <v>68</v>
+      </c>
+      <c r="F39" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6">
+      <c r="A40" t="s">
+        <v>106</v>
+      </c>
+      <c r="B40" t="s">
+        <v>104</v>
+      </c>
+      <c r="C40" t="s">
+        <v>8</v>
+      </c>
+      <c r="D40" t="s">
+        <v>9</v>
+      </c>
+      <c r="E40" t="s">
+        <v>10</v>
+      </c>
+      <c r="F40" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6">
+      <c r="A41" t="s">
+        <v>108</v>
+      </c>
+      <c r="B41" t="s">
+        <v>104</v>
+      </c>
+      <c r="C41" t="s">
+        <v>13</v>
+      </c>
+      <c r="D41" t="s">
+        <v>9</v>
+      </c>
+      <c r="E41" t="s">
+        <v>10</v>
+      </c>
+      <c r="F41" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6">
+      <c r="A42" t="s">
+        <v>110</v>
+      </c>
+      <c r="B42" t="s">
+        <v>104</v>
+      </c>
+      <c r="C42" t="s">
+        <v>13</v>
+      </c>
+      <c r="D42" t="s">
+        <v>67</v>
+      </c>
+      <c r="E42" t="s">
+        <v>68</v>
+      </c>
+      <c r="F42" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6">
+      <c r="A43" t="s">
+        <v>112</v>
+      </c>
+      <c r="B43" t="s">
+        <v>104</v>
+      </c>
+      <c r="C43" t="s">
+        <v>16</v>
+      </c>
+      <c r="D43" t="s">
+        <v>9</v>
+      </c>
+      <c r="E43" t="s">
+        <v>10</v>
+      </c>
+      <c r="F43" t="s">
+        <v>113</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>